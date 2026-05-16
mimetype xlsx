--- v0 (2026-02-17)
+++ v1 (2026-05-16)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dpincgov-my.sharepoint.com/personal/amy_powellmoman_dpi_nc_gov/Documents/ConsolidatedDataReport/2024-2025/WebsiteTables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="116" documentId="8_{D7291759-50FE-4A07-BBFF-F6C1BAABD0DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{42FF0D33-D13D-406E-B450-7A538FED06D4}"/>
+  <xr:revisionPtr revIDLastSave="119" documentId="8_{D7291759-50FE-4A07-BBFF-F6C1BAABD0DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D1655216-7F59-4E66-A58D-634A31D29F73}"/>
   <bookViews>
-    <workbookView xWindow="24850" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="31090" yWindow="4400" windowWidth="22870" windowHeight="13780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HS STS" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'HS STS'!$A$2:$F$204</definedName>
     <definedName name="tableS4out">'HS STS'!$A$3:$F$125</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -1881,52 +1881,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="O39" sqref="O39"/>
+      <pane ySplit="2" topLeftCell="A45" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J59" sqref="J59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41" style="2" customWidth="1"/>
     <col min="3" max="3" width="13" style="8" customWidth="1"/>
     <col min="4" max="4" width="14" style="8" customWidth="1"/>
     <col min="5" max="5" width="13.90625" style="9" customWidth="1"/>
     <col min="6" max="6" width="14.6328125" style="9" customWidth="1"/>
     <col min="7" max="16384" width="8.81640625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" s="14" t="s">
         <v>432</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
@@ -2878,57 +2878,57 @@
       </c>
       <c r="C49" s="12">
         <v>3702</v>
       </c>
       <c r="D49" s="12">
         <v>777</v>
       </c>
       <c r="E49" s="13">
         <v>20.988654781000001</v>
       </c>
       <c r="F49" s="13">
         <v>209.886547812</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C50" s="12">
         <v>15173</v>
       </c>
       <c r="D50" s="12">
-        <v>2558</v>
+        <v>2565</v>
       </c>
       <c r="E50" s="13">
-        <v>16.858894088</v>
+        <v>16.905028669</v>
       </c>
       <c r="F50" s="13">
-        <v>168.588940882</v>
+        <v>169.050286693</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A51" s="2" t="s">
         <v>401</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>402</v>
       </c>
       <c r="C51" s="12">
         <v>143</v>
       </c>
       <c r="D51" s="12">
         <v>0</v>
       </c>
       <c r="E51" s="13">
         <v>0</v>
       </c>
       <c r="F51" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A52" s="2" t="s">
         <v>366</v>