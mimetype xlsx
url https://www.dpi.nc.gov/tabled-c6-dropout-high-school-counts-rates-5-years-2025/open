--- v0 (2026-02-17)
+++ v1 (2026-04-26)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dpincgov-my.sharepoint.com/personal/amy_powellmoman_dpi_nc_gov/Documents/ConsolidatedDataReport/2024-2025/WebsiteTables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="391" documentId="13_ncr:1_{B04C2C97-FFAE-4929-B589-59864D2D7223}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DF0E54BF-0D8E-42CC-94A1-A09702F2E7E3}"/>
+  <xr:revisionPtr revIDLastSave="395" documentId="13_ncr:1_{B04C2C97-FFAE-4929-B589-59864D2D7223}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A6FCFD99-7B3E-4DA4-9FE1-1DBBECF6617F}"/>
   <bookViews>
-    <workbookView xWindow="41170" yWindow="4180" windowWidth="19630" windowHeight="14440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="44370" yWindow="0" windowWidth="16560" windowHeight="20970" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Grades 9 - 13" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Grades 9 - 13'!$A$3:$F$220</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Grades 9 - 13'!$A$3:$F$226</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="455">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Rate</t>
@@ -1576,59 +1576,51 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="18">
-[...7 lines deleted...]
-    </dxf>
+  <dxfs count="17">
     <dxf>
       <font>
         <b val="0"/>
         <i/>
         <condense val="0"/>
         <extend val="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i/>
         <condense val="0"/>
         <extend val="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i/>
         <condense val="0"/>
         <extend val="0"/>
       </font>
     </dxf>
     <dxf>
@@ -2038,52 +2030,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:J226"/>
+      <pane ySplit="3" topLeftCell="A168" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I168" sqref="I168:J168"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.36328125" style="17" customWidth="1"/>
     <col min="2" max="2" width="39.36328125" style="5" customWidth="1"/>
     <col min="3" max="3" width="8.6328125" style="18" customWidth="1"/>
     <col min="4" max="4" width="8.6328125" style="19" customWidth="1"/>
     <col min="5" max="5" width="8.6328125" style="18" customWidth="1"/>
     <col min="6" max="6" width="8.6328125" style="19" customWidth="1"/>
     <col min="7" max="7" width="8.6328125" style="18" customWidth="1"/>
     <col min="8" max="8" width="8.6328125" style="19" customWidth="1"/>
     <col min="9" max="9" width="8.6328125" style="18" customWidth="1"/>
     <col min="10" max="10" width="8.6328125" style="19" customWidth="1"/>
     <col min="11" max="220" width="8.81640625" style="5"/>
     <col min="221" max="221" width="5.54296875" style="5" customWidth="1"/>
     <col min="222" max="222" width="23.6328125" style="5" customWidth="1"/>
     <col min="223" max="232" width="6.36328125" style="5" customWidth="1"/>
     <col min="233" max="233" width="4.08984375" style="5" customWidth="1"/>
     <col min="234" max="476" width="8.81640625" style="5"/>
     <col min="477" max="477" width="5.54296875" style="5" customWidth="1"/>
     <col min="478" max="478" width="23.6328125" style="5" customWidth="1"/>
     <col min="479" max="488" width="6.36328125" style="5" customWidth="1"/>
     <col min="489" max="489" width="4.08984375" style="5" customWidth="1"/>
     <col min="490" max="732" width="8.81640625" style="5"/>
@@ -7589,54 +7581,54 @@
       <c r="A168" s="13" t="s">
         <v>314</v>
       </c>
       <c r="B168" s="14" t="s">
         <v>315</v>
       </c>
       <c r="C168" s="15">
         <v>9</v>
       </c>
       <c r="D168" s="16">
         <v>1.754385965</v>
       </c>
       <c r="E168" s="15">
         <v>2</v>
       </c>
       <c r="F168" s="16">
         <v>0.38461538499999998</v>
       </c>
       <c r="G168" s="15">
         <v>7</v>
       </c>
       <c r="H168" s="16">
         <v>1.291512915</v>
       </c>
       <c r="I168" s="15">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="J168" s="16">
-        <v>5.2810902899999999</v>
+        <v>1.766784452</v>
       </c>
     </row>
     <row r="169" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A169" s="13" t="s">
         <v>316</v>
       </c>
       <c r="B169" s="14" t="s">
         <v>317</v>
       </c>
       <c r="C169" s="15">
         <v>27</v>
       </c>
       <c r="D169" s="16">
         <v>2.0594965680000001</v>
       </c>
       <c r="E169" s="15">
         <v>2</v>
       </c>
       <c r="F169" s="16">
         <v>0.157356412</v>
       </c>
       <c r="G169" s="15">
         <v>34</v>
       </c>
       <c r="H169" s="16">
@@ -9232,339 +9224,334 @@
         <v>0</v>
       </c>
       <c r="D220" s="21">
         <v>0</v>
       </c>
       <c r="E220" s="20">
         <v>3</v>
       </c>
       <c r="F220" s="21">
         <v>1.0869565219999999</v>
       </c>
       <c r="G220" s="20">
         <v>3</v>
       </c>
       <c r="H220" s="21">
         <v>1.1406844110000001</v>
       </c>
       <c r="I220" s="20">
         <v>0</v>
       </c>
       <c r="J220" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A221" s="17" t="s">
+      <c r="A221" s="22" t="s">
         <v>378</v>
       </c>
-      <c r="B221" s="5" t="s">
+      <c r="B221" s="14" t="s">
         <v>379</v>
       </c>
-      <c r="C221" s="18">
+      <c r="C221" s="20">
         <v>17</v>
       </c>
-      <c r="D221" s="19">
+      <c r="D221" s="21">
         <v>0.64030131800000001</v>
       </c>
-      <c r="E221" s="18">
+      <c r="E221" s="20">
         <v>47</v>
       </c>
-      <c r="F221" s="19">
+      <c r="F221" s="21">
         <v>1.67617689</v>
       </c>
-      <c r="G221" s="18">
+      <c r="G221" s="20">
         <v>31</v>
       </c>
-      <c r="H221" s="19">
+      <c r="H221" s="21">
         <v>1.1376146789999999</v>
       </c>
-      <c r="I221" s="18">
+      <c r="I221" s="20">
         <v>18</v>
       </c>
-      <c r="J221" s="19">
+      <c r="J221" s="21">
         <v>0.68415051299999996</v>
       </c>
     </row>
     <row r="222" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A222" s="17" t="s">
+      <c r="A222" s="22" t="s">
         <v>380</v>
       </c>
-      <c r="B222" s="5" t="s">
+      <c r="B222" s="14" t="s">
         <v>381</v>
       </c>
-      <c r="C222" s="18">
+      <c r="C222" s="20">
         <v>71</v>
       </c>
-      <c r="D222" s="19">
+      <c r="D222" s="21">
         <v>2.0981087469999999</v>
       </c>
-      <c r="E222" s="18">
+      <c r="E222" s="20">
         <v>30</v>
       </c>
-      <c r="F222" s="19">
+      <c r="F222" s="21">
         <v>0.90579710099999999</v>
       </c>
-      <c r="G222" s="18">
+      <c r="G222" s="20">
         <v>46</v>
       </c>
-      <c r="H222" s="19">
+      <c r="H222" s="21">
         <v>1.3573325460000001</v>
       </c>
-      <c r="I222" s="18">
+      <c r="I222" s="20">
         <v>98</v>
       </c>
-      <c r="J222" s="19">
+      <c r="J222" s="21">
         <v>2.8447024669999998</v>
       </c>
     </row>
     <row r="223" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A223" s="17" t="s">
+      <c r="A223" s="22" t="s">
         <v>382</v>
       </c>
-      <c r="B223" s="5" t="s">
+      <c r="B223" s="14" t="s">
         <v>383</v>
       </c>
-      <c r="C223" s="18">
+      <c r="C223" s="20">
         <v>2</v>
       </c>
-      <c r="D223" s="19">
+      <c r="D223" s="21">
         <v>1.680672269</v>
       </c>
-      <c r="E223" s="18">
+      <c r="E223" s="20">
         <v>2</v>
       </c>
-      <c r="F223" s="19">
+      <c r="F223" s="21">
         <v>1.0362694299999999</v>
       </c>
-      <c r="G223" s="18">
-[...8 lines deleted...]
-      <c r="J223" s="19">
+      <c r="G223" s="20">
+        <v>0</v>
+      </c>
+      <c r="H223" s="21">
+        <v>0</v>
+      </c>
+      <c r="I223" s="20">
+        <v>0</v>
+      </c>
+      <c r="J223" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A224" s="17" t="s">
+      <c r="A224" s="22" t="s">
         <v>384</v>
       </c>
-      <c r="B224" s="5" t="s">
+      <c r="B224" s="14" t="s">
         <v>385</v>
       </c>
-      <c r="C224" s="18">
-[...20 lines deleted...]
-      <c r="J224" s="19">
+      <c r="C224" s="20">
+        <v>0</v>
+      </c>
+      <c r="D224" s="21">
+        <v>0</v>
+      </c>
+      <c r="E224" s="20">
+        <v>0</v>
+      </c>
+      <c r="F224" s="21">
+        <v>0</v>
+      </c>
+      <c r="G224" s="20">
+        <v>0</v>
+      </c>
+      <c r="H224" s="21">
+        <v>0</v>
+      </c>
+      <c r="I224" s="20">
+        <v>0</v>
+      </c>
+      <c r="J224" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A225" s="17" t="s">
+      <c r="A225" s="22" t="s">
         <v>386</v>
       </c>
-      <c r="B225" s="5" t="s">
+      <c r="B225" s="14" t="s">
         <v>387</v>
       </c>
-      <c r="C225" s="18">
+      <c r="C225" s="20">
         <v>3</v>
       </c>
-      <c r="D225" s="19">
+      <c r="D225" s="21">
         <v>0.18438844500000001</v>
       </c>
-      <c r="E225" s="18">
+      <c r="E225" s="20">
         <v>3</v>
       </c>
-      <c r="F225" s="19">
+      <c r="F225" s="21">
         <v>0.18656716400000001</v>
       </c>
-      <c r="G225" s="18">
+      <c r="G225" s="20">
         <v>21</v>
       </c>
-      <c r="H225" s="19">
+      <c r="H225" s="21">
         <v>1.2734990900000001</v>
       </c>
-      <c r="I225" s="18">
-[...2 lines deleted...]
-      <c r="J225" s="19">
+      <c r="I225" s="20">
+        <v>0</v>
+      </c>
+      <c r="J225" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A226" s="17" t="s">
+      <c r="A226" s="22" t="s">
         <v>388</v>
       </c>
-      <c r="B226" s="5" t="s">
+      <c r="B226" s="14" t="s">
         <v>389</v>
       </c>
-      <c r="C226" s="18">
+      <c r="C226" s="20">
         <v>23</v>
       </c>
-      <c r="D226" s="19">
+      <c r="D226" s="21">
         <v>3.5439137129999998</v>
       </c>
-      <c r="E226" s="18">
+      <c r="E226" s="20">
         <v>10</v>
       </c>
-      <c r="F226" s="19">
+      <c r="F226" s="21">
         <v>1.5649452269999999</v>
       </c>
-      <c r="G226" s="18">
+      <c r="G226" s="20">
         <v>12</v>
       </c>
-      <c r="H226" s="19">
+      <c r="H226" s="21">
         <v>1.913875598</v>
       </c>
-      <c r="I226" s="18">
+      <c r="I226" s="20">
         <v>13</v>
       </c>
-      <c r="J226" s="19">
+      <c r="J226" s="21">
         <v>2.0186335400000002</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:F220" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A3:F226" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:F208">
     <sortCondition ref="A5:A208"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
   </mergeCells>
   <conditionalFormatting sqref="A2:B3 A3:J3">
-    <cfRule type="cellIs" dxfId="17" priority="159" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="16" priority="159" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A179:B208">
-    <cfRule type="cellIs" dxfId="16" priority="1" stopIfTrue="1" operator="equal">
+  <conditionalFormatting sqref="A6:B15 A17:B22 A25:B27 A29:B50 B51 A52:B55 A57:B58 A60:B64 A66:B68 A70:B71 A73:B84 A86:B87 A89:B96 A98:B103 A107:B107 A109:B118 A120 A122:B128 A130:B135 A137:B145 A147:B152 A154:B157 A159:B160 A162:B162 A164:B175">
+    <cfRule type="cellIs" dxfId="15" priority="41" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A209:B209">
-    <cfRule type="cellIs" dxfId="15" priority="42" stopIfTrue="1" operator="equal">
+  <conditionalFormatting sqref="A179:B209">
+    <cfRule type="cellIs" dxfId="14" priority="1" stopIfTrue="1" operator="equal">
+      <formula>"na"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B16">
+    <cfRule type="cellIs" dxfId="13" priority="3" stopIfTrue="1" operator="equal">
+      <formula>"na"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B28">
+    <cfRule type="cellIs" dxfId="12" priority="8" stopIfTrue="1" operator="equal">
+      <formula>"na"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B59">
+    <cfRule type="cellIs" dxfId="11" priority="2" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B69">
-    <cfRule type="cellIs" dxfId="14" priority="35" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="10" priority="35" stopIfTrue="1" operator="equal">
+      <formula>"na"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B72">
+    <cfRule type="cellIs" dxfId="9" priority="28" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B88">
-    <cfRule type="cellIs" dxfId="13" priority="16" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="8" priority="16" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B97">
-    <cfRule type="cellIs" dxfId="12" priority="40" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="7" priority="40" stopIfTrue="1" operator="equal">
+      <formula>"na"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B108">
+    <cfRule type="cellIs" dxfId="6" priority="27" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B119">
-    <cfRule type="cellIs" dxfId="11" priority="39" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="5" priority="39" stopIfTrue="1" operator="equal">
+      <formula>"na"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B121">
+    <cfRule type="cellIs" dxfId="4" priority="15" stopIfTrue="1" operator="equal">
+      <formula>"na"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B129">
+    <cfRule type="cellIs" dxfId="3" priority="34" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B146">
-    <cfRule type="cellIs" dxfId="10" priority="14" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="2" priority="14" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B153">
-    <cfRule type="cellIs" dxfId="9" priority="26" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="1" priority="26" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B163">
-    <cfRule type="cellIs" dxfId="8" priority="38" stopIfTrue="1" operator="equal">
-[...39 lines deleted...]
-    <cfRule type="cellIs" dxfId="0" priority="41" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="0" priority="38" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">