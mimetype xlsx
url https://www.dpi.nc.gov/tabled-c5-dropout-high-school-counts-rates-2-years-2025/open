--- v0 (2026-02-17)
+++ v1 (2026-04-28)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dpincgov-my.sharepoint.com/personal/amy_powellmoman_dpi_nc_gov/Documents/ConsolidatedDataReport/2024-2025/WebsiteTables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="305" documentId="13_ncr:1_{E0D0BD7C-6A44-48BA-9B09-E7FD2A7360A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A21AE007-E901-478D-911F-82F2D21CE372}"/>
+  <xr:revisionPtr revIDLastSave="317" documentId="13_ncr:1_{E0D0BD7C-6A44-48BA-9B09-E7FD2A7360A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{35BC7163-BE9C-4BD3-8DD6-325FCFE5CC80}"/>
   <bookViews>
-    <workbookView xWindow="36180" yWindow="5550" windowWidth="17240" windowHeight="14440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="24850" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Grades 9 - 13 2yrs" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Grades 9 - 13 2yrs'!$A$2:$G$219</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Grades 9 - 13 2yrs'!$A$2:$G$225</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="455">
   <si>
     <t>06B</t>
   </si>
   <si>
     <t>19B</t>
   </si>
   <si>
     <t>34B</t>
@@ -1522,99 +1522,99 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font>
         <b val="0"/>
         <i/>
         <condense val="0"/>
         <extend val="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i/>
         <condense val="0"/>
         <extend val="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
@@ -1921,5903 +1921,5903 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D17" sqref="D17"/>
+      <selection pane="bottomLeft" activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.453125" style="1" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="12.08984375" style="8" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="12.08984375" style="22" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.08984375" style="7" customWidth="1"/>
+    <col min="5" max="5" width="12.6328125" style="20" customWidth="1"/>
+    <col min="6" max="7" width="12.08984375" style="14" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.08984375" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="8.90625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.3">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="21" t="s">
         <v>425</v>
       </c>
-      <c r="B1" s="23"/>
-[...5 lines deleted...]
-      <c r="H1" s="23"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
     </row>
     <row r="2" spans="1:8" s="5" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="9" t="s">
+      <c r="A2" s="8" t="s">
         <v>384</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>385</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>426</v>
       </c>
-      <c r="E2" s="18" t="s">
+      <c r="E2" s="16" t="s">
         <v>387</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>410</v>
       </c>
-      <c r="G2" s="15" t="s">
+      <c r="G2" s="13" t="s">
         <v>427</v>
       </c>
-      <c r="H2" s="18" t="s">
+      <c r="H2" s="16" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="13" x14ac:dyDescent="0.3">
-      <c r="A3" s="11" t="s">
+      <c r="A3" s="10" t="s">
         <v>78</v>
       </c>
-      <c r="B3" s="11" t="s">
+      <c r="B3" s="10" t="s">
         <v>209</v>
       </c>
-      <c r="C3" s="12">
+      <c r="C3" s="11">
         <v>9365</v>
       </c>
-      <c r="D3" s="12">
+      <c r="D3" s="11">
         <v>8017</v>
       </c>
-      <c r="E3" s="19">
+      <c r="E3" s="17">
         <v>-0.14394020299999999</v>
       </c>
-      <c r="F3" s="13">
+      <c r="F3" s="12">
         <v>1.8832865110000001</v>
       </c>
-      <c r="G3" s="13">
+      <c r="G3" s="12">
         <v>1.618291519</v>
       </c>
-      <c r="H3" s="19">
+      <c r="H3" s="17">
         <v>-0.14070880399999999</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>320</v>
       </c>
-      <c r="C4" s="6">
-[...2 lines deleted...]
-      <c r="D4" s="6">
+      <c r="C4" s="22">
+        <v>0</v>
+      </c>
+      <c r="D4" s="22">
         <v>29</v>
       </c>
-      <c r="E4" s="20" t="s">
+      <c r="E4" s="18" t="s">
         <v>411</v>
       </c>
-      <c r="F4" s="7">
-[...2 lines deleted...]
-      <c r="G4" s="7">
+      <c r="F4" s="6">
+        <v>0</v>
+      </c>
+      <c r="G4" s="6">
         <v>2.5939177099999999</v>
       </c>
-      <c r="H4" s="20" t="s">
+      <c r="H4" s="18" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="C5" s="6">
+      <c r="C5" s="22">
         <v>1</v>
       </c>
-      <c r="D5" s="6">
-[...2 lines deleted...]
-      <c r="E5" s="20">
+      <c r="D5" s="22">
+        <v>0</v>
+      </c>
+      <c r="E5" s="18">
         <v>-1</v>
       </c>
-      <c r="F5" s="7">
+      <c r="F5" s="6">
         <v>0.114416476</v>
       </c>
-      <c r="G5" s="7">
-[...2 lines deleted...]
-      <c r="H5" s="20">
+      <c r="G5" s="6">
+        <v>0</v>
+      </c>
+      <c r="H5" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="22">
         <v>120</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="22">
         <v>205</v>
       </c>
-      <c r="E6" s="20">
+      <c r="E6" s="18">
         <v>0.70833333300000001</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F6" s="6">
         <v>1.584995377</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G6" s="6">
         <v>2.6434558350000001</v>
       </c>
-      <c r="H6" s="20">
+      <c r="H6" s="18">
         <v>0.66780034399999999</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="6">
-[...2 lines deleted...]
-      <c r="D7" s="6">
+      <c r="C7" s="22">
+        <v>0</v>
+      </c>
+      <c r="D7" s="22">
         <v>1</v>
       </c>
-      <c r="E7" s="20" t="s">
+      <c r="E7" s="18" t="s">
         <v>411</v>
       </c>
-      <c r="F7" s="7">
-[...2 lines deleted...]
-      <c r="G7" s="7">
+      <c r="F7" s="6">
+        <v>0</v>
+      </c>
+      <c r="G7" s="6">
         <v>0.55865921799999996</v>
       </c>
-      <c r="H7" s="20" t="s">
+      <c r="H7" s="18" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>321</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>322</v>
       </c>
-      <c r="C8" s="6">
-[...14 lines deleted...]
-      <c r="H8" s="20">
+      <c r="C8" s="22">
+        <v>0</v>
+      </c>
+      <c r="D8" s="22">
+        <v>0</v>
+      </c>
+      <c r="E8" s="18">
+        <v>0</v>
+      </c>
+      <c r="F8" s="6">
+        <v>0</v>
+      </c>
+      <c r="G8" s="6">
+        <v>0</v>
+      </c>
+      <c r="H8" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>323</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>324</v>
       </c>
-      <c r="C9" s="6">
-[...14 lines deleted...]
-      <c r="H9" s="20">
+      <c r="C9" s="22">
+        <v>0</v>
+      </c>
+      <c r="D9" s="22">
+        <v>0</v>
+      </c>
+      <c r="E9" s="18">
+        <v>0</v>
+      </c>
+      <c r="F9" s="6">
+        <v>0</v>
+      </c>
+      <c r="G9" s="6">
+        <v>0</v>
+      </c>
+      <c r="H9" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="22">
         <v>34</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D10" s="22">
         <v>18</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="18">
         <v>-0.47058823500000002</v>
       </c>
-      <c r="F10" s="7">
+      <c r="F10" s="6">
         <v>2.3529411759999999</v>
       </c>
-      <c r="G10" s="7">
+      <c r="G10" s="6">
         <v>1.2552301260000001</v>
       </c>
-      <c r="H10" s="20">
+      <c r="H10" s="18">
         <v>-0.46652719599999998</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="22">
         <v>6</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D11" s="22">
         <v>1</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="18">
         <v>-0.83333333300000001</v>
       </c>
-      <c r="F11" s="7">
+      <c r="F11" s="6">
         <v>1.4388489209999999</v>
       </c>
-      <c r="G11" s="7">
+      <c r="G11" s="6">
         <v>0.25252525300000001</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H11" s="18">
         <v>-0.82449494899999998</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C12" s="22">
         <v>43</v>
       </c>
-      <c r="D12" s="6">
+      <c r="D12" s="22">
         <v>27</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E12" s="18">
         <v>-0.37209302300000002</v>
       </c>
-      <c r="F12" s="7">
+      <c r="F12" s="6">
         <v>4.5358649790000003</v>
       </c>
-      <c r="G12" s="7">
+      <c r="G12" s="6">
         <v>2.8662420380000002</v>
       </c>
-      <c r="H12" s="20">
+      <c r="H12" s="18">
         <v>-0.36809361600000001</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="C13" s="6">
-[...14 lines deleted...]
-      <c r="H13" s="20">
+      <c r="C13" s="22">
+        <v>0</v>
+      </c>
+      <c r="D13" s="22">
+        <v>0</v>
+      </c>
+      <c r="E13" s="18">
+        <v>0</v>
+      </c>
+      <c r="F13" s="6">
+        <v>0</v>
+      </c>
+      <c r="G13" s="6">
+        <v>0</v>
+      </c>
+      <c r="H13" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="C14" s="6">
-[...14 lines deleted...]
-      <c r="H14" s="20">
+      <c r="C14" s="22">
+        <v>0</v>
+      </c>
+      <c r="D14" s="22">
+        <v>0</v>
+      </c>
+      <c r="E14" s="18">
+        <v>0</v>
+      </c>
+      <c r="F14" s="6">
+        <v>0</v>
+      </c>
+      <c r="G14" s="6">
+        <v>0</v>
+      </c>
+      <c r="H14" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>389</v>
       </c>
-      <c r="C15" s="6">
-[...14 lines deleted...]
-      <c r="H15" s="20">
+      <c r="C15" s="22">
+        <v>0</v>
+      </c>
+      <c r="D15" s="22">
+        <v>0</v>
+      </c>
+      <c r="E15" s="18">
+        <v>0</v>
+      </c>
+      <c r="F15" s="6">
+        <v>0</v>
+      </c>
+      <c r="G15" s="6">
+        <v>0</v>
+      </c>
+      <c r="H15" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="22">
         <v>43</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="22">
         <v>33</v>
       </c>
-      <c r="E16" s="20">
+      <c r="E16" s="18">
         <v>-0.23255814</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>2.1457085829999998</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>1.7395888239999999</v>
       </c>
-      <c r="H16" s="20">
+      <c r="H16" s="18">
         <v>-0.18927069699999999</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="22">
         <v>1</v>
       </c>
-      <c r="D17" s="6">
-[...2 lines deleted...]
-      <c r="E17" s="20">
+      <c r="D17" s="22">
+        <v>0</v>
+      </c>
+      <c r="E17" s="18">
         <v>-1</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>1.19047619</v>
       </c>
-      <c r="G17" s="7">
-[...2 lines deleted...]
-      <c r="H17" s="20">
+      <c r="G17" s="6">
+        <v>0</v>
+      </c>
+      <c r="H17" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="22">
         <v>30</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="22">
         <v>14</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E18" s="18">
         <v>-0.53333333299999997</v>
       </c>
-      <c r="F18" s="7">
+      <c r="F18" s="6">
         <v>4.792332268</v>
       </c>
-      <c r="G18" s="7">
+      <c r="G18" s="6">
         <v>2.4911032030000002</v>
       </c>
-      <c r="H18" s="20">
+      <c r="H18" s="18">
         <v>-0.480189798</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="22">
         <v>32</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="22">
         <v>9</v>
       </c>
-      <c r="E19" s="20">
+      <c r="E19" s="18">
         <v>-0.71875</v>
       </c>
-      <c r="F19" s="7">
+      <c r="F19" s="6">
         <v>2.263083451</v>
       </c>
-      <c r="G19" s="7">
+      <c r="G19" s="6">
         <v>0.650759219</v>
       </c>
-      <c r="H19" s="20">
+      <c r="H19" s="18">
         <v>-0.71244576999999998</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>191</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="C20" s="6">
-[...14 lines deleted...]
-      <c r="H20" s="20">
+      <c r="C20" s="22">
+        <v>0</v>
+      </c>
+      <c r="D20" s="22">
+        <v>0</v>
+      </c>
+      <c r="E20" s="18">
+        <v>0</v>
+      </c>
+      <c r="F20" s="6">
+        <v>0</v>
+      </c>
+      <c r="G20" s="6">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="22">
         <v>20</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="22">
         <v>80</v>
       </c>
-      <c r="E21" s="20">
+      <c r="E21" s="18">
         <v>3</v>
       </c>
-      <c r="F21" s="7">
+      <c r="F21" s="6">
         <v>0.42653017700000001</v>
       </c>
-      <c r="G21" s="7">
+      <c r="G21" s="6">
         <v>1.6856300040000001</v>
       </c>
-      <c r="H21" s="20">
+      <c r="H21" s="18">
         <v>2.9519595440000002</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="22">
         <v>94</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="22">
         <v>51</v>
       </c>
-      <c r="E22" s="20">
+      <c r="E22" s="18">
         <v>-0.45744680900000001</v>
       </c>
-      <c r="F22" s="7">
+      <c r="F22" s="6">
         <v>1.2665049850000001</v>
       </c>
-      <c r="G22" s="7">
+      <c r="G22" s="6">
         <v>0.70132013199999998</v>
       </c>
-      <c r="H22" s="20">
+      <c r="H22" s="18">
         <v>-0.44625553000000001</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="22">
         <v>20</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="22">
         <v>26</v>
       </c>
-      <c r="E23" s="20">
+      <c r="E23" s="18">
         <v>0.3</v>
       </c>
-      <c r="F23" s="7">
+      <c r="F23" s="6">
         <v>1.3071895419999999</v>
       </c>
-      <c r="G23" s="7">
+      <c r="G23" s="6">
         <v>1.659221442</v>
       </c>
-      <c r="H23" s="20">
+      <c r="H23" s="18">
         <v>0.269304404</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>325</v>
       </c>
-      <c r="C24" s="6">
-[...14 lines deleted...]
-      <c r="H24" s="20">
+      <c r="C24" s="22">
+        <v>0</v>
+      </c>
+      <c r="D24" s="22">
+        <v>0</v>
+      </c>
+      <c r="E24" s="18">
+        <v>0</v>
+      </c>
+      <c r="F24" s="6">
+        <v>0</v>
+      </c>
+      <c r="G24" s="6">
+        <v>0</v>
+      </c>
+      <c r="H24" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="22">
         <v>3</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="22">
         <v>6</v>
       </c>
-      <c r="E25" s="20">
+      <c r="E25" s="18">
         <v>1</v>
       </c>
-      <c r="F25" s="7">
+      <c r="F25" s="6">
         <v>0.89020771499999996</v>
       </c>
-      <c r="G25" s="7">
+      <c r="G25" s="6">
         <v>1.724137931</v>
       </c>
-      <c r="H25" s="20">
+      <c r="H25" s="18">
         <v>0.93678160899999996</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="C26" s="6">
+      <c r="C26" s="22">
         <v>81</v>
       </c>
-      <c r="D26" s="6">
+      <c r="D26" s="22">
         <v>38</v>
       </c>
-      <c r="E26" s="20">
+      <c r="E26" s="18">
         <v>-0.53086419799999995</v>
       </c>
-      <c r="F26" s="7">
+      <c r="F26" s="6">
         <v>2.0397884660000001</v>
       </c>
-      <c r="G26" s="7">
+      <c r="G26" s="6">
         <v>0.99035704999999996</v>
       </c>
-      <c r="H26" s="20">
+      <c r="H26" s="18">
         <v>-0.51448051299999997</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="22">
         <v>170</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="22">
         <v>183</v>
       </c>
-      <c r="E27" s="20">
+      <c r="E27" s="18">
         <v>7.6470588000000006E-2</v>
       </c>
-      <c r="F27" s="7">
+      <c r="F27" s="6">
         <v>1.4393362119999999</v>
       </c>
-      <c r="G27" s="7">
+      <c r="G27" s="6">
         <v>1.550059292</v>
       </c>
-      <c r="H27" s="20">
+      <c r="H27" s="18">
         <v>7.6926488000000001E-2</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C28" s="22">
         <v>56</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D28" s="22">
         <v>32</v>
       </c>
-      <c r="E28" s="20">
+      <c r="E28" s="18">
         <v>-0.428571429</v>
       </c>
-      <c r="F28" s="7">
+      <c r="F28" s="6">
         <v>3.056768559</v>
       </c>
-      <c r="G28" s="7">
+      <c r="G28" s="6">
         <v>1.792717087</v>
       </c>
-      <c r="H28" s="20">
+      <c r="H28" s="18">
         <v>-0.41352540999999998</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>326</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>327</v>
       </c>
-      <c r="C29" s="6">
-[...14 lines deleted...]
-      <c r="H29" s="20">
+      <c r="C29" s="22">
+        <v>0</v>
+      </c>
+      <c r="D29" s="22">
+        <v>0</v>
+      </c>
+      <c r="E29" s="18">
+        <v>0</v>
+      </c>
+      <c r="F29" s="6">
+        <v>0</v>
+      </c>
+      <c r="G29" s="6">
+        <v>0</v>
+      </c>
+      <c r="H29" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>198</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>428</v>
       </c>
-      <c r="C30" s="6">
+      <c r="C30" s="22">
         <v>6</v>
       </c>
-      <c r="D30" s="6">
-[...2 lines deleted...]
-      <c r="E30" s="20">
+      <c r="D30" s="22">
+        <v>0</v>
+      </c>
+      <c r="E30" s="18">
         <v>-1</v>
       </c>
-      <c r="F30" s="7">
+      <c r="F30" s="6">
         <v>3.636363636</v>
       </c>
-      <c r="G30" s="7">
-[...2 lines deleted...]
-      <c r="H30" s="20">
+      <c r="G30" s="6">
+        <v>0</v>
+      </c>
+      <c r="H30" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="C31" s="6">
+      <c r="C31" s="22">
         <v>127</v>
       </c>
-      <c r="D31" s="6">
+      <c r="D31" s="22">
         <v>65</v>
       </c>
-      <c r="E31" s="20">
+      <c r="E31" s="18">
         <v>-0.488188976</v>
       </c>
-      <c r="F31" s="7">
+      <c r="F31" s="6">
         <v>3.4718425370000001</v>
       </c>
-      <c r="G31" s="7">
+      <c r="G31" s="6">
         <v>1.8502704240000001</v>
       </c>
-      <c r="H31" s="20">
+      <c r="H31" s="18">
         <v>-0.46706384200000001</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C32" s="22">
         <v>8</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D32" s="22">
         <v>5</v>
       </c>
-      <c r="E32" s="20">
+      <c r="E32" s="18">
         <v>-0.375</v>
       </c>
-      <c r="F32" s="7">
+      <c r="F32" s="6">
         <v>1.3333333329999999</v>
       </c>
-      <c r="G32" s="7">
+      <c r="G32" s="6">
         <v>0.85324232099999997</v>
       </c>
-      <c r="H32" s="20">
+      <c r="H32" s="18">
         <v>-0.360068259</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="C33" s="6">
+      <c r="C33" s="22">
         <v>94</v>
       </c>
-      <c r="D33" s="6">
+      <c r="D33" s="22">
         <v>73</v>
       </c>
-      <c r="E33" s="20">
+      <c r="E33" s="18">
         <v>-0.223404255</v>
       </c>
-      <c r="F33" s="7">
+      <c r="F33" s="6">
         <v>3.4082668599999999</v>
       </c>
-      <c r="G33" s="7">
+      <c r="G33" s="6">
         <v>2.6877761410000001</v>
       </c>
-      <c r="H33" s="20">
+      <c r="H33" s="18">
         <v>-0.211395043</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="C34" s="6">
+      <c r="C34" s="22">
         <v>1</v>
       </c>
-      <c r="D34" s="6">
+      <c r="D34" s="22">
         <v>5</v>
       </c>
-      <c r="E34" s="20">
+      <c r="E34" s="18">
         <v>4</v>
       </c>
-      <c r="F34" s="7">
+      <c r="F34" s="6">
         <v>0.14450867100000001</v>
       </c>
-      <c r="G34" s="7">
+      <c r="G34" s="6">
         <v>0.78125</v>
       </c>
-      <c r="H34" s="20">
+      <c r="H34" s="18">
         <v>4.4062499820000003</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="C35" s="6">
+      <c r="C35" s="22">
         <v>114</v>
       </c>
-      <c r="D35" s="6">
+      <c r="D35" s="22">
         <v>82</v>
       </c>
-      <c r="E35" s="20">
+      <c r="E35" s="18">
         <v>-0.28070175400000003</v>
       </c>
-      <c r="F35" s="7">
+      <c r="F35" s="6">
         <v>2.1316379959999998</v>
       </c>
-      <c r="G35" s="7">
+      <c r="G35" s="6">
         <v>1.5690776879999999</v>
       </c>
-      <c r="H35" s="20">
+      <c r="H35" s="18">
         <v>-0.26390987100000002</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="C36" s="6">
+      <c r="C36" s="22">
         <v>24</v>
       </c>
-      <c r="D36" s="6">
+      <c r="D36" s="22">
         <v>19</v>
       </c>
-      <c r="E36" s="20">
+      <c r="E36" s="18">
         <v>-0.20833333300000001</v>
       </c>
-      <c r="F36" s="7">
+      <c r="F36" s="6">
         <v>1.909307876</v>
       </c>
-      <c r="G36" s="7">
+      <c r="G36" s="6">
         <v>1.5663643860000001</v>
       </c>
-      <c r="H36" s="20">
+      <c r="H36" s="18">
         <v>-0.17961665299999999</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="C37" s="6">
+      <c r="C37" s="22">
         <v>8</v>
       </c>
-      <c r="D37" s="6">
+      <c r="D37" s="22">
         <v>6</v>
       </c>
-      <c r="E37" s="20">
+      <c r="E37" s="18">
         <v>-0.25</v>
       </c>
-      <c r="F37" s="7">
+      <c r="F37" s="6">
         <v>0.85015940499999998</v>
       </c>
-      <c r="G37" s="7">
+      <c r="G37" s="6">
         <v>0.66592674799999996</v>
       </c>
-      <c r="H37" s="20">
+      <c r="H37" s="18">
         <v>-0.21670366299999999</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>92</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="C38" s="6">
+      <c r="C38" s="22">
         <v>61</v>
       </c>
-      <c r="D38" s="6">
+      <c r="D38" s="22">
         <v>44</v>
       </c>
-      <c r="E38" s="20">
+      <c r="E38" s="18">
         <v>-0.27868852500000002</v>
       </c>
-      <c r="F38" s="7">
+      <c r="F38" s="6">
         <v>1.938353988</v>
       </c>
-      <c r="G38" s="7">
+      <c r="G38" s="6">
         <v>1.426256078</v>
       </c>
-      <c r="H38" s="20">
+      <c r="H38" s="18">
         <v>-0.26419215099999999</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="C39" s="6">
-[...14 lines deleted...]
-      <c r="H39" s="20">
+      <c r="C39" s="22">
+        <v>0</v>
+      </c>
+      <c r="D39" s="22">
+        <v>0</v>
+      </c>
+      <c r="E39" s="18">
+        <v>0</v>
+      </c>
+      <c r="F39" s="6">
+        <v>0</v>
+      </c>
+      <c r="G39" s="6">
+        <v>0</v>
+      </c>
+      <c r="H39" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>328</v>
       </c>
-      <c r="C40" s="6">
+      <c r="C40" s="22">
         <v>1</v>
       </c>
-      <c r="D40" s="6">
+      <c r="D40" s="22">
         <v>1</v>
       </c>
-      <c r="E40" s="20">
-[...2 lines deleted...]
-      <c r="F40" s="7">
+      <c r="E40" s="18">
+        <v>0</v>
+      </c>
+      <c r="F40" s="6">
         <v>0.54945054900000001</v>
       </c>
-      <c r="G40" s="7">
+      <c r="G40" s="6">
         <v>0.53763440900000004</v>
       </c>
-      <c r="H40" s="20">
+      <c r="H40" s="18">
         <v>-2.1505E-2</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="C41" s="6">
+      <c r="C41" s="22">
         <v>5</v>
       </c>
-      <c r="D41" s="6">
+      <c r="D41" s="22">
         <v>3</v>
       </c>
-      <c r="E41" s="20">
+      <c r="E41" s="18">
         <v>-0.4</v>
       </c>
-      <c r="F41" s="7">
+      <c r="F41" s="6">
         <v>0.50301810899999999</v>
       </c>
-      <c r="G41" s="7">
+      <c r="G41" s="6">
         <v>0.306748466</v>
       </c>
-      <c r="H41" s="20">
+      <c r="H41" s="18">
         <v>-0.39018405</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="C42" s="6">
+      <c r="C42" s="22">
         <v>14</v>
       </c>
-      <c r="D42" s="6">
+      <c r="D42" s="22">
         <v>20</v>
       </c>
-      <c r="E42" s="20">
+      <c r="E42" s="18">
         <v>0.428571429</v>
       </c>
-      <c r="F42" s="7">
+      <c r="F42" s="6">
         <v>2.3217247099999998</v>
       </c>
-      <c r="G42" s="7">
+      <c r="G42" s="6">
         <v>3.4843205570000002</v>
       </c>
-      <c r="H42" s="20">
+      <c r="H42" s="18">
         <v>0.50074664000000002</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
         <v>95</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C43" s="6">
+      <c r="C43" s="22">
         <v>3</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="22">
         <v>7</v>
       </c>
-      <c r="E43" s="20">
+      <c r="E43" s="18">
         <v>1.3333333329999999</v>
       </c>
-      <c r="F43" s="7">
+      <c r="F43" s="6">
         <v>0.79575596800000004</v>
       </c>
-      <c r="G43" s="7">
+      <c r="G43" s="6">
         <v>1.876675603</v>
       </c>
-      <c r="H43" s="20">
+      <c r="H43" s="18">
         <v>1.3583556750000001</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="C44" s="6">
+      <c r="C44" s="22">
         <v>136</v>
       </c>
-      <c r="D44" s="6">
+      <c r="D44" s="22">
         <v>99</v>
       </c>
-      <c r="E44" s="20">
+      <c r="E44" s="18">
         <v>-0.27205882399999998</v>
       </c>
-      <c r="F44" s="7">
+      <c r="F44" s="6">
         <v>2.8679881909999998</v>
       </c>
-      <c r="G44" s="7">
+      <c r="G44" s="6">
         <v>2.0996818660000001</v>
       </c>
-      <c r="H44" s="20">
+      <c r="H44" s="18">
         <v>-0.26789033800000001</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
         <v>329</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="C45" s="6">
-[...2 lines deleted...]
-      <c r="D45" s="6">
+      <c r="C45" s="22">
+        <v>0</v>
+      </c>
+      <c r="D45" s="22">
         <v>1</v>
       </c>
-      <c r="E45" s="20" t="s">
+      <c r="E45" s="18" t="s">
         <v>411</v>
       </c>
-      <c r="F45" s="7">
-[...2 lines deleted...]
-      <c r="G45" s="7">
+      <c r="F45" s="6">
+        <v>0</v>
+      </c>
+      <c r="G45" s="6">
         <v>0.35087719299999998</v>
       </c>
-      <c r="H45" s="20" t="s">
+      <c r="H45" s="18" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="C46" s="6">
+      <c r="C46" s="22">
         <v>20</v>
       </c>
-      <c r="D46" s="6">
+      <c r="D46" s="22">
         <v>22</v>
       </c>
-      <c r="E46" s="20">
+      <c r="E46" s="18">
         <v>0.1</v>
       </c>
-      <c r="F46" s="7">
+      <c r="F46" s="6">
         <v>1.122964627</v>
       </c>
-      <c r="G46" s="7">
+      <c r="G46" s="6">
         <v>1.247872944</v>
       </c>
-      <c r="H46" s="20">
+      <c r="H46" s="18">
         <v>0.111230856</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="C47" s="6">
-[...2 lines deleted...]
-      <c r="D47" s="6">
+      <c r="C47" s="22">
+        <v>0</v>
+      </c>
+      <c r="D47" s="22">
         <v>16</v>
       </c>
-      <c r="E47" s="21" t="s">
+      <c r="E47" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F47" s="7">
-[...2 lines deleted...]
-      <c r="G47" s="7">
+      <c r="F47" s="6">
+        <v>0</v>
+      </c>
+      <c r="G47" s="6">
         <v>2.4132730019999999</v>
       </c>
-      <c r="H47" s="21" t="s">
+      <c r="H47" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>331</v>
       </c>
-      <c r="C48" s="6">
-[...14 lines deleted...]
-      <c r="H48" s="20">
+      <c r="C48" s="22">
+        <v>0</v>
+      </c>
+      <c r="D48" s="22">
+        <v>0</v>
+      </c>
+      <c r="E48" s="18">
+        <v>0</v>
+      </c>
+      <c r="F48" s="6">
+        <v>0</v>
+      </c>
+      <c r="G48" s="6">
+        <v>0</v>
+      </c>
+      <c r="H48" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="2" t="s">
         <v>99</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>429</v>
       </c>
-      <c r="C49" s="6">
+      <c r="C49" s="22">
         <v>161</v>
       </c>
-      <c r="D49" s="6">
+      <c r="D49" s="22">
         <v>61</v>
       </c>
-      <c r="E49" s="20">
+      <c r="E49" s="18">
         <v>-0.62111801200000005</v>
       </c>
-      <c r="F49" s="7">
+      <c r="F49" s="6">
         <v>3.8507534080000001</v>
       </c>
-      <c r="G49" s="7">
+      <c r="G49" s="6">
         <v>1.5400151479999999</v>
       </c>
-      <c r="H49" s="20">
+      <c r="H49" s="18">
         <v>-0.60007432699999996</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="C50" s="6">
+      <c r="C50" s="22">
         <v>469</v>
       </c>
-      <c r="D50" s="6">
+      <c r="D50" s="22">
         <v>280</v>
       </c>
-      <c r="E50" s="20">
+      <c r="E50" s="18">
         <v>-0.40298507500000003</v>
       </c>
-      <c r="F50" s="7">
+      <c r="F50" s="6">
         <v>2.9467202810000002</v>
       </c>
-      <c r="G50" s="7">
+      <c r="G50" s="6">
         <v>1.779698722</v>
       </c>
-      <c r="H50" s="20">
+      <c r="H50" s="18">
         <v>-0.39604083400000001</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
         <v>332</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>333</v>
       </c>
-      <c r="C51" s="6">
-[...14 lines deleted...]
-      <c r="H51" s="20">
+      <c r="C51" s="22">
+        <v>0</v>
+      </c>
+      <c r="D51" s="22">
+        <v>0</v>
+      </c>
+      <c r="E51" s="18">
+        <v>0</v>
+      </c>
+      <c r="F51" s="6">
+        <v>0</v>
+      </c>
+      <c r="G51" s="6">
+        <v>0</v>
+      </c>
+      <c r="H51" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
         <v>390</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>391</v>
       </c>
-      <c r="C52" s="6">
-[...14 lines deleted...]
-      <c r="H52" s="20">
+      <c r="C52" s="22">
+        <v>0</v>
+      </c>
+      <c r="D52" s="22">
+        <v>0</v>
+      </c>
+      <c r="E52" s="18">
+        <v>0</v>
+      </c>
+      <c r="F52" s="6">
+        <v>0</v>
+      </c>
+      <c r="G52" s="6">
+        <v>0</v>
+      </c>
+      <c r="H52" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="C53" s="6">
+      <c r="C53" s="22">
         <v>6</v>
       </c>
-      <c r="D53" s="6">
+      <c r="D53" s="22">
         <v>16</v>
       </c>
-      <c r="E53" s="20">
+      <c r="E53" s="18">
         <v>1.6666666670000001</v>
       </c>
-      <c r="F53" s="7">
+      <c r="F53" s="6">
         <v>0.455927052</v>
       </c>
-      <c r="G53" s="7">
+      <c r="G53" s="6">
         <v>1.18430792</v>
       </c>
-      <c r="H53" s="20">
+      <c r="H53" s="18">
         <v>1.5975820359999999</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
         <v>102</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="C54" s="6">
+      <c r="C54" s="22">
         <v>18</v>
       </c>
-      <c r="D54" s="6">
+      <c r="D54" s="22">
         <v>13</v>
       </c>
-      <c r="E54" s="20">
+      <c r="E54" s="18">
         <v>-0.27777777799999998</v>
       </c>
-      <c r="F54" s="7">
+      <c r="F54" s="6">
         <v>1.063829787</v>
       </c>
-      <c r="G54" s="7">
+      <c r="G54" s="6">
         <v>0.785024155</v>
       </c>
-      <c r="H54" s="20">
+      <c r="H54" s="18">
         <v>-0.26207729400000002</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="C55" s="6">
+      <c r="C55" s="22">
         <v>127</v>
       </c>
-      <c r="D55" s="6">
+      <c r="D55" s="22">
         <v>121</v>
       </c>
-      <c r="E55" s="20">
+      <c r="E55" s="18">
         <v>-4.7244000000000001E-2</v>
       </c>
-      <c r="F55" s="7">
+      <c r="F55" s="6">
         <v>2.1223262030000001</v>
       </c>
-      <c r="G55" s="7">
+      <c r="G55" s="6">
         <v>2.0390967309999999</v>
       </c>
-      <c r="H55" s="20">
+      <c r="H55" s="18">
         <v>-3.9216000000000001E-2</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="C56" s="6">
-[...14 lines deleted...]
-      <c r="H56" s="20">
+      <c r="C56" s="22">
+        <v>0</v>
+      </c>
+      <c r="D56" s="22">
+        <v>0</v>
+      </c>
+      <c r="E56" s="18">
+        <v>0</v>
+      </c>
+      <c r="F56" s="6">
+        <v>0</v>
+      </c>
+      <c r="G56" s="6">
+        <v>0</v>
+      </c>
+      <c r="H56" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="C57" s="6">
+      <c r="C57" s="22">
         <v>26</v>
       </c>
-      <c r="D57" s="6">
+      <c r="D57" s="22">
         <v>33</v>
       </c>
-      <c r="E57" s="20">
+      <c r="E57" s="18">
         <v>0.26923076899999998</v>
       </c>
-      <c r="F57" s="7">
+      <c r="F57" s="6">
         <v>4.1800643089999996</v>
       </c>
-      <c r="G57" s="7">
+      <c r="G57" s="6">
         <v>5.2969502410000002</v>
       </c>
-      <c r="H57" s="20">
+      <c r="H57" s="18">
         <v>0.26719348100000001</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
         <v>430</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>431</v>
       </c>
-      <c r="C58" s="6" t="s">
+      <c r="C58" s="22" t="s">
         <v>411</v>
       </c>
-      <c r="D58" s="6">
-[...2 lines deleted...]
-      <c r="E58" s="20" t="s">
+      <c r="D58" s="22">
+        <v>0</v>
+      </c>
+      <c r="E58" s="18" t="s">
         <v>411</v>
       </c>
-      <c r="F58" s="7" t="s">
+      <c r="F58" s="6" t="s">
         <v>411</v>
       </c>
-      <c r="G58" s="7">
-[...2 lines deleted...]
-      <c r="H58" s="20" t="s">
+      <c r="G58" s="6">
+        <v>0</v>
+      </c>
+      <c r="H58" s="18" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
         <v>432</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>433</v>
       </c>
-      <c r="C59" s="6" t="s">
+      <c r="C59" s="22" t="s">
         <v>411</v>
       </c>
-      <c r="D59" s="6">
-[...2 lines deleted...]
-      <c r="E59" s="20" t="s">
+      <c r="D59" s="22">
+        <v>0</v>
+      </c>
+      <c r="E59" s="18" t="s">
         <v>411</v>
       </c>
-      <c r="F59" s="7" t="s">
+      <c r="F59" s="6" t="s">
         <v>411</v>
       </c>
-      <c r="G59" s="7">
-[...2 lines deleted...]
-      <c r="H59" s="20" t="s">
+      <c r="G59" s="6">
+        <v>0</v>
+      </c>
+      <c r="H59" s="18" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
         <v>434</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>435</v>
       </c>
-      <c r="C60" s="6" t="s">
+      <c r="C60" s="22" t="s">
         <v>411</v>
       </c>
-      <c r="D60" s="6">
-[...2 lines deleted...]
-      <c r="E60" s="21" t="s">
+      <c r="D60" s="22">
+        <v>0</v>
+      </c>
+      <c r="E60" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F60" s="7" t="s">
+      <c r="F60" s="6" t="s">
         <v>411</v>
       </c>
-      <c r="G60" s="7">
-[...2 lines deleted...]
-      <c r="H60" s="21" t="s">
+      <c r="G60" s="6">
+        <v>0</v>
+      </c>
+      <c r="H60" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="C61" s="6">
+      <c r="C61" s="22">
         <v>55</v>
       </c>
-      <c r="D61" s="6">
-[...2 lines deleted...]
-      <c r="E61" s="20">
+      <c r="D61" s="22">
+        <v>0</v>
+      </c>
+      <c r="E61" s="18">
         <v>-1</v>
       </c>
-      <c r="F61" s="7">
+      <c r="F61" s="6">
         <v>2.7376804379999999</v>
       </c>
-      <c r="G61" s="7">
-[...2 lines deleted...]
-      <c r="H61" s="20">
+      <c r="G61" s="6">
+        <v>0</v>
+      </c>
+      <c r="H61" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
         <v>107</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="C62" s="6">
+      <c r="C62" s="22">
         <v>80</v>
       </c>
-      <c r="D62" s="6">
+      <c r="D62" s="22">
         <v>84</v>
       </c>
-      <c r="E62" s="20">
+      <c r="E62" s="18">
         <v>0.05</v>
       </c>
-      <c r="F62" s="7">
+      <c r="F62" s="6">
         <v>2.5764895330000002</v>
       </c>
-      <c r="G62" s="7">
+      <c r="G62" s="6">
         <v>2.7586206899999999</v>
       </c>
-      <c r="H62" s="20">
+      <c r="H62" s="18">
         <v>7.0689655000000004E-2</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="C63" s="6">
+      <c r="C63" s="22">
         <v>368</v>
       </c>
-      <c r="D63" s="6">
+      <c r="D63" s="22">
         <v>295</v>
       </c>
-      <c r="E63" s="20">
+      <c r="E63" s="18">
         <v>-0.198369565</v>
       </c>
-      <c r="F63" s="7">
+      <c r="F63" s="6">
         <v>3.2948339149999999</v>
       </c>
-      <c r="G63" s="7">
+      <c r="G63" s="6">
         <v>2.644554012</v>
       </c>
-      <c r="H63" s="20">
+      <c r="H63" s="18">
         <v>-0.19736348500000001</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
         <v>392</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>393</v>
       </c>
-      <c r="C64" s="6">
-[...14 lines deleted...]
-      <c r="H64" s="20">
+      <c r="C64" s="22">
+        <v>0</v>
+      </c>
+      <c r="D64" s="22">
+        <v>0</v>
+      </c>
+      <c r="E64" s="18">
+        <v>0</v>
+      </c>
+      <c r="F64" s="6">
+        <v>0</v>
+      </c>
+      <c r="G64" s="6">
+        <v>0</v>
+      </c>
+      <c r="H64" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C65" s="6">
+      <c r="C65" s="22">
         <v>1</v>
       </c>
-      <c r="D65" s="6">
+      <c r="D65" s="22">
         <v>3</v>
       </c>
-      <c r="E65" s="20">
+      <c r="E65" s="18">
         <v>2</v>
       </c>
-      <c r="F65" s="7">
+      <c r="F65" s="6">
         <v>0.23640661900000001</v>
       </c>
-      <c r="G65" s="7">
+      <c r="G65" s="6">
         <v>0.70754717</v>
       </c>
-      <c r="H65" s="20">
+      <c r="H65" s="18">
         <v>1.9929245339999999</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C66" s="6">
-[...14 lines deleted...]
-      <c r="H66" s="20">
+      <c r="C66" s="22">
+        <v>0</v>
+      </c>
+      <c r="D66" s="22">
+        <v>0</v>
+      </c>
+      <c r="E66" s="18">
+        <v>0</v>
+      </c>
+      <c r="F66" s="6">
+        <v>0</v>
+      </c>
+      <c r="G66" s="6">
+        <v>0</v>
+      </c>
+      <c r="H66" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>334</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>335</v>
       </c>
-      <c r="C67" s="6">
-[...2 lines deleted...]
-      <c r="D67" s="6">
+      <c r="C67" s="22">
+        <v>0</v>
+      </c>
+      <c r="D67" s="22">
         <v>1</v>
       </c>
-      <c r="E67" s="20" t="s">
+      <c r="E67" s="18" t="s">
         <v>411</v>
       </c>
-      <c r="F67" s="7">
-[...2 lines deleted...]
-      <c r="G67" s="7">
+      <c r="F67" s="6">
+        <v>0</v>
+      </c>
+      <c r="G67" s="6">
         <v>0.53763440900000004</v>
       </c>
-      <c r="H67" s="20" t="s">
+      <c r="H67" s="18" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="C68" s="6">
-[...14 lines deleted...]
-      <c r="H68" s="20">
+      <c r="C68" s="22">
+        <v>0</v>
+      </c>
+      <c r="D68" s="22">
+        <v>0</v>
+      </c>
+      <c r="E68" s="18">
+        <v>0</v>
+      </c>
+      <c r="F68" s="6">
+        <v>0</v>
+      </c>
+      <c r="G68" s="6">
+        <v>0</v>
+      </c>
+      <c r="H68" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="C69" s="6">
+      <c r="C69" s="22">
         <v>68</v>
       </c>
-      <c r="D69" s="6">
+      <c r="D69" s="22">
         <v>61</v>
       </c>
-      <c r="E69" s="20">
+      <c r="E69" s="18">
         <v>-0.102941176</v>
       </c>
-      <c r="F69" s="7">
+      <c r="F69" s="6">
         <v>3.6697247709999998</v>
       </c>
-      <c r="G69" s="7">
+      <c r="G69" s="6">
         <v>3.113833589</v>
       </c>
-      <c r="H69" s="20">
+      <c r="H69" s="18">
         <v>-0.15148034699999999</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>412</v>
       </c>
-      <c r="C70" s="6">
-[...2 lines deleted...]
-      <c r="D70" s="6">
+      <c r="C70" s="22">
+        <v>0</v>
+      </c>
+      <c r="D70" s="22">
         <v>3</v>
       </c>
-      <c r="E70" s="20" t="s">
+      <c r="E70" s="18" t="s">
         <v>411</v>
       </c>
-      <c r="F70" s="7">
-[...2 lines deleted...]
-      <c r="G70" s="7">
+      <c r="F70" s="6">
+        <v>0</v>
+      </c>
+      <c r="G70" s="6">
         <v>0.909090909</v>
       </c>
-      <c r="H70" s="20" t="s">
+      <c r="H70" s="18" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>413</v>
       </c>
-      <c r="C71" s="6">
+      <c r="C71" s="22">
         <v>580</v>
       </c>
-      <c r="D71" s="6">
+      <c r="D71" s="22">
         <v>428</v>
       </c>
-      <c r="E71" s="20">
+      <c r="E71" s="18">
         <v>-0.26206896600000001</v>
       </c>
-      <c r="F71" s="7">
+      <c r="F71" s="6">
         <v>3.2555006739999999</v>
       </c>
-      <c r="G71" s="7">
+      <c r="G71" s="6">
         <v>2.4677121770000001</v>
       </c>
-      <c r="H71" s="20">
+      <c r="H71" s="18">
         <v>-0.24198689400000001</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C72" s="6">
-[...14 lines deleted...]
-      <c r="H72" s="20">
+      <c r="C72" s="22">
+        <v>0</v>
+      </c>
+      <c r="D72" s="22">
+        <v>0</v>
+      </c>
+      <c r="E72" s="18">
+        <v>0</v>
+      </c>
+      <c r="F72" s="6">
+        <v>0</v>
+      </c>
+      <c r="G72" s="6">
+        <v>0</v>
+      </c>
+      <c r="H72" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="2" t="s">
         <v>199</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="C73" s="6">
-[...14 lines deleted...]
-      <c r="H73" s="20">
+      <c r="C73" s="22">
+        <v>0</v>
+      </c>
+      <c r="D73" s="22">
+        <v>0</v>
+      </c>
+      <c r="E73" s="18">
+        <v>0</v>
+      </c>
+      <c r="F73" s="6">
+        <v>0</v>
+      </c>
+      <c r="G73" s="6">
+        <v>0</v>
+      </c>
+      <c r="H73" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="2" t="s">
         <v>336</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>337</v>
       </c>
-      <c r="C74" s="6">
-[...14 lines deleted...]
-      <c r="H74" s="21">
+      <c r="C74" s="22">
+        <v>0</v>
+      </c>
+      <c r="D74" s="22">
+        <v>0</v>
+      </c>
+      <c r="E74" s="19">
+        <v>0</v>
+      </c>
+      <c r="F74" s="6">
+        <v>0</v>
+      </c>
+      <c r="G74" s="6">
+        <v>0</v>
+      </c>
+      <c r="H74" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="C75" s="6">
+      <c r="C75" s="22">
         <v>11</v>
       </c>
-      <c r="D75" s="6">
+      <c r="D75" s="22">
         <v>52</v>
       </c>
-      <c r="E75" s="20">
+      <c r="E75" s="18">
         <v>3.7272727269999999</v>
       </c>
-      <c r="F75" s="7">
+      <c r="F75" s="6">
         <v>0.38448095100000002</v>
       </c>
-      <c r="G75" s="7">
+      <c r="G75" s="6">
         <v>1.8538324420000001</v>
       </c>
-      <c r="H75" s="20">
+      <c r="H75" s="18">
         <v>3.8216496480000002</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="2" t="s">
         <v>396</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>397</v>
       </c>
-      <c r="C76" s="6">
-[...14 lines deleted...]
-      <c r="H76" s="20">
+      <c r="C76" s="22">
+        <v>0</v>
+      </c>
+      <c r="D76" s="22">
+        <v>0</v>
+      </c>
+      <c r="E76" s="18">
+        <v>0</v>
+      </c>
+      <c r="F76" s="6">
+        <v>0</v>
+      </c>
+      <c r="G76" s="6">
+        <v>0</v>
+      </c>
+      <c r="H76" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="2" t="s">
         <v>398</v>
       </c>
-      <c r="B77" s="10" t="s">
+      <c r="B77" s="9" t="s">
         <v>399</v>
       </c>
-      <c r="C77" s="14">
+      <c r="C77" s="23">
         <v>1</v>
       </c>
-      <c r="D77" s="6">
+      <c r="D77" s="22">
         <v>4</v>
       </c>
-      <c r="E77" s="20">
+      <c r="E77" s="18">
         <v>3</v>
       </c>
-      <c r="F77" s="7">
+      <c r="F77" s="6">
         <v>0.185873606</v>
       </c>
-      <c r="G77" s="7">
+      <c r="G77" s="6">
         <v>0.55632823399999998</v>
       </c>
-      <c r="H77" s="20">
+      <c r="H77" s="18">
         <v>1.9930458980000001</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="C78" s="21">
+      <c r="C78" s="22">
         <v>251</v>
       </c>
-      <c r="D78" s="6">
+      <c r="D78" s="22">
         <v>215</v>
       </c>
-      <c r="E78" s="20">
+      <c r="E78" s="18">
         <v>-0.14342629500000001</v>
       </c>
-      <c r="F78" s="21">
+      <c r="F78" s="6">
         <v>2.492057188</v>
       </c>
-      <c r="G78" s="7">
+      <c r="G78" s="6">
         <v>2.1090837750000002</v>
       </c>
-      <c r="H78" s="20">
+      <c r="H78" s="18">
         <v>-0.15367761799999999</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="2" t="s">
         <v>338</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>339</v>
       </c>
-      <c r="C79" s="6">
+      <c r="C79" s="22">
         <v>1</v>
       </c>
-      <c r="D79" s="6">
-[...2 lines deleted...]
-      <c r="E79" s="20">
+      <c r="D79" s="22">
+        <v>0</v>
+      </c>
+      <c r="E79" s="18">
         <v>-1</v>
       </c>
-      <c r="F79" s="7">
+      <c r="F79" s="6">
         <v>0.164203612</v>
       </c>
-      <c r="G79" s="7">
-[...2 lines deleted...]
-      <c r="H79" s="20">
+      <c r="G79" s="6">
+        <v>0</v>
+      </c>
+      <c r="H79" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
         <v>340</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>341</v>
       </c>
-      <c r="C80" s="6">
-[...14 lines deleted...]
-      <c r="H80" s="20">
+      <c r="C80" s="22">
+        <v>0</v>
+      </c>
+      <c r="D80" s="22">
+        <v>0</v>
+      </c>
+      <c r="E80" s="18">
+        <v>0</v>
+      </c>
+      <c r="F80" s="6">
+        <v>0</v>
+      </c>
+      <c r="G80" s="6">
+        <v>0</v>
+      </c>
+      <c r="H80" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="2" t="s">
         <v>414</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>415</v>
       </c>
-      <c r="C81" s="6">
-[...14 lines deleted...]
-      <c r="H81" s="20">
+      <c r="C81" s="22">
+        <v>0</v>
+      </c>
+      <c r="D81" s="22">
+        <v>0</v>
+      </c>
+      <c r="E81" s="18">
+        <v>0</v>
+      </c>
+      <c r="F81" s="6">
+        <v>0</v>
+      </c>
+      <c r="G81" s="6">
+        <v>0</v>
+      </c>
+      <c r="H81" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="C82" s="6">
+      <c r="C82" s="22">
         <v>11</v>
       </c>
-      <c r="D82" s="6">
+      <c r="D82" s="22">
         <v>8</v>
       </c>
-      <c r="E82" s="20">
+      <c r="E82" s="18">
         <v>-0.27272727299999999</v>
       </c>
-      <c r="F82" s="7">
+      <c r="F82" s="6">
         <v>2.3605150209999999</v>
       </c>
-      <c r="G82" s="7">
+      <c r="G82" s="6">
         <v>1.818181818</v>
       </c>
-      <c r="H82" s="20">
+      <c r="H82" s="18">
         <v>-0.229752066</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="2" t="s">
         <v>114</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>252</v>
       </c>
-      <c r="C83" s="6">
-[...14 lines deleted...]
-      <c r="H83" s="20">
+      <c r="C83" s="22">
+        <v>0</v>
+      </c>
+      <c r="D83" s="22">
+        <v>0</v>
+      </c>
+      <c r="E83" s="18">
+        <v>0</v>
+      </c>
+      <c r="F83" s="6">
+        <v>0</v>
+      </c>
+      <c r="G83" s="6">
+        <v>0</v>
+      </c>
+      <c r="H83" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="C84" s="6">
+      <c r="C84" s="22">
         <v>107</v>
       </c>
-      <c r="D84" s="6">
+      <c r="D84" s="22">
         <v>89</v>
       </c>
-      <c r="E84" s="20">
+      <c r="E84" s="18">
         <v>-0.16822429899999999</v>
       </c>
-      <c r="F84" s="7">
+      <c r="F84" s="6">
         <v>4.6260268050000004</v>
       </c>
-      <c r="G84" s="7">
+      <c r="G84" s="6">
         <v>4.1280148419999998</v>
       </c>
-      <c r="H84" s="20">
+      <c r="H84" s="18">
         <v>-0.107654362</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="2" t="s">
         <v>193</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="C85" s="6">
+      <c r="C85" s="22">
         <v>1</v>
       </c>
-      <c r="D85" s="6">
+      <c r="D85" s="22">
         <v>2</v>
       </c>
-      <c r="E85" s="20">
+      <c r="E85" s="18">
         <v>1</v>
       </c>
-      <c r="F85" s="7">
+      <c r="F85" s="6">
         <v>0.27624309400000002</v>
       </c>
-      <c r="G85" s="7">
+      <c r="G85" s="6">
         <v>0.56179775300000001</v>
       </c>
-      <c r="H85" s="20">
+      <c r="H85" s="18">
         <v>1.033707865</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>342</v>
       </c>
-      <c r="C86" s="6">
+      <c r="C86" s="22">
         <v>2</v>
       </c>
-      <c r="D86" s="6">
-[...2 lines deleted...]
-      <c r="E86" s="20">
+      <c r="D86" s="22">
+        <v>0</v>
+      </c>
+      <c r="E86" s="18">
         <v>-1</v>
       </c>
-      <c r="F86" s="7">
+      <c r="F86" s="6">
         <v>0.79051383399999997</v>
       </c>
-      <c r="G86" s="7">
-[...2 lines deleted...]
-      <c r="H86" s="20">
+      <c r="G86" s="6">
+        <v>0</v>
+      </c>
+      <c r="H86" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="2" t="s">
         <v>116</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>254</v>
       </c>
-      <c r="C87" s="6">
+      <c r="C87" s="22">
         <v>2</v>
       </c>
-      <c r="D87" s="6">
+      <c r="D87" s="22">
         <v>5</v>
       </c>
-      <c r="E87" s="20">
+      <c r="E87" s="18">
         <v>1.5</v>
       </c>
-      <c r="F87" s="7">
+      <c r="F87" s="6">
         <v>0.21786492399999999</v>
       </c>
-      <c r="G87" s="7">
+      <c r="G87" s="6">
         <v>0.52798310500000001</v>
       </c>
-      <c r="H87" s="20">
+      <c r="H87" s="18">
         <v>1.4234424489999999</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C88" s="6">
+      <c r="C88" s="22">
         <v>470</v>
       </c>
-      <c r="D88" s="6">
+      <c r="D88" s="22">
         <v>379</v>
       </c>
-      <c r="E88" s="20">
+      <c r="E88" s="18">
         <v>-0.193617021</v>
       </c>
-      <c r="F88" s="7">
+      <c r="F88" s="6">
         <v>2.0256001380000002</v>
       </c>
-      <c r="G88" s="7">
+      <c r="G88" s="6">
         <v>1.665275276</v>
       </c>
-      <c r="H88" s="20">
+      <c r="H88" s="18">
         <v>-0.17788548500000001</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="2" t="s">
         <v>343</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>344</v>
       </c>
-      <c r="C89" s="6">
-[...14 lines deleted...]
-      <c r="H89" s="20">
+      <c r="C89" s="22">
+        <v>0</v>
+      </c>
+      <c r="D89" s="22">
+        <v>0</v>
+      </c>
+      <c r="E89" s="18">
+        <v>0</v>
+      </c>
+      <c r="F89" s="6">
+        <v>0</v>
+      </c>
+      <c r="G89" s="6">
+        <v>0</v>
+      </c>
+      <c r="H89" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="2" t="s">
         <v>345</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>346</v>
       </c>
-      <c r="C90" s="6">
+      <c r="C90" s="22">
         <v>2</v>
       </c>
-      <c r="D90" s="6">
-[...2 lines deleted...]
-      <c r="E90" s="20">
+      <c r="D90" s="22">
+        <v>0</v>
+      </c>
+      <c r="E90" s="18">
         <v>-1</v>
       </c>
-      <c r="F90" s="7">
+      <c r="F90" s="6">
         <v>0.52493438299999995</v>
       </c>
-      <c r="G90" s="7">
-[...2 lines deleted...]
-      <c r="H90" s="20">
+      <c r="G90" s="6">
+        <v>0</v>
+      </c>
+      <c r="H90" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="C91" s="6">
+      <c r="C91" s="22">
         <v>3</v>
       </c>
-      <c r="D91" s="6">
-[...2 lines deleted...]
-      <c r="E91" s="20">
+      <c r="D91" s="22">
+        <v>0</v>
+      </c>
+      <c r="E91" s="18">
         <v>-1</v>
       </c>
-      <c r="F91" s="7">
+      <c r="F91" s="6">
         <v>0.710900474</v>
       </c>
-      <c r="G91" s="7">
-[...2 lines deleted...]
-      <c r="H91" s="20">
+      <c r="G91" s="6">
+        <v>0</v>
+      </c>
+      <c r="H91" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="2" t="s">
         <v>347</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>436</v>
       </c>
-      <c r="C92" s="6">
+      <c r="C92" s="22">
         <v>1</v>
       </c>
-      <c r="D92" s="6">
-[...2 lines deleted...]
-      <c r="E92" s="20">
+      <c r="D92" s="22">
+        <v>0</v>
+      </c>
+      <c r="E92" s="18">
         <v>-1</v>
       </c>
-      <c r="F92" s="7">
+      <c r="F92" s="6">
         <v>0.55555555599999995</v>
       </c>
-      <c r="G92" s="7">
-[...2 lines deleted...]
-      <c r="H92" s="20">
+      <c r="G92" s="6">
+        <v>0</v>
+      </c>
+      <c r="H92" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>348</v>
       </c>
-      <c r="C93" s="6">
-[...14 lines deleted...]
-      <c r="H93" s="20">
+      <c r="C93" s="22">
+        <v>0</v>
+      </c>
+      <c r="D93" s="22">
+        <v>0</v>
+      </c>
+      <c r="E93" s="18">
+        <v>0</v>
+      </c>
+      <c r="F93" s="6">
+        <v>0</v>
+      </c>
+      <c r="G93" s="6">
+        <v>0</v>
+      </c>
+      <c r="H93" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="2" t="s">
         <v>437</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>438</v>
       </c>
-      <c r="C94" s="6" t="s">
+      <c r="C94" s="22" t="s">
         <v>411</v>
       </c>
-      <c r="D94" s="6">
-[...2 lines deleted...]
-      <c r="E94" s="20" t="s">
+      <c r="D94" s="22">
+        <v>0</v>
+      </c>
+      <c r="E94" s="18" t="s">
         <v>411</v>
       </c>
-      <c r="F94" s="7" t="s">
+      <c r="F94" s="6" t="s">
         <v>411</v>
       </c>
-      <c r="G94" s="7">
-[...2 lines deleted...]
-      <c r="H94" s="20" t="s">
+      <c r="G94" s="6">
+        <v>0</v>
+      </c>
+      <c r="H94" s="18" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="2" t="s">
         <v>120</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="C95" s="6">
+      <c r="C95" s="22">
         <v>16</v>
       </c>
-      <c r="D95" s="6">
+      <c r="D95" s="22">
         <v>13</v>
       </c>
-      <c r="E95" s="20">
+      <c r="E95" s="18">
         <v>-0.1875</v>
       </c>
-      <c r="F95" s="7">
+      <c r="F95" s="6">
         <v>2.388059701</v>
       </c>
-      <c r="G95" s="7">
+      <c r="G95" s="6">
         <v>1.9578313249999999</v>
       </c>
-      <c r="H95" s="20">
+      <c r="H95" s="18">
         <v>-0.180158132</v>
       </c>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="2" t="s">
         <v>121</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="C96" s="6">
-[...14 lines deleted...]
-      <c r="H96" s="20">
+      <c r="C96" s="22">
+        <v>0</v>
+      </c>
+      <c r="D96" s="22">
+        <v>0</v>
+      </c>
+      <c r="E96" s="18">
+        <v>0</v>
+      </c>
+      <c r="F96" s="6">
+        <v>0</v>
+      </c>
+      <c r="G96" s="6">
+        <v>0</v>
+      </c>
+      <c r="H96" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="2" t="s">
         <v>122</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="C97" s="6">
+      <c r="C97" s="22">
         <v>11</v>
       </c>
-      <c r="D97" s="6">
-[...2 lines deleted...]
-      <c r="E97" s="20">
+      <c r="D97" s="22">
+        <v>0</v>
+      </c>
+      <c r="E97" s="18">
         <v>-1</v>
       </c>
-      <c r="F97" s="7">
+      <c r="F97" s="6">
         <v>3.8194444440000002</v>
       </c>
-      <c r="G97" s="7">
-[...2 lines deleted...]
-      <c r="H97" s="20">
+      <c r="G97" s="6">
+        <v>0</v>
+      </c>
+      <c r="H97" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="2" t="s">
         <v>349</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>350</v>
       </c>
-      <c r="C98" s="6">
-[...14 lines deleted...]
-      <c r="H98" s="20">
+      <c r="C98" s="22">
+        <v>0</v>
+      </c>
+      <c r="D98" s="22">
+        <v>0</v>
+      </c>
+      <c r="E98" s="18">
+        <v>0</v>
+      </c>
+      <c r="F98" s="6">
+        <v>0</v>
+      </c>
+      <c r="G98" s="6">
+        <v>0</v>
+      </c>
+      <c r="H98" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="2" t="s">
         <v>123</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="C99" s="6">
+      <c r="C99" s="22">
         <v>133</v>
       </c>
-      <c r="D99" s="6">
+      <c r="D99" s="22">
         <v>98</v>
       </c>
-      <c r="E99" s="20">
+      <c r="E99" s="18">
         <v>-0.26315789499999998</v>
       </c>
-      <c r="F99" s="7">
+      <c r="F99" s="6">
         <v>2.0308444040000002</v>
       </c>
-      <c r="G99" s="7">
+      <c r="G99" s="6">
         <v>1.5137472970000001</v>
       </c>
-      <c r="H99" s="20">
+      <c r="H99" s="18">
         <v>-0.25462172599999999</v>
       </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="2" t="s">
         <v>124</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>260</v>
       </c>
-      <c r="C100" s="6">
+      <c r="C100" s="22">
         <v>46</v>
       </c>
-      <c r="D100" s="6">
+      <c r="D100" s="22">
         <v>46</v>
       </c>
-      <c r="E100" s="20">
-[...2 lines deleted...]
-      <c r="F100" s="7">
+      <c r="E100" s="18">
+        <v>0</v>
+      </c>
+      <c r="F100" s="6">
         <v>2.1739130430000002</v>
       </c>
-      <c r="G100" s="7">
+      <c r="G100" s="6">
         <v>2.279484638</v>
       </c>
-      <c r="H100" s="20">
+      <c r="H100" s="18">
         <v>4.8562899999999999E-2</v>
       </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="2" t="s">
         <v>351</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>439</v>
       </c>
-      <c r="C101" s="6">
-[...14 lines deleted...]
-      <c r="H101" s="20">
+      <c r="C101" s="22">
+        <v>0</v>
+      </c>
+      <c r="D101" s="22">
+        <v>0</v>
+      </c>
+      <c r="E101" s="18">
+        <v>0</v>
+      </c>
+      <c r="F101" s="6">
+        <v>0</v>
+      </c>
+      <c r="G101" s="6">
+        <v>0</v>
+      </c>
+      <c r="H101" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="2" t="s">
         <v>125</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="C102" s="6">
+      <c r="C102" s="22">
         <v>61</v>
       </c>
-      <c r="D102" s="6">
+      <c r="D102" s="22">
         <v>64</v>
       </c>
-      <c r="E102" s="20">
+      <c r="E102" s="18">
         <v>4.9180300000000003E-2</v>
       </c>
-      <c r="F102" s="7">
+      <c r="F102" s="6">
         <v>1.4299109240000001</v>
       </c>
-      <c r="G102" s="7">
+      <c r="G102" s="6">
         <v>1.5216357579999999</v>
       </c>
-      <c r="H102" s="20">
+      <c r="H102" s="18">
         <v>6.4147235999999996E-2</v>
       </c>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="2" t="s">
         <v>400</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>401</v>
       </c>
-      <c r="C103" s="6">
-[...2 lines deleted...]
-      <c r="D103" s="6">
+      <c r="C103" s="22">
+        <v>0</v>
+      </c>
+      <c r="D103" s="22">
         <v>1</v>
       </c>
-      <c r="E103" s="20" t="s">
+      <c r="E103" s="18" t="s">
         <v>411</v>
       </c>
-      <c r="F103" s="7">
-[...2 lines deleted...]
-      <c r="G103" s="7">
+      <c r="F103" s="6">
+        <v>0</v>
+      </c>
+      <c r="G103" s="6">
         <v>0.78740157499999996</v>
       </c>
-      <c r="H103" s="20" t="s">
+      <c r="H103" s="18" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="2" t="s">
         <v>126</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="C104" s="6">
+      <c r="C104" s="22">
         <v>7</v>
       </c>
-      <c r="D104" s="6">
+      <c r="D104" s="22">
         <v>9</v>
       </c>
-      <c r="E104" s="20">
+      <c r="E104" s="18">
         <v>0.28571428599999998</v>
       </c>
-      <c r="F104" s="7">
+      <c r="F104" s="6">
         <v>0.890585242</v>
       </c>
-      <c r="G104" s="7">
+      <c r="G104" s="6">
         <v>1.1936339520000001</v>
       </c>
-      <c r="H104" s="20">
+      <c r="H104" s="18">
         <v>0.34028040900000001</v>
       </c>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="2" t="s">
         <v>127</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="C105" s="6">
+      <c r="C105" s="22">
         <v>52</v>
       </c>
-      <c r="D105" s="6">
-[...2 lines deleted...]
-      <c r="E105" s="20">
+      <c r="D105" s="22">
+        <v>0</v>
+      </c>
+      <c r="E105" s="18">
         <v>-1</v>
       </c>
-      <c r="F105" s="7">
+      <c r="F105" s="6">
         <v>1.9824628289999999</v>
       </c>
-      <c r="G105" s="7">
-[...2 lines deleted...]
-      <c r="H105" s="20">
+      <c r="G105" s="6">
+        <v>0</v>
+      </c>
+      <c r="H105" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
         <v>128</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="C106" s="6">
+      <c r="C106" s="22">
         <v>2</v>
       </c>
-      <c r="D106" s="6">
+      <c r="D106" s="22">
         <v>2</v>
       </c>
-      <c r="E106" s="20">
-[...2 lines deleted...]
-      <c r="F106" s="7">
+      <c r="E106" s="18">
+        <v>0</v>
+      </c>
+      <c r="F106" s="6">
         <v>1.3698630140000001</v>
       </c>
-      <c r="G106" s="7">
+      <c r="G106" s="6">
         <v>1.3513513509999999</v>
       </c>
-      <c r="H106" s="20">
+      <c r="H106" s="18">
         <v>-1.3514E-2</v>
       </c>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="C107" s="6">
+      <c r="C107" s="22">
         <v>127</v>
       </c>
-      <c r="D107" s="6">
+      <c r="D107" s="22">
         <v>121</v>
       </c>
-      <c r="E107" s="20">
+      <c r="E107" s="18">
         <v>-4.7244000000000001E-2</v>
       </c>
-      <c r="F107" s="7">
+      <c r="F107" s="6">
         <v>1.701500536</v>
       </c>
-      <c r="G107" s="7">
+      <c r="G107" s="6">
         <v>1.613548473</v>
       </c>
-      <c r="H107" s="20">
+      <c r="H107" s="18">
         <v>-5.1691000000000001E-2</v>
       </c>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="2" t="s">
         <v>130</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>416</v>
       </c>
-      <c r="C108" s="6">
+      <c r="C108" s="22">
         <v>16</v>
       </c>
-      <c r="D108" s="6">
+      <c r="D108" s="22">
         <v>14</v>
       </c>
-      <c r="E108" s="20">
+      <c r="E108" s="18">
         <v>-0.125</v>
       </c>
-      <c r="F108" s="7">
+      <c r="F108" s="6">
         <v>0.80482897399999997</v>
       </c>
-      <c r="G108" s="7">
+      <c r="G108" s="6">
         <v>0.72276716600000002</v>
       </c>
-      <c r="H108" s="20">
+      <c r="H108" s="18">
         <v>-0.10196179599999999</v>
       </c>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C109" s="6">
-[...14 lines deleted...]
-      <c r="H109" s="20">
+      <c r="C109" s="22">
+        <v>0</v>
+      </c>
+      <c r="D109" s="22">
+        <v>0</v>
+      </c>
+      <c r="E109" s="18">
+        <v>0</v>
+      </c>
+      <c r="F109" s="6">
+        <v>0</v>
+      </c>
+      <c r="G109" s="6">
+        <v>0</v>
+      </c>
+      <c r="H109" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="C110" s="6">
-[...14 lines deleted...]
-      <c r="H110" s="20">
+      <c r="C110" s="22">
+        <v>0</v>
+      </c>
+      <c r="D110" s="22">
+        <v>0</v>
+      </c>
+      <c r="E110" s="18">
+        <v>0</v>
+      </c>
+      <c r="F110" s="6">
+        <v>0</v>
+      </c>
+      <c r="G110" s="6">
+        <v>0</v>
+      </c>
+      <c r="H110" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="2" t="s">
         <v>131</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="C111" s="6">
+      <c r="C111" s="22">
         <v>41</v>
       </c>
-      <c r="D111" s="6">
+      <c r="D111" s="22">
         <v>29</v>
       </c>
-      <c r="E111" s="20">
+      <c r="E111" s="18">
         <v>-0.29268292699999998</v>
       </c>
-      <c r="F111" s="7">
+      <c r="F111" s="6">
         <v>3.3940397349999998</v>
       </c>
-      <c r="G111" s="7">
+      <c r="G111" s="6">
         <v>2.5261324040000002</v>
       </c>
-      <c r="H111" s="20">
+      <c r="H111" s="18">
         <v>-0.25571513600000001</v>
       </c>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="2" t="s">
         <v>352</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>353</v>
       </c>
-      <c r="C112" s="6">
-[...14 lines deleted...]
-      <c r="H112" s="20">
+      <c r="C112" s="22">
+        <v>0</v>
+      </c>
+      <c r="D112" s="22">
+        <v>0</v>
+      </c>
+      <c r="E112" s="18">
+        <v>0</v>
+      </c>
+      <c r="F112" s="6">
+        <v>0</v>
+      </c>
+      <c r="G112" s="6">
+        <v>0</v>
+      </c>
+      <c r="H112" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="2" t="s">
         <v>132</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="C113" s="6">
+      <c r="C113" s="22">
         <v>240</v>
       </c>
-      <c r="D113" s="6">
+      <c r="D113" s="22">
         <v>176</v>
       </c>
-      <c r="E113" s="20">
+      <c r="E113" s="18">
         <v>-0.26666666700000002</v>
       </c>
-      <c r="F113" s="7">
+      <c r="F113" s="6">
         <v>1.851708973</v>
       </c>
-      <c r="G113" s="7">
+      <c r="G113" s="6">
         <v>1.384845385</v>
       </c>
-      <c r="H113" s="20">
+      <c r="H113" s="18">
         <v>-0.25212579000000002</v>
       </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="C114" s="6">
-[...14 lines deleted...]
-      <c r="H114" s="20">
+      <c r="C114" s="22">
+        <v>0</v>
+      </c>
+      <c r="D114" s="22">
+        <v>0</v>
+      </c>
+      <c r="E114" s="18">
+        <v>0</v>
+      </c>
+      <c r="F114" s="6">
+        <v>0</v>
+      </c>
+      <c r="G114" s="6">
+        <v>0</v>
+      </c>
+      <c r="H114" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="2" t="s">
         <v>402</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>440</v>
       </c>
-      <c r="C115" s="6">
+      <c r="C115" s="22">
         <v>2</v>
       </c>
-      <c r="D115" s="6">
-[...2 lines deleted...]
-      <c r="E115" s="20">
+      <c r="D115" s="22">
+        <v>0</v>
+      </c>
+      <c r="E115" s="18">
         <v>-1</v>
       </c>
-      <c r="F115" s="7">
+      <c r="F115" s="6">
         <v>0.53191489400000003</v>
       </c>
-      <c r="G115" s="7">
-[...2 lines deleted...]
-      <c r="H115" s="20">
+      <c r="G115" s="6">
+        <v>0</v>
+      </c>
+      <c r="H115" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="2" t="s">
         <v>133</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>268</v>
       </c>
-      <c r="C116" s="6">
+      <c r="C116" s="22">
         <v>2</v>
       </c>
-      <c r="D116" s="6">
+      <c r="D116" s="22">
         <v>9</v>
       </c>
-      <c r="E116" s="20">
+      <c r="E116" s="18">
         <v>3.5</v>
       </c>
-      <c r="F116" s="7">
+      <c r="F116" s="6">
         <v>0.67796610199999996</v>
       </c>
-      <c r="G116" s="7">
+      <c r="G116" s="6">
         <v>3.1358885019999998</v>
       </c>
-      <c r="H116" s="20">
+      <c r="H116" s="18">
         <v>3.6254355380000001</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>269</v>
       </c>
-      <c r="C117" s="6">
+      <c r="C117" s="22">
         <v>88</v>
       </c>
-      <c r="D117" s="6">
+      <c r="D117" s="22">
         <v>68</v>
       </c>
-      <c r="E117" s="21">
+      <c r="E117" s="19">
         <v>-0.22727272700000001</v>
       </c>
-      <c r="F117" s="7">
+      <c r="F117" s="6">
         <v>2.8701891719999999</v>
       </c>
-      <c r="G117" s="7">
+      <c r="G117" s="6">
         <v>2.2457067369999999</v>
       </c>
-      <c r="H117" s="21">
+      <c r="H117" s="19">
         <v>-0.217575357</v>
       </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="2" t="s">
         <v>354</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>441</v>
       </c>
-      <c r="C118" s="6">
+      <c r="C118" s="22">
         <v>2</v>
       </c>
-      <c r="D118" s="6">
-[...2 lines deleted...]
-      <c r="E118" s="20">
+      <c r="D118" s="22">
+        <v>0</v>
+      </c>
+      <c r="E118" s="18">
         <v>-1</v>
       </c>
-      <c r="F118" s="7">
+      <c r="F118" s="6">
         <v>0.61349693299999997</v>
       </c>
-      <c r="G118" s="7">
-[...2 lines deleted...]
-      <c r="H118" s="20">
+      <c r="G118" s="6">
+        <v>0</v>
+      </c>
+      <c r="H118" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="2" t="s">
         <v>403</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>442</v>
       </c>
-      <c r="C119" s="6">
-[...14 lines deleted...]
-      <c r="H119" s="21">
+      <c r="C119" s="22">
+        <v>0</v>
+      </c>
+      <c r="D119" s="22">
+        <v>0</v>
+      </c>
+      <c r="E119" s="19">
+        <v>0</v>
+      </c>
+      <c r="F119" s="6">
+        <v>0</v>
+      </c>
+      <c r="G119" s="6">
+        <v>0</v>
+      </c>
+      <c r="H119" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" s="2" t="s">
         <v>135</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="C120" s="6">
+      <c r="C120" s="22">
         <v>75</v>
       </c>
-      <c r="D120" s="6">
+      <c r="D120" s="22">
         <v>51</v>
       </c>
-      <c r="E120" s="21">
+      <c r="E120" s="19">
         <v>-0.32</v>
       </c>
-      <c r="F120" s="7">
+      <c r="F120" s="6">
         <v>2.6576895820000002</v>
       </c>
-      <c r="G120" s="7">
+      <c r="G120" s="6">
         <v>1.8994413409999999</v>
       </c>
-      <c r="H120" s="21">
+      <c r="H120" s="19">
         <v>-0.28530353800000002</v>
       </c>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="2" t="s">
         <v>136</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="C121" s="6">
+      <c r="C121" s="22">
         <v>76</v>
       </c>
-      <c r="D121" s="6">
+      <c r="D121" s="22">
         <v>8</v>
       </c>
-      <c r="E121" s="21">
+      <c r="E121" s="19">
         <v>-0.89473684200000003</v>
       </c>
-      <c r="F121" s="7">
+      <c r="F121" s="6">
         <v>1.9760790429999999</v>
       </c>
-      <c r="G121" s="7">
+      <c r="G121" s="6">
         <v>0.214419727</v>
       </c>
-      <c r="H121" s="21">
+      <c r="H121" s="19">
         <v>-0.89149233299999997</v>
       </c>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>355</v>
       </c>
-      <c r="C122" s="6">
+      <c r="C122" s="22">
         <v>3</v>
       </c>
-      <c r="D122" s="6">
-[...2 lines deleted...]
-      <c r="E122" s="21">
+      <c r="D122" s="22">
+        <v>0</v>
+      </c>
+      <c r="E122" s="19">
         <v>-1</v>
       </c>
-      <c r="F122" s="7">
+      <c r="F122" s="6">
         <v>0.38560411300000003</v>
       </c>
-      <c r="G122" s="7">
-[...2 lines deleted...]
-      <c r="H122" s="21">
+      <c r="G122" s="6">
+        <v>0</v>
+      </c>
+      <c r="H122" s="19">
         <v>-1</v>
       </c>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" s="2" t="s">
         <v>443</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>444</v>
       </c>
-      <c r="C123" s="6" t="s">
+      <c r="C123" s="22" t="s">
         <v>411</v>
       </c>
-      <c r="D123" s="6">
-[...2 lines deleted...]
-      <c r="E123" s="21" t="s">
+      <c r="D123" s="22">
+        <v>0</v>
+      </c>
+      <c r="E123" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F123" s="7" t="s">
+      <c r="F123" s="6" t="s">
         <v>411</v>
       </c>
-      <c r="G123" s="7">
-[...2 lines deleted...]
-      <c r="H123" s="21" t="s">
+      <c r="G123" s="6">
+        <v>0</v>
+      </c>
+      <c r="H123" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" s="2" t="s">
         <v>137</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="C124" s="6">
+      <c r="C124" s="22">
         <v>27</v>
       </c>
-      <c r="D124" s="6">
+      <c r="D124" s="22">
         <v>29</v>
       </c>
-      <c r="E124" s="21">
+      <c r="E124" s="19">
         <v>7.4074074000000004E-2</v>
       </c>
-      <c r="F124" s="7">
+      <c r="F124" s="6">
         <v>1.8493150679999999</v>
       </c>
-      <c r="G124" s="7">
+      <c r="G124" s="6">
         <v>2.0166898469999999</v>
       </c>
-      <c r="H124" s="21">
+      <c r="H124" s="19">
         <v>9.0506362000000007E-2</v>
       </c>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" s="2" t="s">
         <v>138</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>273</v>
       </c>
-      <c r="C125" s="6">
-[...14 lines deleted...]
-      <c r="H125" s="21">
+      <c r="C125" s="22">
+        <v>0</v>
+      </c>
+      <c r="D125" s="22">
+        <v>0</v>
+      </c>
+      <c r="E125" s="19">
+        <v>0</v>
+      </c>
+      <c r="F125" s="6">
+        <v>0</v>
+      </c>
+      <c r="G125" s="6">
+        <v>0</v>
+      </c>
+      <c r="H125" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" s="2" t="s">
         <v>139</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="C126" s="6">
-[...2 lines deleted...]
-      <c r="D126" s="6">
+      <c r="C126" s="22">
+        <v>0</v>
+      </c>
+      <c r="D126" s="22">
         <v>23</v>
       </c>
-      <c r="E126" s="21" t="s">
+      <c r="E126" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F126" s="7">
-[...2 lines deleted...]
-      <c r="G126" s="7">
+      <c r="F126" s="6">
+        <v>0</v>
+      </c>
+      <c r="G126" s="6">
         <v>2.9677419349999998</v>
       </c>
-      <c r="H126" s="21" t="s">
+      <c r="H126" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C127" s="6">
-[...14 lines deleted...]
-      <c r="H127" s="20">
+      <c r="C127" s="22">
+        <v>0</v>
+      </c>
+      <c r="D127" s="22">
+        <v>0</v>
+      </c>
+      <c r="E127" s="18">
+        <v>0</v>
+      </c>
+      <c r="F127" s="6">
+        <v>0</v>
+      </c>
+      <c r="G127" s="6">
+        <v>0</v>
+      </c>
+      <c r="H127" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="C128" s="6">
+      <c r="C128" s="22">
         <v>55</v>
       </c>
-      <c r="D128" s="6">
+      <c r="D128" s="22">
         <v>36</v>
       </c>
-      <c r="E128" s="20">
+      <c r="E128" s="18">
         <v>-0.345454545</v>
       </c>
-      <c r="F128" s="7">
+      <c r="F128" s="6">
         <v>2.938034188</v>
       </c>
-      <c r="G128" s="7">
+      <c r="G128" s="6">
         <v>1.9607843140000001</v>
       </c>
-      <c r="H128" s="20">
+      <c r="H128" s="18">
         <v>-0.332620321</v>
       </c>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" s="2" t="s">
         <v>141</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>276</v>
       </c>
-      <c r="C129" s="6">
+      <c r="C129" s="22">
         <v>785</v>
       </c>
-      <c r="D129" s="6">
+      <c r="D129" s="22">
         <v>1461</v>
       </c>
-      <c r="E129" s="21">
+      <c r="E129" s="19">
         <v>0.86114649700000001</v>
       </c>
-      <c r="F129" s="7">
+      <c r="F129" s="6">
         <v>1.678175172</v>
       </c>
-      <c r="G129" s="7">
+      <c r="G129" s="6">
         <v>3.0721675500000001</v>
       </c>
-      <c r="H129" s="21">
+      <c r="H129" s="19">
         <v>0.83065963600000003</v>
       </c>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
         <v>356</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>357</v>
       </c>
-      <c r="C130" s="6">
-[...14 lines deleted...]
-      <c r="H130" s="21">
+      <c r="C130" s="22">
+        <v>0</v>
+      </c>
+      <c r="D130" s="22">
+        <v>0</v>
+      </c>
+      <c r="E130" s="19">
+        <v>0</v>
+      </c>
+      <c r="F130" s="6">
+        <v>0</v>
+      </c>
+      <c r="G130" s="6">
+        <v>0</v>
+      </c>
+      <c r="H130" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C131" s="6">
-[...14 lines deleted...]
-      <c r="H131" s="21">
+      <c r="C131" s="22">
+        <v>0</v>
+      </c>
+      <c r="D131" s="22">
+        <v>0</v>
+      </c>
+      <c r="E131" s="19">
+        <v>0</v>
+      </c>
+      <c r="F131" s="6">
+        <v>0</v>
+      </c>
+      <c r="G131" s="6">
+        <v>0</v>
+      </c>
+      <c r="H131" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>358</v>
       </c>
-      <c r="C132" s="6">
-[...14 lines deleted...]
-      <c r="H132" s="21">
+      <c r="C132" s="22">
+        <v>0</v>
+      </c>
+      <c r="D132" s="22">
+        <v>0</v>
+      </c>
+      <c r="E132" s="19">
+        <v>0</v>
+      </c>
+      <c r="F132" s="6">
+        <v>0</v>
+      </c>
+      <c r="G132" s="6">
+        <v>0</v>
+      </c>
+      <c r="H132" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="C133" s="6">
-[...2 lines deleted...]
-      <c r="D133" s="6">
+      <c r="C133" s="22">
+        <v>0</v>
+      </c>
+      <c r="D133" s="22">
         <v>3</v>
       </c>
-      <c r="E133" s="21" t="s">
+      <c r="E133" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F133" s="7">
-[...2 lines deleted...]
-      <c r="G133" s="7">
+      <c r="F133" s="6">
+        <v>0</v>
+      </c>
+      <c r="G133" s="6">
         <v>0.53475935799999996</v>
       </c>
-      <c r="H133" s="21" t="s">
+      <c r="H133" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" s="2" t="s">
         <v>359</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>360</v>
       </c>
-      <c r="C134" s="6">
-[...14 lines deleted...]
-      <c r="H134" s="21">
+      <c r="C134" s="22">
+        <v>0</v>
+      </c>
+      <c r="D134" s="22">
+        <v>0</v>
+      </c>
+      <c r="E134" s="19">
+        <v>0</v>
+      </c>
+      <c r="F134" s="6">
+        <v>0</v>
+      </c>
+      <c r="G134" s="6">
+        <v>0</v>
+      </c>
+      <c r="H134" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>361</v>
       </c>
-      <c r="C135" s="6">
-[...2 lines deleted...]
-      <c r="D135" s="6">
+      <c r="C135" s="22">
+        <v>0</v>
+      </c>
+      <c r="D135" s="22">
         <v>5</v>
       </c>
-      <c r="E135" s="20" t="s">
+      <c r="E135" s="18" t="s">
         <v>411</v>
       </c>
-      <c r="F135" s="7">
-[...2 lines deleted...]
-      <c r="G135" s="7">
+      <c r="F135" s="6">
+        <v>0</v>
+      </c>
+      <c r="G135" s="6">
         <v>4.5045045049999999</v>
       </c>
-      <c r="H135" s="20" t="s">
+      <c r="H135" s="18" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="C136" s="6">
+      <c r="C136" s="22">
         <v>2</v>
       </c>
-      <c r="D136" s="6">
+      <c r="D136" s="22">
         <v>2</v>
       </c>
-      <c r="E136" s="21">
-[...2 lines deleted...]
-      <c r="F136" s="7">
+      <c r="E136" s="19">
+        <v>0</v>
+      </c>
+      <c r="F136" s="6">
         <v>0.45045045</v>
       </c>
-      <c r="G136" s="7">
+      <c r="G136" s="6">
         <v>0.43290043299999997</v>
       </c>
-      <c r="H136" s="21">
+      <c r="H136" s="19">
         <v>-3.8961000000000003E-2</v>
       </c>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" s="2" t="s">
         <v>203</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="C137" s="6">
-[...14 lines deleted...]
-      <c r="H137" s="20">
+      <c r="C137" s="22">
+        <v>0</v>
+      </c>
+      <c r="D137" s="22">
+        <v>0</v>
+      </c>
+      <c r="E137" s="18">
+        <v>0</v>
+      </c>
+      <c r="F137" s="6">
+        <v>0</v>
+      </c>
+      <c r="G137" s="6">
+        <v>0</v>
+      </c>
+      <c r="H137" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C138" s="6">
-[...14 lines deleted...]
-      <c r="H138" s="21">
+      <c r="C138" s="22">
+        <v>0</v>
+      </c>
+      <c r="D138" s="22">
+        <v>0</v>
+      </c>
+      <c r="E138" s="19">
+        <v>0</v>
+      </c>
+      <c r="F138" s="6">
+        <v>0</v>
+      </c>
+      <c r="G138" s="6">
+        <v>0</v>
+      </c>
+      <c r="H138" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" s="2" t="s">
         <v>362</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>363</v>
       </c>
-      <c r="C139" s="6">
-[...2 lines deleted...]
-      <c r="D139" s="6">
+      <c r="C139" s="22">
+        <v>0</v>
+      </c>
+      <c r="D139" s="22">
         <v>2</v>
       </c>
-      <c r="E139" s="21" t="s">
+      <c r="E139" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F139" s="7">
-[...2 lines deleted...]
-      <c r="G139" s="7">
+      <c r="F139" s="6">
+        <v>0</v>
+      </c>
+      <c r="G139" s="6">
         <v>1.3986013989999999</v>
       </c>
-      <c r="H139" s="21" t="s">
+      <c r="H139" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="140" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" s="2" t="s">
         <v>142</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="C140" s="6">
+      <c r="C140" s="22">
         <v>18</v>
       </c>
-      <c r="D140" s="6">
+      <c r="D140" s="22">
         <v>6</v>
       </c>
-      <c r="E140" s="20">
+      <c r="E140" s="18">
         <v>-0.66666666699999999</v>
       </c>
-      <c r="F140" s="7">
+      <c r="F140" s="6">
         <v>2.8081123240000001</v>
       </c>
-      <c r="G140" s="7">
+      <c r="G140" s="6">
         <v>0.998336106</v>
       </c>
-      <c r="H140" s="20">
+      <c r="H140" s="18">
         <v>-0.64448141999999997</v>
       </c>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="C141" s="21">
-[...14 lines deleted...]
-      <c r="H141" s="21">
+      <c r="C141" s="22">
+        <v>0</v>
+      </c>
+      <c r="D141" s="22">
+        <v>0</v>
+      </c>
+      <c r="E141" s="19">
+        <v>0</v>
+      </c>
+      <c r="F141" s="6">
+        <v>0</v>
+      </c>
+      <c r="G141" s="6">
+        <v>0</v>
+      </c>
+      <c r="H141" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" s="2" t="s">
         <v>364</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>365</v>
       </c>
-      <c r="C142" s="21">
-[...14 lines deleted...]
-      <c r="H142" s="21">
+      <c r="C142" s="22">
+        <v>0</v>
+      </c>
+      <c r="D142" s="22">
+        <v>0</v>
+      </c>
+      <c r="E142" s="19">
+        <v>0</v>
+      </c>
+      <c r="F142" s="6">
+        <v>0</v>
+      </c>
+      <c r="G142" s="6">
+        <v>0</v>
+      </c>
+      <c r="H142" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A143" s="2" t="s">
         <v>366</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>445</v>
       </c>
-      <c r="C143" s="6">
+      <c r="C143" s="22">
         <v>8</v>
       </c>
-      <c r="D143" s="6">
-[...2 lines deleted...]
-      <c r="E143" s="21">
+      <c r="D143" s="22">
+        <v>0</v>
+      </c>
+      <c r="E143" s="19">
         <v>-1</v>
       </c>
-      <c r="F143" s="7">
+      <c r="F143" s="6">
         <v>11.764705881999999</v>
       </c>
-      <c r="G143" s="7">
-[...2 lines deleted...]
-      <c r="H143" s="21">
+      <c r="G143" s="6">
+        <v>0</v>
+      </c>
+      <c r="H143" s="19">
         <v>-1</v>
       </c>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A144" s="2" t="s">
         <v>367</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>404</v>
       </c>
-      <c r="C144" s="6">
+      <c r="C144" s="22">
         <v>1</v>
       </c>
-      <c r="D144" s="6">
-[...2 lines deleted...]
-      <c r="E144" s="21">
+      <c r="D144" s="22">
+        <v>0</v>
+      </c>
+      <c r="E144" s="19">
         <v>-1</v>
       </c>
-      <c r="F144" s="7">
+      <c r="F144" s="6">
         <v>0.46728972000000002</v>
       </c>
-      <c r="G144" s="7">
-[...2 lines deleted...]
-      <c r="H144" s="21">
+      <c r="G144" s="6">
+        <v>0</v>
+      </c>
+      <c r="H144" s="19">
         <v>-1</v>
       </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" s="2" t="s">
         <v>143</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="C145" s="6">
+      <c r="C145" s="22">
         <v>5</v>
       </c>
-      <c r="D145" s="6">
-[...2 lines deleted...]
-      <c r="E145" s="21">
+      <c r="D145" s="22">
+        <v>0</v>
+      </c>
+      <c r="E145" s="19">
         <v>-1</v>
       </c>
-      <c r="F145" s="7">
+      <c r="F145" s="6">
         <v>0.40584415600000001</v>
       </c>
-      <c r="G145" s="7">
-[...2 lines deleted...]
-      <c r="H145" s="21">
+      <c r="G145" s="6">
+        <v>0</v>
+      </c>
+      <c r="H145" s="19">
         <v>-1</v>
       </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>447</v>
       </c>
-      <c r="C146" s="6" t="s">
+      <c r="C146" s="22" t="s">
         <v>411</v>
       </c>
-      <c r="D146" s="6">
-[...2 lines deleted...]
-      <c r="E146" s="21" t="s">
+      <c r="D146" s="22">
+        <v>0</v>
+      </c>
+      <c r="E146" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F146" s="7" t="s">
+      <c r="F146" s="6" t="s">
         <v>411</v>
       </c>
-      <c r="G146" s="7">
-[...2 lines deleted...]
-      <c r="H146" s="21" t="s">
+      <c r="G146" s="6">
+        <v>0</v>
+      </c>
+      <c r="H146" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A147" s="2" t="s">
         <v>417</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>418</v>
       </c>
-      <c r="C147" s="6">
+      <c r="C147" s="22">
         <v>5</v>
       </c>
-      <c r="D147" s="6">
+      <c r="D147" s="22">
         <v>4</v>
       </c>
-      <c r="E147" s="20">
+      <c r="E147" s="18">
         <v>-0.2</v>
       </c>
-      <c r="F147" s="7">
+      <c r="F147" s="6">
         <v>2.463054187</v>
       </c>
-      <c r="G147" s="7">
+      <c r="G147" s="6">
         <v>1.4598540149999999</v>
       </c>
-      <c r="H147" s="20">
+      <c r="H147" s="18">
         <v>-0.40729926999999999</v>
       </c>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A148" s="2" t="s">
         <v>419</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>420</v>
       </c>
-      <c r="C148" s="6">
+      <c r="C148" s="22">
         <v>2</v>
       </c>
-      <c r="D148" s="6">
+      <c r="D148" s="22">
         <v>13</v>
       </c>
-      <c r="E148" s="21">
+      <c r="E148" s="19">
         <v>5.5</v>
       </c>
-      <c r="F148" s="7">
+      <c r="F148" s="6">
         <v>1.0101010100000001</v>
       </c>
-      <c r="G148" s="7">
+      <c r="G148" s="6">
         <v>4.5936395760000002</v>
       </c>
-      <c r="H148" s="21">
+      <c r="H148" s="19">
         <v>3.5477031810000001</v>
       </c>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A149" s="2" t="s">
         <v>144</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="C149" s="6">
+      <c r="C149" s="22">
         <v>84</v>
       </c>
-      <c r="D149" s="6">
+      <c r="D149" s="22">
         <v>23</v>
       </c>
-      <c r="E149" s="21">
+      <c r="E149" s="19">
         <v>-0.72619047599999997</v>
       </c>
-      <c r="F149" s="7">
+      <c r="F149" s="6">
         <v>1.825690067</v>
       </c>
-      <c r="G149" s="7">
+      <c r="G149" s="6">
         <v>0.50339242699999998</v>
       </c>
-      <c r="H149" s="21">
+      <c r="H149" s="19">
         <v>-0.72427279099999997</v>
       </c>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" s="2" t="s">
         <v>205</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="C150" s="6">
-[...14 lines deleted...]
-      <c r="H150" s="20">
+      <c r="C150" s="22">
+        <v>0</v>
+      </c>
+      <c r="D150" s="22">
+        <v>0</v>
+      </c>
+      <c r="E150" s="18">
+        <v>0</v>
+      </c>
+      <c r="F150" s="6">
+        <v>0</v>
+      </c>
+      <c r="G150" s="6">
+        <v>0</v>
+      </c>
+      <c r="H150" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" s="2" t="s">
         <v>145</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>386</v>
       </c>
-      <c r="C151" s="6">
+      <c r="C151" s="22">
         <v>123</v>
       </c>
-      <c r="D151" s="6">
+      <c r="D151" s="22">
         <v>57</v>
       </c>
-      <c r="E151" s="21">
+      <c r="E151" s="19">
         <v>-0.53658536599999995</v>
       </c>
-      <c r="F151" s="7">
+      <c r="F151" s="6">
         <v>2.5840336129999999</v>
       </c>
-      <c r="G151" s="7">
+      <c r="G151" s="6">
         <v>1.2720374919999999</v>
       </c>
-      <c r="H151" s="21">
+      <c r="H151" s="19">
         <v>-0.50773183200000005</v>
       </c>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="C152" s="6">
+      <c r="C152" s="22">
         <v>2</v>
       </c>
-      <c r="D152" s="6">
+      <c r="D152" s="22">
         <v>2</v>
       </c>
-      <c r="E152" s="21">
-[...2 lines deleted...]
-      <c r="F152" s="7">
+      <c r="E152" s="19">
+        <v>0</v>
+      </c>
+      <c r="F152" s="6">
         <v>0.85470085500000004</v>
       </c>
-      <c r="G152" s="7">
+      <c r="G152" s="6">
         <v>0.82644628099999995</v>
       </c>
-      <c r="H152" s="21">
+      <c r="H152" s="19">
         <v>-3.3057999999999997E-2</v>
       </c>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" s="2" t="s">
         <v>146</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="C153" s="6">
+      <c r="C153" s="22">
         <v>184</v>
       </c>
-      <c r="D153" s="6">
+      <c r="D153" s="22">
         <v>235</v>
       </c>
-      <c r="E153" s="21">
+      <c r="E153" s="19">
         <v>0.27717391299999999</v>
       </c>
-      <c r="F153" s="7">
+      <c r="F153" s="6">
         <v>2.0695084920000002</v>
       </c>
-      <c r="G153" s="7">
+      <c r="G153" s="6">
         <v>2.6792840039999999</v>
       </c>
-      <c r="H153" s="21">
+      <c r="H153" s="19">
         <v>0.294647504</v>
       </c>
     </row>
     <row r="154" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A154" s="2" t="s">
         <v>405</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>448</v>
       </c>
-      <c r="C154" s="6">
-[...14 lines deleted...]
-      <c r="H154" s="21">
+      <c r="C154" s="22">
+        <v>0</v>
+      </c>
+      <c r="D154" s="22">
+        <v>0</v>
+      </c>
+      <c r="E154" s="19">
+        <v>0</v>
+      </c>
+      <c r="F154" s="6">
+        <v>0</v>
+      </c>
+      <c r="G154" s="6">
+        <v>0</v>
+      </c>
+      <c r="H154" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A155" s="2" t="s">
         <v>368</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>449</v>
       </c>
-      <c r="C155" s="6">
-[...14 lines deleted...]
-      <c r="H155" s="21">
+      <c r="C155" s="22">
+        <v>0</v>
+      </c>
+      <c r="D155" s="22">
+        <v>0</v>
+      </c>
+      <c r="E155" s="19">
+        <v>0</v>
+      </c>
+      <c r="F155" s="6">
+        <v>0</v>
+      </c>
+      <c r="G155" s="6">
+        <v>0</v>
+      </c>
+      <c r="H155" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
         <v>147</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="C156" s="6">
+      <c r="C156" s="22">
         <v>17</v>
       </c>
-      <c r="D156" s="6">
+      <c r="D156" s="22">
         <v>11</v>
       </c>
-      <c r="E156" s="21">
+      <c r="E156" s="19">
         <v>-0.35294117600000002</v>
       </c>
-      <c r="F156" s="7">
+      <c r="F156" s="6">
         <v>3.761061947</v>
       </c>
-      <c r="G156" s="7">
+      <c r="G156" s="6">
         <v>2.534562212</v>
       </c>
-      <c r="H156" s="21">
+      <c r="H156" s="19">
         <v>-0.32610463499999998</v>
       </c>
     </row>
     <row r="157" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A157" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>406</v>
       </c>
-      <c r="C157" s="6">
+      <c r="C157" s="22">
         <v>2</v>
       </c>
-      <c r="D157" s="6">
+      <c r="D157" s="22">
         <v>1</v>
       </c>
-      <c r="E157" s="21">
+      <c r="E157" s="19">
         <v>-0.5</v>
       </c>
-      <c r="F157" s="7">
+      <c r="F157" s="6">
         <v>0.53763440900000004</v>
       </c>
-      <c r="G157" s="7">
+      <c r="G157" s="6">
         <v>0.29239766099999998</v>
       </c>
-      <c r="H157" s="21">
+      <c r="H157" s="19">
         <v>-0.456140351</v>
       </c>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A158" s="2" t="s">
         <v>148</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="C158" s="6">
+      <c r="C158" s="22">
         <v>195</v>
       </c>
-      <c r="D158" s="6">
+      <c r="D158" s="22">
         <v>119</v>
       </c>
-      <c r="E158" s="21">
+      <c r="E158" s="19">
         <v>-0.38974358999999997</v>
       </c>
-      <c r="F158" s="7">
+      <c r="F158" s="6">
         <v>2.3046921170000001</v>
       </c>
-      <c r="G158" s="7">
+      <c r="G158" s="6">
         <v>1.412630579</v>
       </c>
-      <c r="H158" s="21">
+      <c r="H158" s="19">
         <v>-0.38706321399999999</v>
       </c>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A159" s="2" t="s">
         <v>149</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>283</v>
       </c>
-      <c r="C159" s="6">
+      <c r="C159" s="22">
         <v>50</v>
       </c>
-      <c r="D159" s="6">
+      <c r="D159" s="22">
         <v>47</v>
       </c>
-      <c r="E159" s="21">
+      <c r="E159" s="19">
         <v>-0.06</v>
       </c>
-      <c r="F159" s="7">
+      <c r="F159" s="6">
         <v>2.0567667630000002</v>
       </c>
-      <c r="G159" s="7">
+      <c r="G159" s="6">
         <v>1.9616026710000001</v>
       </c>
-      <c r="H159" s="21">
+      <c r="H159" s="19">
         <v>-4.6268999999999998E-2</v>
       </c>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A160" s="2" t="s">
         <v>150</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="C160" s="6">
+      <c r="C160" s="22">
         <v>27</v>
       </c>
-      <c r="D160" s="6">
+      <c r="D160" s="22">
         <v>48</v>
       </c>
-      <c r="E160" s="20">
+      <c r="E160" s="18">
         <v>0.77777777800000003</v>
       </c>
-      <c r="F160" s="7">
+      <c r="F160" s="6">
         <v>0.672813357</v>
       </c>
-      <c r="G160" s="7">
+      <c r="G160" s="6">
         <v>1.203912716</v>
       </c>
-      <c r="H160" s="20">
+      <c r="H160" s="18">
         <v>0.78937100999999998</v>
       </c>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" s="2" t="s">
         <v>369</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>370</v>
       </c>
-      <c r="C161" s="6">
+      <c r="C161" s="22">
         <v>3</v>
       </c>
-      <c r="D161" s="6">
+      <c r="D161" s="22">
         <v>1</v>
       </c>
-      <c r="E161" s="20">
+      <c r="E161" s="18">
         <v>-0.66666666699999999</v>
       </c>
-      <c r="F161" s="7">
+      <c r="F161" s="6">
         <v>0.78947368399999995</v>
       </c>
-      <c r="G161" s="7">
+      <c r="G161" s="6">
         <v>0.25316455700000001</v>
       </c>
-      <c r="H161" s="20">
+      <c r="H161" s="18">
         <v>-0.67932489399999996</v>
       </c>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" s="2" t="s">
         <v>151</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="C162" s="6">
+      <c r="C162" s="22">
         <v>16</v>
       </c>
-      <c r="D162" s="6">
+      <c r="D162" s="22">
         <v>10</v>
       </c>
-      <c r="E162" s="21">
+      <c r="E162" s="19">
         <v>-0.375</v>
       </c>
-      <c r="F162" s="7">
+      <c r="F162" s="6">
         <v>3.4042553189999998</v>
       </c>
-      <c r="G162" s="7">
+      <c r="G162" s="6">
         <v>2.3094688219999999</v>
       </c>
-      <c r="H162" s="21">
+      <c r="H162" s="19">
         <v>-0.32159353400000001</v>
       </c>
     </row>
     <row r="163" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A163" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="C163" s="6">
-[...2 lines deleted...]
-      <c r="D163" s="6">
+      <c r="C163" s="22">
+        <v>0</v>
+      </c>
+      <c r="D163" s="22">
         <v>1</v>
       </c>
-      <c r="E163" s="20" t="s">
+      <c r="E163" s="18" t="s">
         <v>411</v>
       </c>
-      <c r="F163" s="7">
-[...2 lines deleted...]
-      <c r="G163" s="7">
+      <c r="F163" s="6">
+        <v>0</v>
+      </c>
+      <c r="G163" s="6">
         <v>0.72463768100000003</v>
       </c>
-      <c r="H163" s="20" t="s">
+      <c r="H163" s="18" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A164" s="2" t="s">
         <v>152</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>421</v>
       </c>
-      <c r="C164" s="6">
+      <c r="C164" s="22">
         <v>59</v>
       </c>
-      <c r="D164" s="6">
+      <c r="D164" s="22">
         <v>37</v>
       </c>
-      <c r="E164" s="21">
+      <c r="E164" s="19">
         <v>-0.372881356</v>
       </c>
-      <c r="F164" s="7">
+      <c r="F164" s="6">
         <v>3.9544235919999999</v>
       </c>
-      <c r="G164" s="7">
+      <c r="G164" s="6">
         <v>2.471609886</v>
       </c>
-      <c r="H164" s="21">
+      <c r="H164" s="19">
         <v>-0.37497594099999998</v>
       </c>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>450</v>
       </c>
-      <c r="C165" s="6">
+      <c r="C165" s="22">
         <v>2</v>
       </c>
-      <c r="D165" s="6">
-[...2 lines deleted...]
-      <c r="E165" s="20">
+      <c r="D165" s="22">
+        <v>0</v>
+      </c>
+      <c r="E165" s="18">
         <v>-1</v>
       </c>
-      <c r="F165" s="7">
+      <c r="F165" s="6">
         <v>0.55401661999999996</v>
       </c>
-      <c r="G165" s="7">
-[...2 lines deleted...]
-      <c r="H165" s="20">
+      <c r="G165" s="6">
+        <v>0</v>
+      </c>
+      <c r="H165" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="166" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A166" s="2" t="s">
         <v>153</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="C166" s="6">
+      <c r="C166" s="22">
         <v>61</v>
       </c>
-      <c r="D166" s="6">
+      <c r="D166" s="22">
         <v>35</v>
       </c>
-      <c r="E166" s="21">
+      <c r="E166" s="19">
         <v>-0.42622950799999998</v>
       </c>
-      <c r="F166" s="7">
+      <c r="F166" s="6">
         <v>1.7048630520000001</v>
       </c>
-      <c r="G166" s="7">
+      <c r="G166" s="6">
         <v>0.97276264599999995</v>
       </c>
-      <c r="H166" s="21">
+      <c r="H166" s="19">
         <v>-0.429418894</v>
       </c>
     </row>
     <row r="167" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A167" s="2" t="s">
         <v>154</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="C167" s="6">
+      <c r="C167" s="22">
         <v>7</v>
       </c>
-      <c r="D167" s="6">
-[...5 lines deleted...]
-      <c r="F167" s="7">
+      <c r="D167" s="22">
+        <v>10</v>
+      </c>
+      <c r="E167" s="19">
+        <v>0.42857142857142855</v>
+      </c>
+      <c r="F167" s="6">
         <v>1.291512915</v>
       </c>
-      <c r="G167" s="7">
-[...3 lines deleted...]
-        <v>3.0890727679999999</v>
+      <c r="G167" s="6">
+        <v>1.766784452</v>
+      </c>
+      <c r="H167" s="19">
+        <v>0.36799596154251391</v>
       </c>
     </row>
     <row r="168" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A168" s="2" t="s">
         <v>155</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="C168" s="6">
+      <c r="C168" s="22">
         <v>34</v>
       </c>
-      <c r="D168" s="6">
+      <c r="D168" s="22">
         <v>12</v>
       </c>
-      <c r="E168" s="21">
+      <c r="E168" s="19">
         <v>-0.64705882400000003</v>
       </c>
-      <c r="F168" s="7">
+      <c r="F168" s="6">
         <v>2.5260029720000001</v>
       </c>
-      <c r="G168" s="7">
+      <c r="G168" s="6">
         <v>0.88888888899999996</v>
       </c>
-      <c r="H168" s="21">
+      <c r="H168" s="19">
         <v>-0.64810457499999996</v>
       </c>
     </row>
     <row r="169" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A169" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>371</v>
       </c>
-      <c r="C169" s="6">
-[...2 lines deleted...]
-      <c r="D169" s="6">
+      <c r="C169" s="22">
+        <v>0</v>
+      </c>
+      <c r="D169" s="22">
         <v>1</v>
       </c>
-      <c r="E169" s="21" t="s">
+      <c r="E169" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F169" s="7">
-[...2 lines deleted...]
-      <c r="G169" s="7">
+      <c r="F169" s="6">
+        <v>0</v>
+      </c>
+      <c r="G169" s="6">
         <v>0.256410256</v>
       </c>
-      <c r="H169" s="21" t="s">
+      <c r="H169" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" s="2" t="s">
         <v>156</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="C170" s="6">
+      <c r="C170" s="22">
         <v>186</v>
       </c>
-      <c r="D170" s="6">
+      <c r="D170" s="22">
         <v>180</v>
       </c>
-      <c r="E170" s="21">
+      <c r="E170" s="19">
         <v>-3.2258000000000002E-2</v>
       </c>
-      <c r="F170" s="7">
+      <c r="F170" s="6">
         <v>2.3114204049999998</v>
       </c>
-      <c r="G170" s="7">
+      <c r="G170" s="6">
         <v>2.1945866860000001</v>
       </c>
-      <c r="H170" s="21">
+      <c r="H170" s="19">
         <v>-5.0546000000000001E-2</v>
       </c>
     </row>
     <row r="171" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" s="2" t="s">
         <v>157</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="C171" s="6">
+      <c r="C171" s="22">
         <v>6</v>
       </c>
-      <c r="D171" s="6">
+      <c r="D171" s="22">
         <v>3</v>
       </c>
-      <c r="E171" s="20">
+      <c r="E171" s="18">
         <v>-0.5</v>
       </c>
-      <c r="F171" s="7">
+      <c r="F171" s="6">
         <v>0.91743119299999998</v>
       </c>
-      <c r="G171" s="7">
+      <c r="G171" s="6">
         <v>0.46082949299999998</v>
       </c>
-      <c r="H171" s="20">
+      <c r="H171" s="18">
         <v>-0.49769585300000002</v>
       </c>
     </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" s="2" t="s">
         <v>158</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="C172" s="6">
+      <c r="C172" s="22">
         <v>80</v>
       </c>
-      <c r="D172" s="6">
+      <c r="D172" s="22">
         <v>58</v>
       </c>
-      <c r="E172" s="21">
+      <c r="E172" s="19">
         <v>-0.27500000000000002</v>
       </c>
-      <c r="F172" s="7">
+      <c r="F172" s="6">
         <v>1.6423732289999999</v>
       </c>
-      <c r="G172" s="7">
+      <c r="G172" s="6">
         <v>1.2172088139999999</v>
       </c>
-      <c r="H172" s="21">
+      <c r="H172" s="19">
         <v>-0.25887198300000003</v>
       </c>
     </row>
     <row r="173" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A173" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>292</v>
       </c>
-      <c r="C173" s="6">
+      <c r="C173" s="22">
         <v>29</v>
       </c>
-      <c r="D173" s="6">
+      <c r="D173" s="22">
         <v>12</v>
       </c>
-      <c r="E173" s="20">
+      <c r="E173" s="18">
         <v>-0.58620689699999995</v>
       </c>
-      <c r="F173" s="7">
+      <c r="F173" s="6">
         <v>2.1402214019999999</v>
       </c>
-      <c r="G173" s="7">
+      <c r="G173" s="6">
         <v>0.88888888899999996</v>
       </c>
-      <c r="H173" s="20">
+      <c r="H173" s="18">
         <v>-0.58467432900000005</v>
       </c>
     </row>
     <row r="174" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A174" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C174" s="21">
+      <c r="C174" s="22">
         <v>9</v>
       </c>
-      <c r="D174" s="6">
-[...2 lines deleted...]
-      <c r="E174" s="21">
+      <c r="D174" s="22">
+        <v>0</v>
+      </c>
+      <c r="E174" s="19">
         <v>-1</v>
       </c>
-      <c r="F174" s="21">
+      <c r="F174" s="6">
         <v>1.0922330099999999</v>
       </c>
-      <c r="G174" s="7">
-[...2 lines deleted...]
-      <c r="H174" s="21">
+      <c r="G174" s="6">
+        <v>0</v>
+      </c>
+      <c r="H174" s="19">
         <v>-1</v>
       </c>
     </row>
     <row r="175" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A175" s="2" t="s">
         <v>160</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>293</v>
       </c>
-      <c r="C175" s="6">
+      <c r="C175" s="22">
         <v>36</v>
       </c>
-      <c r="D175" s="6">
+      <c r="D175" s="22">
         <v>24</v>
       </c>
-      <c r="E175" s="21">
+      <c r="E175" s="19">
         <v>-0.33333333300000001</v>
       </c>
-      <c r="F175" s="7">
+      <c r="F175" s="6">
         <v>1.60284951</v>
       </c>
-      <c r="G175" s="7">
+      <c r="G175" s="6">
         <v>1.111625753</v>
       </c>
-      <c r="H175" s="21">
+      <c r="H175" s="19">
         <v>-0.30646904400000002</v>
       </c>
     </row>
     <row r="176" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A176" s="2" t="s">
         <v>161</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="C176" s="6">
+      <c r="C176" s="22">
         <v>127</v>
       </c>
-      <c r="D176" s="6">
-[...2 lines deleted...]
-      <c r="E176" s="21">
+      <c r="D176" s="22">
+        <v>0</v>
+      </c>
+      <c r="E176" s="19">
         <v>-1</v>
       </c>
-      <c r="F176" s="7">
+      <c r="F176" s="6">
         <v>1.882039123</v>
       </c>
-      <c r="G176" s="7">
-[...2 lines deleted...]
-      <c r="H176" s="21">
+      <c r="G176" s="6">
+        <v>0</v>
+      </c>
+      <c r="H176" s="19">
         <v>-1</v>
       </c>
     </row>
     <row r="177" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A177" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="C177" s="6">
+      <c r="C177" s="22">
         <v>95</v>
       </c>
-      <c r="D177" s="6">
+      <c r="D177" s="22">
         <v>92</v>
       </c>
-      <c r="E177" s="21">
+      <c r="E177" s="19">
         <v>-3.1579000000000003E-2</v>
       </c>
-      <c r="F177" s="7">
+      <c r="F177" s="6">
         <v>2.6106073099999998</v>
       </c>
-      <c r="G177" s="7">
+      <c r="G177" s="6">
         <v>2.646720368</v>
       </c>
-      <c r="H177" s="21">
+      <c r="H177" s="19">
         <v>1.38332E-2</v>
       </c>
     </row>
     <row r="178" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A178" s="2" t="s">
         <v>195</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>372</v>
       </c>
-      <c r="C178" s="6">
-[...2 lines deleted...]
-      <c r="D178" s="6">
+      <c r="C178" s="22">
+        <v>0</v>
+      </c>
+      <c r="D178" s="22">
         <v>1</v>
       </c>
-      <c r="E178" s="21" t="s">
+      <c r="E178" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F178" s="7">
-[...2 lines deleted...]
-      <c r="G178" s="7">
+      <c r="F178" s="6">
+        <v>0</v>
+      </c>
+      <c r="G178" s="6">
         <v>0.26178010499999999</v>
       </c>
-      <c r="H178" s="21" t="s">
+      <c r="H178" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="179" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A179" s="2" t="s">
         <v>163</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="C179" s="6">
+      <c r="C179" s="22">
         <v>144</v>
       </c>
-      <c r="D179" s="6">
+      <c r="D179" s="22">
         <v>82</v>
       </c>
-      <c r="E179" s="21">
+      <c r="E179" s="19">
         <v>-0.43055555600000001</v>
       </c>
-      <c r="F179" s="7">
+      <c r="F179" s="6">
         <v>2.2666456789999998</v>
       </c>
-      <c r="G179" s="7">
+      <c r="G179" s="6">
         <v>1.3872441209999999</v>
       </c>
-      <c r="H179" s="21">
+      <c r="H179" s="19">
         <v>-0.38797486799999997</v>
       </c>
     </row>
     <row r="180" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A180" s="2" t="s">
         <v>422</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>423</v>
       </c>
-      <c r="C180" s="6">
-[...2 lines deleted...]
-      <c r="D180" s="6">
+      <c r="C180" s="22">
+        <v>0</v>
+      </c>
+      <c r="D180" s="22">
         <v>2</v>
       </c>
-      <c r="E180" s="21" t="s">
+      <c r="E180" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F180" s="7">
-[...2 lines deleted...]
-      <c r="G180" s="7">
+      <c r="F180" s="6">
+        <v>0</v>
+      </c>
+      <c r="G180" s="6">
         <v>1.709401709</v>
       </c>
-      <c r="H180" s="21" t="s">
+      <c r="H180" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="181" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>297</v>
       </c>
-      <c r="C181" s="6">
+      <c r="C181" s="22">
         <v>21</v>
       </c>
-      <c r="D181" s="6">
+      <c r="D181" s="22">
         <v>27</v>
       </c>
-      <c r="E181" s="20">
+      <c r="E181" s="18">
         <v>0.28571428599999998</v>
       </c>
-      <c r="F181" s="7">
+      <c r="F181" s="6">
         <v>0.90361445799999995</v>
       </c>
-      <c r="G181" s="7">
+      <c r="G181" s="6">
         <v>1.1811023620000001</v>
       </c>
-      <c r="H181" s="20">
+      <c r="H181" s="18">
         <v>0.30708661399999998</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="2" t="s">
         <v>373</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>424</v>
       </c>
-      <c r="C182" s="6">
+      <c r="C182" s="22">
         <v>2</v>
       </c>
-      <c r="D182" s="6">
+      <c r="D182" s="22">
         <v>1</v>
       </c>
-      <c r="E182" s="21">
+      <c r="E182" s="19">
         <v>-0.5</v>
       </c>
-      <c r="F182" s="7">
+      <c r="F182" s="6">
         <v>0.50251256300000002</v>
       </c>
-      <c r="G182" s="7">
+      <c r="G182" s="6">
         <v>0.28011204499999998</v>
       </c>
-      <c r="H182" s="21">
+      <c r="H182" s="19">
         <v>-0.44257703100000001</v>
       </c>
     </row>
     <row r="183" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C183" s="6">
-[...14 lines deleted...]
-      <c r="H183" s="20">
+      <c r="C183" s="22">
+        <v>0</v>
+      </c>
+      <c r="D183" s="22">
+        <v>0</v>
+      </c>
+      <c r="E183" s="18">
+        <v>0</v>
+      </c>
+      <c r="F183" s="6">
+        <v>0</v>
+      </c>
+      <c r="G183" s="6">
+        <v>0</v>
+      </c>
+      <c r="H183" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A184" s="2" t="s">
         <v>165</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="C184" s="6">
+      <c r="C184" s="22">
         <v>81</v>
       </c>
-      <c r="D184" s="6">
+      <c r="D184" s="22">
         <v>18</v>
       </c>
-      <c r="E184" s="21">
+      <c r="E184" s="19">
         <v>-0.77777777800000003</v>
       </c>
-      <c r="F184" s="7">
+      <c r="F184" s="6">
         <v>3.2079207919999999</v>
       </c>
-      <c r="G184" s="7">
+      <c r="G184" s="6">
         <v>0.74719800700000005</v>
       </c>
-      <c r="H184" s="21">
+      <c r="H184" s="19">
         <v>-0.76707716400000003</v>
       </c>
     </row>
     <row r="185" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A185" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="C185" s="6">
+      <c r="C185" s="22">
         <v>29</v>
       </c>
-      <c r="D185" s="6">
+      <c r="D185" s="22">
         <v>23</v>
       </c>
-      <c r="E185" s="20">
+      <c r="E185" s="18">
         <v>-0.20689655200000001</v>
       </c>
-      <c r="F185" s="7">
+      <c r="F185" s="6">
         <v>3.3642691419999999</v>
       </c>
-      <c r="G185" s="7">
+      <c r="G185" s="6">
         <v>2.7027027029999999</v>
       </c>
-      <c r="H185" s="20">
+      <c r="H185" s="18">
         <v>-0.196644921</v>
       </c>
     </row>
     <row r="186" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A186" s="2" t="s">
         <v>167</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>300</v>
       </c>
-      <c r="C186" s="6">
+      <c r="C186" s="22">
         <v>1</v>
       </c>
-      <c r="D186" s="6">
+      <c r="D186" s="22">
         <v>31</v>
       </c>
-      <c r="E186" s="20">
+      <c r="E186" s="18">
         <v>30</v>
       </c>
-      <c r="F186" s="7">
+      <c r="F186" s="6">
         <v>5.8377100000000001E-2</v>
       </c>
-      <c r="G186" s="7">
+      <c r="G186" s="6">
         <v>1.849642005</v>
       </c>
-      <c r="H186" s="20">
+      <c r="H186" s="18">
         <v>30.684376321999999</v>
       </c>
     </row>
     <row r="187" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A187" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="C187" s="6">
+      <c r="C187" s="22">
         <v>39</v>
       </c>
-      <c r="D187" s="6">
+      <c r="D187" s="22">
         <v>47</v>
       </c>
-      <c r="E187" s="21">
+      <c r="E187" s="19">
         <v>0.20512820500000001</v>
       </c>
-      <c r="F187" s="7">
+      <c r="F187" s="6">
         <v>1.425959781</v>
       </c>
-      <c r="G187" s="7">
+      <c r="G187" s="6">
         <v>1.7400962609999999</v>
       </c>
-      <c r="H187" s="21">
+      <c r="H187" s="19">
         <v>0.22029827499999999</v>
       </c>
     </row>
     <row r="188" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A188" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="C188" s="6">
+      <c r="C188" s="22">
         <v>1</v>
       </c>
-      <c r="D188" s="6">
-[...2 lines deleted...]
-      <c r="E188" s="21">
+      <c r="D188" s="22">
+        <v>0</v>
+      </c>
+      <c r="E188" s="19">
         <v>-1</v>
       </c>
-      <c r="F188" s="7">
+      <c r="F188" s="6">
         <v>0.24691357999999999</v>
       </c>
-      <c r="G188" s="7">
-[...2 lines deleted...]
-      <c r="H188" s="21">
+      <c r="G188" s="6">
+        <v>0</v>
+      </c>
+      <c r="H188" s="19">
         <v>-1</v>
       </c>
     </row>
     <row r="189" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A189" s="2" t="s">
         <v>169</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="C189" s="6">
+      <c r="C189" s="22">
         <v>23</v>
       </c>
-      <c r="D189" s="6">
+      <c r="D189" s="22">
         <v>25</v>
       </c>
-      <c r="E189" s="21">
+      <c r="E189" s="19">
         <v>8.6956521999999994E-2</v>
       </c>
-      <c r="F189" s="7">
+      <c r="F189" s="6">
         <v>1.265126513</v>
       </c>
-      <c r="G189" s="7">
+      <c r="G189" s="6">
         <v>1.358695652</v>
       </c>
-      <c r="H189" s="21">
+      <c r="H189" s="19">
         <v>7.3960302000000006E-2</v>
       </c>
     </row>
     <row r="190" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A190" s="2" t="s">
         <v>170</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="C190" s="6">
+      <c r="C190" s="22">
         <v>42</v>
       </c>
-      <c r="D190" s="6">
+      <c r="D190" s="22">
         <v>38</v>
       </c>
-      <c r="E190" s="21">
+      <c r="E190" s="19">
         <v>-9.5238094999999995E-2</v>
       </c>
-      <c r="F190" s="7">
+      <c r="F190" s="6">
         <v>1.680672269</v>
       </c>
-      <c r="G190" s="7">
+      <c r="G190" s="6">
         <v>1.5459723350000001</v>
       </c>
-      <c r="H190" s="21">
+      <c r="H190" s="19">
         <v>-8.0146461000000002E-2</v>
       </c>
     </row>
     <row r="191" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A191" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="C191" s="6">
+      <c r="C191" s="22">
         <v>23</v>
       </c>
-      <c r="D191" s="6">
+      <c r="D191" s="22">
         <v>3</v>
       </c>
-      <c r="E191" s="21">
+      <c r="E191" s="19">
         <v>-0.869565217</v>
       </c>
-      <c r="F191" s="7">
+      <c r="F191" s="6">
         <v>5.1685393260000003</v>
       </c>
-      <c r="G191" s="7">
+      <c r="G191" s="6">
         <v>0.74257425700000002</v>
       </c>
-      <c r="H191" s="21">
+      <c r="H191" s="19">
         <v>-0.85632802399999997</v>
       </c>
     </row>
     <row r="192" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A192" s="2" t="s">
         <v>172</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>305</v>
       </c>
-      <c r="C192" s="6">
+      <c r="C192" s="22">
         <v>16</v>
       </c>
-      <c r="D192" s="6">
+      <c r="D192" s="22">
         <v>8</v>
       </c>
-      <c r="E192" s="20">
+      <c r="E192" s="18">
         <v>-0.5</v>
       </c>
-      <c r="F192" s="7">
+      <c r="F192" s="6">
         <v>2.5157232700000001</v>
       </c>
-      <c r="G192" s="7">
+      <c r="G192" s="6">
         <v>1.27388535</v>
       </c>
-      <c r="H192" s="20">
+      <c r="H192" s="18">
         <v>-0.49363057300000002</v>
       </c>
     </row>
     <row r="193" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A193" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="C193" s="6">
-[...2 lines deleted...]
-      <c r="D193" s="6">
+      <c r="C193" s="22">
+        <v>0</v>
+      </c>
+      <c r="D193" s="22">
         <v>1</v>
       </c>
-      <c r="E193" s="21" t="s">
+      <c r="E193" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F193" s="7">
-[...2 lines deleted...]
-      <c r="G193" s="7">
+      <c r="F193" s="6">
+        <v>0</v>
+      </c>
+      <c r="G193" s="6">
         <v>0.79365079400000005</v>
       </c>
-      <c r="H193" s="21" t="s">
+      <c r="H193" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="194" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A194" s="2" t="s">
         <v>173</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="C194" s="6">
+      <c r="C194" s="22">
         <v>17</v>
       </c>
-      <c r="D194" s="6">
+      <c r="D194" s="22">
         <v>9</v>
       </c>
-      <c r="E194" s="21">
+      <c r="E194" s="19">
         <v>-0.47058823500000002</v>
       </c>
-      <c r="F194" s="7">
+      <c r="F194" s="6">
         <v>2.7642276419999998</v>
       </c>
-      <c r="G194" s="7">
+      <c r="G194" s="6">
         <v>1.465798046</v>
       </c>
-      <c r="H194" s="21">
+      <c r="H194" s="19">
         <v>-0.469726001</v>
       </c>
     </row>
     <row r="195" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A195" s="2" t="s">
         <v>174</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="C195" s="6">
+      <c r="C195" s="22">
         <v>19</v>
       </c>
-      <c r="D195" s="6">
+      <c r="D195" s="22">
         <v>9</v>
       </c>
-      <c r="E195" s="21">
+      <c r="E195" s="19">
         <v>-0.52631578899999998</v>
       </c>
-      <c r="F195" s="7">
+      <c r="F195" s="6">
         <v>1.6295025729999999</v>
       </c>
-      <c r="G195" s="7">
+      <c r="G195" s="6">
         <v>0.80717488800000003</v>
       </c>
-      <c r="H195" s="21">
+      <c r="H195" s="19">
         <v>-0.50464951599999996</v>
       </c>
     </row>
     <row r="196" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A196" s="2" t="s">
         <v>175</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>308</v>
       </c>
-      <c r="C196" s="6">
+      <c r="C196" s="22">
         <v>4</v>
       </c>
-      <c r="D196" s="6">
+      <c r="D196" s="22">
         <v>6</v>
       </c>
-      <c r="E196" s="21">
+      <c r="E196" s="19">
         <v>0.5</v>
       </c>
-      <c r="F196" s="7">
+      <c r="F196" s="6">
         <v>2.030456853</v>
       </c>
-      <c r="G196" s="7">
+      <c r="G196" s="6">
         <v>3.2967032970000001</v>
       </c>
-      <c r="H196" s="21">
+      <c r="H196" s="19">
         <v>0.62362637399999998</v>
       </c>
     </row>
     <row r="197" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A197" s="2" t="s">
         <v>176</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="C197" s="6">
+      <c r="C197" s="22">
         <v>78</v>
       </c>
-      <c r="D197" s="6">
+      <c r="D197" s="22">
         <v>1</v>
       </c>
-      <c r="E197" s="20">
+      <c r="E197" s="18">
         <v>-0.98717948700000002</v>
       </c>
-      <c r="F197" s="7">
+      <c r="F197" s="6">
         <v>0.52784732999999995</v>
       </c>
-      <c r="G197" s="7">
+      <c r="G197" s="6">
         <v>6.8018000000000002E-3</v>
       </c>
-      <c r="H197" s="20">
+      <c r="H197" s="18">
         <v>-0.98711407699999998</v>
       </c>
     </row>
     <row r="198" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A198" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>374</v>
       </c>
-      <c r="C198" s="6">
+      <c r="C198" s="22">
         <v>1</v>
       </c>
-      <c r="D198" s="6">
-[...2 lines deleted...]
-      <c r="E198" s="20">
+      <c r="D198" s="22">
+        <v>0</v>
+      </c>
+      <c r="E198" s="18">
         <v>-1</v>
       </c>
-      <c r="F198" s="7">
+      <c r="F198" s="6">
         <v>0.16077170399999999</v>
       </c>
-      <c r="G198" s="7">
-[...2 lines deleted...]
-      <c r="H198" s="20">
+      <c r="G198" s="6">
+        <v>0</v>
+      </c>
+      <c r="H198" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="199" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
         <v>407</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>408</v>
       </c>
-      <c r="C199" s="6">
-[...14 lines deleted...]
-      <c r="H199" s="21">
+      <c r="C199" s="22">
+        <v>0</v>
+      </c>
+      <c r="D199" s="22">
+        <v>0</v>
+      </c>
+      <c r="E199" s="19">
+        <v>0</v>
+      </c>
+      <c r="F199" s="6">
+        <v>0</v>
+      </c>
+      <c r="G199" s="6">
+        <v>0</v>
+      </c>
+      <c r="H199" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A200" s="2" t="s">
         <v>409</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>451</v>
       </c>
-      <c r="C200" s="6">
-[...14 lines deleted...]
-      <c r="H200" s="20">
+      <c r="C200" s="22">
+        <v>0</v>
+      </c>
+      <c r="D200" s="22">
+        <v>0</v>
+      </c>
+      <c r="E200" s="18">
+        <v>0</v>
+      </c>
+      <c r="F200" s="6">
+        <v>0</v>
+      </c>
+      <c r="G200" s="6">
+        <v>0</v>
+      </c>
+      <c r="H200" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A201" s="2" t="s">
         <v>177</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="C201" s="6">
+      <c r="C201" s="22">
         <v>87</v>
       </c>
-      <c r="D201" s="6">
+      <c r="D201" s="22">
         <v>76</v>
       </c>
-      <c r="E201" s="21">
+      <c r="E201" s="19">
         <v>-0.126436782</v>
       </c>
-      <c r="F201" s="7">
+      <c r="F201" s="6">
         <v>5.4375</v>
       </c>
-      <c r="G201" s="7">
+      <c r="G201" s="6">
         <v>4.9479166670000003</v>
       </c>
-      <c r="H201" s="21">
+      <c r="H201" s="19">
         <v>-9.0038313999999994E-2</v>
       </c>
     </row>
     <row r="202" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A202" s="2" t="s">
         <v>196</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="C202" s="6">
+      <c r="C202" s="22">
         <v>2</v>
       </c>
-      <c r="D202" s="6">
-[...2 lines deleted...]
-      <c r="E202" s="20">
+      <c r="D202" s="22">
+        <v>0</v>
+      </c>
+      <c r="E202" s="18">
         <v>-1</v>
       </c>
-      <c r="F202" s="7">
+      <c r="F202" s="6">
         <v>0.59523809500000002</v>
       </c>
-      <c r="G202" s="7">
-[...2 lines deleted...]
-      <c r="H202" s="20">
+      <c r="G202" s="6">
+        <v>0</v>
+      </c>
+      <c r="H202" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="203" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A203" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="C203" s="6">
+      <c r="C203" s="22">
         <v>1</v>
       </c>
-      <c r="D203" s="6">
-[...2 lines deleted...]
-      <c r="E203" s="20">
+      <c r="D203" s="22">
+        <v>0</v>
+      </c>
+      <c r="E203" s="18">
         <v>-1</v>
       </c>
-      <c r="F203" s="7">
+      <c r="F203" s="6">
         <v>0.25575447600000001</v>
       </c>
-      <c r="G203" s="7">
-[...2 lines deleted...]
-      <c r="H203" s="20">
+      <c r="G203" s="6">
+        <v>0</v>
+      </c>
+      <c r="H203" s="18">
         <v>-1</v>
       </c>
     </row>
     <row r="204" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A204" s="2" t="s">
         <v>178</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="C204" s="6">
+      <c r="C204" s="22">
         <v>763</v>
       </c>
-      <c r="D204" s="6">
+      <c r="D204" s="22">
         <v>662</v>
       </c>
-      <c r="E204" s="20">
+      <c r="E204" s="18">
         <v>-0.13237221499999999</v>
       </c>
-      <c r="F204" s="7">
+      <c r="F204" s="6">
         <v>1.379572206</v>
       </c>
-      <c r="G204" s="7">
+      <c r="G204" s="6">
         <v>1.1896418499999999</v>
       </c>
-      <c r="H204" s="20">
+      <c r="H204" s="18">
         <v>-0.13767337099999999</v>
       </c>
     </row>
     <row r="205" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A205" s="2" t="s">
         <v>375</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>376</v>
       </c>
-      <c r="C205" s="6">
-[...14 lines deleted...]
-      <c r="H205" s="21">
+      <c r="C205" s="22">
+        <v>0</v>
+      </c>
+      <c r="D205" s="22">
+        <v>0</v>
+      </c>
+      <c r="E205" s="19">
+        <v>0</v>
+      </c>
+      <c r="F205" s="6">
+        <v>0</v>
+      </c>
+      <c r="G205" s="6">
+        <v>0</v>
+      </c>
+      <c r="H205" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C206" s="6">
-[...2 lines deleted...]
-      <c r="D206" s="6">
+      <c r="C206" s="22">
+        <v>0</v>
+      </c>
+      <c r="D206" s="22">
         <v>1</v>
       </c>
-      <c r="E206" s="21" t="s">
+      <c r="E206" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F206" s="7">
-[...2 lines deleted...]
-      <c r="G206" s="7">
+      <c r="F206" s="6">
+        <v>0</v>
+      </c>
+      <c r="G206" s="6">
         <v>0.243902439</v>
       </c>
-      <c r="H206" s="21" t="s">
+      <c r="H206" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="207" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A207" s="2" t="s">
         <v>179</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="C207" s="6">
-[...14 lines deleted...]
-      <c r="H207" s="21">
+      <c r="C207" s="22">
+        <v>0</v>
+      </c>
+      <c r="D207" s="22">
+        <v>0</v>
+      </c>
+      <c r="E207" s="19">
+        <v>0</v>
+      </c>
+      <c r="F207" s="6">
+        <v>0</v>
+      </c>
+      <c r="G207" s="6">
+        <v>0</v>
+      </c>
+      <c r="H207" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A208" s="17" t="s">
+      <c r="A208" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B208" s="17" t="s">
+      <c r="B208" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="C208" s="6">
-[...2 lines deleted...]
-      <c r="D208" s="6">
+      <c r="C208" s="22">
+        <v>0</v>
+      </c>
+      <c r="D208" s="22">
         <v>1</v>
       </c>
-      <c r="E208" s="21" t="s">
+      <c r="E208" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F208" s="7">
-[...2 lines deleted...]
-      <c r="G208" s="7">
+      <c r="F208" s="6">
+        <v>0</v>
+      </c>
+      <c r="G208" s="6">
         <v>0.34013605400000002</v>
       </c>
-      <c r="H208" s="21" t="s">
+      <c r="H208" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="209" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A209" s="17" t="s">
+      <c r="A209" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="B209" s="17" t="s">
+      <c r="B209" s="15" t="s">
         <v>182</v>
       </c>
-      <c r="C209" s="6">
-[...14 lines deleted...]
-      <c r="H209" s="21">
+      <c r="C209" s="22">
+        <v>0</v>
+      </c>
+      <c r="D209" s="22">
+        <v>0</v>
+      </c>
+      <c r="E209" s="19">
+        <v>0</v>
+      </c>
+      <c r="F209" s="6">
+        <v>0</v>
+      </c>
+      <c r="G209" s="6">
+        <v>0</v>
+      </c>
+      <c r="H209" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A210" s="17" t="s">
+      <c r="A210" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="B210" s="17" t="s">
+      <c r="B210" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="C210" s="6">
+      <c r="C210" s="22">
         <v>5</v>
       </c>
-      <c r="D210" s="6">
+      <c r="D210" s="22">
         <v>1</v>
       </c>
-      <c r="E210" s="21">
+      <c r="E210" s="19">
         <v>-0.8</v>
       </c>
-      <c r="F210" s="7">
+      <c r="F210" s="6">
         <v>1.1600928070000001</v>
       </c>
-      <c r="G210" s="7">
+      <c r="G210" s="6">
         <v>0.246305419</v>
       </c>
-      <c r="H210" s="21">
+      <c r="H210" s="19">
         <v>-0.78768472899999997</v>
       </c>
     </row>
     <row r="211" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A211" s="17" t="s">
+      <c r="A211" s="15" t="s">
         <v>183</v>
       </c>
-      <c r="B211" s="17" t="s">
+      <c r="B211" s="15" t="s">
         <v>312</v>
       </c>
-      <c r="C211" s="6">
+      <c r="C211" s="22">
         <v>19</v>
       </c>
-      <c r="D211" s="6">
+      <c r="D211" s="22">
         <v>16</v>
       </c>
-      <c r="E211" s="21">
+      <c r="E211" s="19">
         <v>-0.15789473700000001</v>
       </c>
-      <c r="F211" s="7">
+      <c r="F211" s="6">
         <v>3.442028986</v>
       </c>
-      <c r="G211" s="7">
+      <c r="G211" s="6">
         <v>3.2323232320000002</v>
       </c>
-      <c r="H211" s="21">
+      <c r="H211" s="19">
         <v>-6.0925E-2</v>
       </c>
     </row>
     <row r="212" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A212" s="17" t="s">
+      <c r="A212" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B212" s="17" t="s">
+      <c r="B212" s="15" t="s">
         <v>377</v>
       </c>
-      <c r="C212" s="6">
-[...14 lines deleted...]
-      <c r="H212" s="21">
+      <c r="C212" s="22">
+        <v>0</v>
+      </c>
+      <c r="D212" s="22">
+        <v>0</v>
+      </c>
+      <c r="E212" s="19">
+        <v>0</v>
+      </c>
+      <c r="F212" s="6">
+        <v>0</v>
+      </c>
+      <c r="G212" s="6">
+        <v>0</v>
+      </c>
+      <c r="H212" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A213" s="17" t="s">
+      <c r="A213" s="15" t="s">
         <v>65</v>
       </c>
-      <c r="B213" s="17" t="s">
+      <c r="B213" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="C213" s="6">
-[...14 lines deleted...]
-      <c r="H213" s="21">
+      <c r="C213" s="22">
+        <v>0</v>
+      </c>
+      <c r="D213" s="22">
+        <v>0</v>
+      </c>
+      <c r="E213" s="19">
+        <v>0</v>
+      </c>
+      <c r="F213" s="6">
+        <v>0</v>
+      </c>
+      <c r="G213" s="6">
+        <v>0</v>
+      </c>
+      <c r="H213" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A214" s="17" t="s">
+      <c r="A214" s="15" t="s">
         <v>452</v>
       </c>
-      <c r="B214" s="17" t="s">
+      <c r="B214" s="15" t="s">
         <v>453</v>
       </c>
-      <c r="C214" s="6" t="s">
+      <c r="C214" s="22" t="s">
         <v>411</v>
       </c>
-      <c r="D214" s="6">
-[...2 lines deleted...]
-      <c r="E214" s="21" t="s">
+      <c r="D214" s="22">
+        <v>0</v>
+      </c>
+      <c r="E214" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="F214" s="7" t="s">
+      <c r="F214" s="6" t="s">
         <v>411</v>
       </c>
-      <c r="G214" s="7">
-[...2 lines deleted...]
-      <c r="H214" s="21" t="s">
+      <c r="G214" s="6">
+        <v>0</v>
+      </c>
+      <c r="H214" s="19" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="215" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A215" s="17" t="s">
+      <c r="A215" s="15" t="s">
         <v>184</v>
       </c>
-      <c r="B215" s="17" t="s">
+      <c r="B215" s="15" t="s">
         <v>313</v>
       </c>
-      <c r="C215" s="6">
+      <c r="C215" s="22">
         <v>10</v>
       </c>
-      <c r="D215" s="6">
-[...2 lines deleted...]
-      <c r="E215" s="21">
+      <c r="D215" s="22">
+        <v>0</v>
+      </c>
+      <c r="E215" s="19">
         <v>-1</v>
       </c>
-      <c r="F215" s="7">
+      <c r="F215" s="6">
         <v>2.88184438</v>
       </c>
-      <c r="G215" s="7">
-[...2 lines deleted...]
-      <c r="H215" s="21">
+      <c r="G215" s="6">
+        <v>0</v>
+      </c>
+      <c r="H215" s="19">
         <v>-1</v>
       </c>
     </row>
     <row r="216" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A216" s="17" t="s">
+      <c r="A216" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B216" s="17" t="s">
+      <c r="B216" s="15" t="s">
         <v>454</v>
       </c>
-      <c r="C216" s="6">
-[...14 lines deleted...]
-      <c r="H216" s="21">
+      <c r="C216" s="22">
+        <v>0</v>
+      </c>
+      <c r="D216" s="22">
+        <v>0</v>
+      </c>
+      <c r="E216" s="19">
+        <v>0</v>
+      </c>
+      <c r="F216" s="6">
+        <v>0</v>
+      </c>
+      <c r="G216" s="6">
+        <v>0</v>
+      </c>
+      <c r="H216" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A217" s="17" t="s">
+      <c r="A217" s="15" t="s">
         <v>185</v>
       </c>
-      <c r="B217" s="17" t="s">
+      <c r="B217" s="15" t="s">
         <v>314</v>
       </c>
-      <c r="C217" s="6">
+      <c r="C217" s="22">
         <v>25</v>
       </c>
-      <c r="D217" s="6">
+      <c r="D217" s="22">
         <v>16</v>
       </c>
-      <c r="E217" s="21">
+      <c r="E217" s="19">
         <v>-0.36</v>
       </c>
-      <c r="F217" s="7">
+      <c r="F217" s="6">
         <v>1.553760099</v>
       </c>
-      <c r="G217" s="7">
+      <c r="G217" s="6">
         <v>1.0018785219999999</v>
       </c>
-      <c r="H217" s="21">
+      <c r="H217" s="19">
         <v>-0.35519098300000002</v>
       </c>
     </row>
     <row r="218" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A218" s="2" t="s">
         <v>186</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>315</v>
       </c>
-      <c r="C218" s="6">
+      <c r="C218" s="22">
         <v>259</v>
       </c>
-      <c r="D218" s="6">
+      <c r="D218" s="22">
         <v>76</v>
       </c>
-      <c r="E218" s="21">
+      <c r="E218" s="19">
         <v>-0.70656370700000004</v>
       </c>
-      <c r="F218" s="7">
+      <c r="F218" s="6">
         <v>4.6658259769999999</v>
       </c>
-      <c r="G218" s="7">
+      <c r="G218" s="6">
         <v>1.4309922799999999</v>
       </c>
-      <c r="H218" s="21">
+      <c r="H218" s="19">
         <v>-0.69330354599999999</v>
       </c>
     </row>
     <row r="219" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A219" s="2" t="s">
         <v>378</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>379</v>
       </c>
-      <c r="C219" s="6">
+      <c r="C219" s="22">
         <v>3</v>
       </c>
-      <c r="D219" s="6">
-[...2 lines deleted...]
-      <c r="E219" s="21">
+      <c r="D219" s="22">
+        <v>0</v>
+      </c>
+      <c r="E219" s="19">
         <v>-1</v>
       </c>
-      <c r="F219" s="7">
+      <c r="F219" s="6">
         <v>1.1406844110000001</v>
       </c>
-      <c r="G219" s="7">
-[...2 lines deleted...]
-      <c r="H219" s="21">
+      <c r="G219" s="6">
+        <v>0</v>
+      </c>
+      <c r="H219" s="19">
         <v>-1</v>
       </c>
     </row>
     <row r="220" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A220" s="2" t="s">
         <v>187</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>316</v>
       </c>
-      <c r="C220" s="6">
+      <c r="C220" s="22">
         <v>31</v>
       </c>
-      <c r="D220" s="6">
+      <c r="D220" s="22">
         <v>18</v>
       </c>
-      <c r="E220" s="21">
+      <c r="E220" s="19">
         <v>-0.41935483899999998</v>
       </c>
-      <c r="F220" s="7">
+      <c r="F220" s="6">
         <v>1.1376146789999999</v>
       </c>
-      <c r="G220" s="7">
+      <c r="G220" s="6">
         <v>0.68415051299999996</v>
       </c>
-      <c r="H220" s="21">
+      <c r="H220" s="19">
         <v>-0.39860962999999999</v>
       </c>
     </row>
     <row r="221" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A221" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>317</v>
       </c>
-      <c r="C221" s="6">
+      <c r="C221" s="22">
         <v>46</v>
       </c>
-      <c r="D221" s="6">
+      <c r="D221" s="22">
         <v>98</v>
       </c>
-      <c r="E221" s="21">
+      <c r="E221" s="19">
         <v>1.1304347830000001</v>
       </c>
-      <c r="F221" s="7">
+      <c r="F221" s="6">
         <v>1.3573325460000001</v>
       </c>
-      <c r="G221" s="7">
+      <c r="G221" s="6">
         <v>2.8447024669999998</v>
       </c>
-      <c r="H221" s="21">
+      <c r="H221" s="19">
         <v>1.0958036229999999</v>
       </c>
     </row>
     <row r="222" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A222" s="2" t="s">
         <v>380</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>381</v>
       </c>
-      <c r="C222" s="6">
-[...14 lines deleted...]
-      <c r="H222" s="21">
+      <c r="C222" s="22">
+        <v>0</v>
+      </c>
+      <c r="D222" s="22">
+        <v>0</v>
+      </c>
+      <c r="E222" s="19">
+        <v>0</v>
+      </c>
+      <c r="F222" s="6">
+        <v>0</v>
+      </c>
+      <c r="G222" s="6">
+        <v>0</v>
+      </c>
+      <c r="H222" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A223" s="2" t="s">
         <v>382</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>383</v>
       </c>
-      <c r="C223" s="6">
-[...14 lines deleted...]
-      <c r="H223" s="21">
+      <c r="C223" s="22">
+        <v>0</v>
+      </c>
+      <c r="D223" s="22">
+        <v>0</v>
+      </c>
+      <c r="E223" s="19">
+        <v>0</v>
+      </c>
+      <c r="F223" s="6">
+        <v>0</v>
+      </c>
+      <c r="G223" s="6">
+        <v>0</v>
+      </c>
+      <c r="H223" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A224" s="2" t="s">
         <v>189</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="C224" s="6">
+      <c r="C224" s="22">
         <v>21</v>
       </c>
-      <c r="D224" s="6">
-[...2 lines deleted...]
-      <c r="E224" s="21">
+      <c r="D224" s="22">
+        <v>0</v>
+      </c>
+      <c r="E224" s="19">
         <v>-1</v>
       </c>
-      <c r="F224" s="7">
+      <c r="F224" s="6">
         <v>1.2734990900000001</v>
       </c>
-      <c r="G224" s="7">
-[...2 lines deleted...]
-      <c r="H224" s="21">
+      <c r="G224" s="6">
+        <v>0</v>
+      </c>
+      <c r="H224" s="19">
         <v>-1</v>
       </c>
     </row>
     <row r="225" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A225" s="2" t="s">
         <v>190</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>319</v>
       </c>
-      <c r="C225" s="6">
+      <c r="C225" s="22">
         <v>12</v>
       </c>
-      <c r="D225" s="6">
+      <c r="D225" s="22">
         <v>13</v>
       </c>
-      <c r="E225" s="21">
+      <c r="E225" s="19">
         <v>8.3333332999999996E-2</v>
       </c>
-      <c r="F225" s="7">
+      <c r="F225" s="6">
         <v>1.913875598</v>
       </c>
-      <c r="G225" s="7">
+      <c r="G225" s="6">
         <v>2.0186335400000002</v>
       </c>
-      <c r="H225" s="21">
+      <c r="H225" s="19">
         <v>5.4736E-2</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:G219" xr:uid="{43C6BD89-2B0E-4A7A-B8BB-10C2C0E4BBD6}"/>
+  <autoFilter ref="A2:G225" xr:uid="{43C6BD89-2B0E-4A7A-B8BB-10C2C0E4BBD6}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:G179">
     <sortCondition ref="A4:A179"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <conditionalFormatting sqref="A97:C97">
     <cfRule type="cellIs" dxfId="3" priority="4" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B5:C5 B7:C11 B14:C20 B23:C34 B36:C53 B57:C59 B61:C76 B78 B79:C80 B83:C96 B103:C107 B109:C110 B112:C121 B123:C132 B154:C154 B157:C164">
     <cfRule type="cellIs" dxfId="2" priority="5" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B134:C140 B141:B142 B143:C150">
     <cfRule type="cellIs" dxfId="1" priority="3" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F3:F4 F15 F22:F23 F27 F58 F71 F105 F107 F120 F160 F171 F173 F183:F192 F194:F204">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>