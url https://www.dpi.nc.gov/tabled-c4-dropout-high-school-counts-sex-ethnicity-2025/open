--- v0 (2026-02-17)
+++ v1 (2026-04-21)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dpincgov-my.sharepoint.com/personal/amy_powellmoman_dpi_nc_gov/Documents/ConsolidatedDataReport/2024-2025/WebsiteTables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="58" documentId="114_{A89625CD-7DD2-4B89-8FAB-AE7C47E07135}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{18802725-B431-4884-99C0-EDFD97A304B8}"/>
+  <xr:revisionPtr revIDLastSave="62" documentId="114_{A89625CD-7DD2-4B89-8FAB-AE7C47E07135}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8E4571BF-70E7-43A8-8E9A-48F1FAA8157B}"/>
   <bookViews>
-    <workbookView xWindow="30520" yWindow="1430" windowWidth="16830" windowHeight="14440" xr2:uid="{E834D931-F549-4452-AAC3-F76F0A3308AC}"/>
+    <workbookView xWindow="24850" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{E834D931-F549-4452-AAC3-F76F0A3308AC}"/>
   </bookViews>
   <sheets>
     <sheet name="Grades 9 - 13" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Grades 9 - 13'!$A$2:$N$987</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -4882,52 +4882,52 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B16334C-FE59-469C-9247-F2ABB6F2100B}">
   <dimension ref="A1:O987"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <pane ySplit="2" topLeftCell="A565" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="L999" sqref="L999"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="6.453125" style="10" customWidth="1"/>
     <col min="3" max="3" width="37.453125" style="1" customWidth="1"/>
     <col min="4" max="4" width="37.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="14" width="7.81640625" style="9" customWidth="1"/>
     <col min="15" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="13" x14ac:dyDescent="0.3">
       <c r="A1" s="14" t="s">
         <v>1444</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
@@ -29699,122 +29699,122 @@
       </c>
       <c r="L564" s="8" t="s">
         <v>41</v>
       </c>
       <c r="M564" s="8" t="s">
         <v>1212</v>
       </c>
       <c r="N564" s="8" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="565" spans="1:14" ht="13" x14ac:dyDescent="0.3">
       <c r="A565" s="3" t="s">
         <v>647</v>
       </c>
       <c r="B565" s="3" t="s">
         <v>1291</v>
       </c>
       <c r="C565" s="4" t="s">
         <v>648</v>
       </c>
       <c r="D565" s="4" t="s">
         <v>1292</v>
       </c>
       <c r="E565" s="5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F565" s="5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G565" s="5" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H565" s="5" t="s">
         <v>1212</v>
       </c>
       <c r="I565" s="5" t="s">
-        <v>1212</v>
+        <v>41</v>
       </c>
       <c r="J565" s="5" t="s">
-        <v>41</v>
+        <v>1212</v>
       </c>
       <c r="K565" s="5" t="s">
-        <v>41</v>
+        <v>1212</v>
       </c>
       <c r="L565" s="5" t="s">
         <v>41</v>
       </c>
       <c r="M565" s="5" t="s">
         <v>1212</v>
       </c>
       <c r="N565" s="5" t="s">
-        <v>1013</v>
+        <v>41</v>
       </c>
     </row>
     <row r="566" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A566" s="6" t="s">
         <v>647</v>
       </c>
       <c r="B566" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D566" s="7" t="s">
         <v>649</v>
       </c>
       <c r="E566" s="8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F566" s="8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G566" s="8" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H566" s="8" t="s">
         <v>1212</v>
       </c>
       <c r="I566" s="8" t="s">
-        <v>1212</v>
+        <v>41</v>
       </c>
       <c r="J566" s="8" t="s">
-        <v>41</v>
+        <v>1212</v>
       </c>
       <c r="K566" s="8" t="s">
-        <v>41</v>
+        <v>1212</v>
       </c>
       <c r="L566" s="8" t="s">
         <v>41</v>
       </c>
       <c r="M566" s="8" t="s">
         <v>1212</v>
       </c>
       <c r="N566" s="8" t="s">
-        <v>1013</v>
+        <v>41</v>
       </c>
     </row>
     <row r="567" spans="1:14" ht="13" x14ac:dyDescent="0.3">
       <c r="A567" s="3" t="s">
         <v>650</v>
       </c>
       <c r="B567" s="3" t="s">
         <v>1291</v>
       </c>
       <c r="C567" s="4" t="s">
         <v>651</v>
       </c>
       <c r="D567" s="4" t="s">
         <v>1292</v>
       </c>
       <c r="E567" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F567" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G567" s="5" t="s">
         <v>41</v>
       </c>
       <c r="H567" s="5" t="s">