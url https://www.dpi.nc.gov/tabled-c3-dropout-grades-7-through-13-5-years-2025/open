--- v0 (2026-02-17)
+++ v1 (2026-04-26)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dpincgov-my.sharepoint.com/personal/amy_powellmoman_dpi_nc_gov/Documents/ConsolidatedDataReport/2024-2025/WebsiteTables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="252" documentId="13_ncr:1_{66F2C9A8-FFAD-4EC2-8024-99DCD3A96B2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A396095F-B350-4DD6-94DD-713C3C7A5E40}"/>
+  <xr:revisionPtr revIDLastSave="255" documentId="13_ncr:1_{66F2C9A8-FFAD-4EC2-8024-99DCD3A96B2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{754BF66E-AAF1-425C-A4F0-BEDE7158CF31}"/>
   <bookViews>
-    <workbookView xWindow="46080" yWindow="3040" windowWidth="12780" windowHeight="14440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="43350" yWindow="5780" windowWidth="17880" windowHeight="14200" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Grades 7 - 13" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Grades 7 - 13'!$A$3:$F$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Grades 7 - 13'!$A$3:$F$320</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="765" uniqueCount="644">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Rate</t>
@@ -2467,51 +2467,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:J320"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="I234" sqref="I234:J234"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.1796875" style="9" customWidth="1"/>
     <col min="2" max="2" width="40.6328125" style="4" customWidth="1"/>
     <col min="3" max="3" width="8.90625" style="14"/>
     <col min="4" max="4" width="8.90625" style="15"/>
     <col min="5" max="5" width="8.90625" style="10"/>
     <col min="6" max="6" width="8.90625" style="11"/>
     <col min="7" max="7" width="8.90625" style="10"/>
     <col min="8" max="8" width="8.90625" style="11"/>
     <col min="9" max="9" width="8.90625" style="10"/>
     <col min="10" max="10" width="8.90625" style="11"/>
     <col min="11" max="16384" width="8.90625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" s="12" t="s">
         <v>643</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="4"/>
@@ -9937,54 +9937,54 @@
       <c r="A234" s="20" t="s">
         <v>499</v>
       </c>
       <c r="B234" s="20" t="s">
         <v>115</v>
       </c>
       <c r="C234" s="21">
         <v>9</v>
       </c>
       <c r="D234" s="22">
         <v>1.1392405059999999</v>
       </c>
       <c r="E234" s="21">
         <v>2</v>
       </c>
       <c r="F234" s="22">
         <v>0.25839793300000002</v>
       </c>
       <c r="G234" s="21">
         <v>7</v>
       </c>
       <c r="H234" s="22">
         <v>0.89171974499999995</v>
       </c>
       <c r="I234" s="21">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="J234" s="22">
-        <v>3.69047619</v>
+        <v>1.766784452</v>
       </c>
     </row>
     <row r="235" spans="1:10" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A235" s="20" t="s">
         <v>500</v>
       </c>
       <c r="B235" s="20" t="s">
         <v>116</v>
       </c>
       <c r="C235" s="21">
         <v>27</v>
       </c>
       <c r="D235" s="22">
         <v>1.3924703460000001</v>
       </c>
       <c r="E235" s="21">
         <v>2</v>
       </c>
       <c r="F235" s="22">
         <v>0.102774923</v>
       </c>
       <c r="G235" s="21">
         <v>34</v>
       </c>
       <c r="H235" s="22">
@@ -12696,51 +12696,51 @@
         <v>23</v>
       </c>
       <c r="D320" s="22">
         <v>2.3983315950000001</v>
       </c>
       <c r="E320" s="21">
         <v>10</v>
       </c>
       <c r="F320" s="22">
         <v>1.046025105</v>
       </c>
       <c r="G320" s="21">
         <v>12</v>
       </c>
       <c r="H320" s="22">
         <v>1.315789474</v>
       </c>
       <c r="I320" s="21">
         <v>13</v>
       </c>
       <c r="J320" s="22">
         <v>1.3859275049999999</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:F199" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
+  <autoFilter ref="A3:F320" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="4">
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="A2:B3 C3:J3">
     <cfRule type="cellIs" dxfId="0" priority="22" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>