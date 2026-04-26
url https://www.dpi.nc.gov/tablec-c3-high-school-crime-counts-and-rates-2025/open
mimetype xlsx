--- v0 (2026-02-17)
+++ v1 (2026-04-26)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dpincgov-my.sharepoint.com/personal/amy_powellmoman_dpi_nc_gov/Documents/ConsolidatedDataReport/2024-2025/WebsiteTables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="78" documentId="13_ncr:1_{ADD7CFA1-755C-449F-A729-954E3E3089C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{73F274FF-5A19-4051-A573-13FA6CF56A05}"/>
+  <xr:revisionPtr revIDLastSave="79" documentId="13_ncr:1_{ADD7CFA1-755C-449F-A729-954E3E3089C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9779BA96-5AEB-4064-9473-EBE8D53651AF}"/>
   <bookViews>
-    <workbookView xWindow="36480" yWindow="3080" windowWidth="21950" windowHeight="17850" xr2:uid="{9AE5BD71-BAFA-452A-B8B5-16D0B6736A6C}"/>
+    <workbookView xWindow="40100" yWindow="4380" windowWidth="20030" windowHeight="13440" xr2:uid="{9AE5BD71-BAFA-452A-B8B5-16D0B6736A6C}"/>
   </bookViews>
   <sheets>
     <sheet name="HS Crimes" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'HS Crimes'!$A$2:$E$204</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -1909,52 +1909,52 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2753E7FD-D57C-4759-BE82-2569C9A0BE06}">
   <dimension ref="A1:I225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A212" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:E225"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D129" sqref="D129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.90625" style="5"/>
     <col min="2" max="2" width="39.81640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.453125" style="22" customWidth="1"/>
     <col min="4" max="4" width="11.90625" style="4" customWidth="1"/>
     <col min="5" max="5" width="16.6328125" style="18" customWidth="1"/>
     <col min="6" max="7" width="8.90625" style="1"/>
     <col min="8" max="8" width="9.08984375" style="1"/>
     <col min="9" max="9" width="9.08984375" style="2"/>
     <col min="10" max="16384" width="8.90625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="13" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="50" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>233</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -4051,54 +4051,54 @@
       </c>
       <c r="B125" s="16" t="s">
         <v>178</v>
       </c>
       <c r="C125" s="26">
         <v>595</v>
       </c>
       <c r="D125" s="13">
         <v>0</v>
       </c>
       <c r="E125" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B126" s="16" t="s">
         <v>179</v>
       </c>
       <c r="C126" s="26">
         <v>736</v>
       </c>
       <c r="D126" s="13">
-        <v>52</v>
+        <v>6</v>
       </c>
       <c r="E126" s="21">
-        <v>70.652173912999999</v>
+        <v>8.1521739130000004</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="15" t="s">
         <v>292</v>
       </c>
       <c r="B127" s="16" t="s">
         <v>293</v>
       </c>
       <c r="C127" s="26">
         <v>240</v>
       </c>
       <c r="D127" s="13">
         <v>2</v>
       </c>
       <c r="E127" s="21">
         <v>8.3333333330000006</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B128" s="16" t="s">
         <v>180</v>