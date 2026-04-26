--- v0 (2026-02-17)
+++ v1 (2026-04-26)
@@ -1,74 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dpincgov-my.sharepoint.com/personal/amy_powellmoman_dpi_nc_gov/Documents/ConsolidatedDataReport/2024-2025/WebsiteTables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="294" documentId="13_ncr:1_{AEE13785-FBD7-4CF9-A7C2-E9CCBF70B91C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{23E8E25F-AB47-407A-9ECA-ADCDFE7A86B5}"/>
+  <xr:revisionPtr revIDLastSave="313" documentId="13_ncr:1_{AEE13785-FBD7-4CF9-A7C2-E9CCBF70B91C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{45CE4047-87A7-4673-9DC7-E85A329E452F}"/>
   <bookViews>
     <workbookView xWindow="24850" yWindow="-110" windowWidth="38620" windowHeight="21100" tabRatio="706" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PSUCrimeTotals" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0">PSUCrimeTotals!$A$2:$Y$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">PSUCrimeTotals!$A$2:$Y$350</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Amy Powell Moman</author>
   </authors>
   <commentList>
     <comment ref="C2" authorId="0" shapeId="0" xr:uid="{A3218F62-19C2-47E4-8FD6-0ECBD791F2CB}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>**Final Average Daily Membership</t>
         </r>
       </text>
@@ -297,2184 +303,2184 @@
           <t>PF - Possession of firearm</t>
         </r>
       </text>
     </comment>
     <comment ref="W2" authorId="0" shapeId="0" xr:uid="{18FFF6DA-C73A-49E2-8F43-86F4016CF72B}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>PW - Possession of a weapon</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="712">
   <si>
+    <t>Table C-C1. Total Number of Acts and Rates for PSUs, 2024-2025</t>
+  </si>
+  <si>
+    <t>PSU #</t>
+  </si>
+  <si>
+    <t>PSU Name</t>
+  </si>
+  <si>
+    <t>Student Population Estimate</t>
+  </si>
+  <si>
+    <t>Total All Crimes</t>
+  </si>
+  <si>
+    <t>Rate of All Crimes per 1,000***</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>K</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>RW</t>
+  </si>
+  <si>
+    <t>SA</t>
+  </si>
+  <si>
+    <t>SO</t>
+  </si>
+  <si>
+    <t>IM</t>
+  </si>
+  <si>
+    <t>Total Violent Crimes</t>
+  </si>
+  <si>
+    <t>Rate of Violent Crimes Per 1,000</t>
+  </si>
+  <si>
     <t>AP</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
-    <t>D</t>
-[...4 lines deleted...]
-  <si>
     <t>PA</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
-    <t>R</t>
-[...11 lines deleted...]
-    <t>RW</t>
+    <t>Total Reportable Crimes</t>
+  </si>
+  <si>
+    <t>Rate of Reportable Crimes Per 1,000</t>
+  </si>
+  <si>
+    <t>000</t>
+  </si>
+  <si>
+    <t>North Carolina Public Schools</t>
+  </si>
+  <si>
+    <t>R01</t>
+  </si>
+  <si>
+    <t>SBE Northeast Region</t>
+  </si>
+  <si>
+    <t>R02</t>
+  </si>
+  <si>
+    <t>SBE Southeast Region</t>
+  </si>
+  <si>
+    <t>R03</t>
+  </si>
+  <si>
+    <t>SBE North Central Region</t>
+  </si>
+  <si>
+    <t>R04</t>
+  </si>
+  <si>
+    <t>SBE Sandhills Region</t>
+  </si>
+  <si>
+    <t>R05</t>
+  </si>
+  <si>
+    <t>SBE Piedmont Triad Region</t>
+  </si>
+  <si>
+    <t>R06</t>
+  </si>
+  <si>
+    <t>SBE Southwest Region</t>
+  </si>
+  <si>
+    <t>R07</t>
+  </si>
+  <si>
+    <t>SBE Northwest Region</t>
+  </si>
+  <si>
+    <t>R08</t>
+  </si>
+  <si>
+    <t>SBE Western Region</t>
+  </si>
+  <si>
+    <t>00A</t>
+  </si>
+  <si>
+    <t>North Carolina Cyber Academy</t>
+  </si>
+  <si>
+    <t>00B</t>
+  </si>
+  <si>
+    <t>NC Virtual Academy</t>
   </si>
   <si>
     <t>010</t>
   </si>
   <si>
     <t>Alamance-Burlington Schools</t>
   </si>
   <si>
+    <t>01B</t>
+  </si>
+  <si>
+    <t>River Mill Academy</t>
+  </si>
+  <si>
+    <t>01C</t>
+  </si>
+  <si>
+    <t>Clover Garden</t>
+  </si>
+  <si>
+    <t>01D</t>
+  </si>
+  <si>
+    <t>The Hawbridge School</t>
+  </si>
+  <si>
+    <t>01F</t>
+  </si>
+  <si>
+    <t>Alamance Community School</t>
+  </si>
+  <si>
     <t>020</t>
   </si>
   <si>
     <t>Alexander County Schools</t>
   </si>
   <si>
     <t>030</t>
   </si>
   <si>
     <t>Alleghany County Schools</t>
   </si>
   <si>
     <t>040</t>
   </si>
   <si>
     <t>Anson County Schools</t>
   </si>
   <si>
     <t>050</t>
   </si>
   <si>
     <t>Ashe County Schools</t>
   </si>
   <si>
     <t>060</t>
   </si>
   <si>
     <t>Avery County Schools</t>
   </si>
   <si>
+    <t>06B</t>
+  </si>
+  <si>
+    <t>Marjorie Williams Academy</t>
+  </si>
+  <si>
     <t>070</t>
   </si>
   <si>
     <t>Beaufort County Schools</t>
   </si>
   <si>
+    <t>07A</t>
+  </si>
+  <si>
+    <t>Washington Montessori</t>
+  </si>
+  <si>
     <t>080</t>
   </si>
   <si>
     <t>Bertie County Schools</t>
   </si>
   <si>
     <t>090</t>
   </si>
   <si>
     <t>Bladen County Schools</t>
   </si>
   <si>
+    <t>09A</t>
+  </si>
+  <si>
+    <t>Paul R Brown Leadership Academy</t>
+  </si>
+  <si>
+    <t>09B</t>
+  </si>
+  <si>
+    <t>Emereau: Bladen</t>
+  </si>
+  <si>
     <t>100</t>
   </si>
   <si>
     <t>Brunswick County Schools</t>
   </si>
   <si>
+    <t>10A</t>
+  </si>
+  <si>
+    <t>Classical Charter Schools of Leland</t>
+  </si>
+  <si>
+    <t>10B</t>
+  </si>
+  <si>
+    <t>Classical Charter Schools of Southport</t>
+  </si>
+  <si>
     <t>110</t>
   </si>
   <si>
     <t>Buncombe County Schools</t>
   </si>
   <si>
+    <t>11A</t>
+  </si>
+  <si>
+    <t>Evergreen Community Charter</t>
+  </si>
+  <si>
+    <t>11B</t>
+  </si>
+  <si>
+    <t>ArtSpace Charter</t>
+  </si>
+  <si>
+    <t>11C</t>
+  </si>
+  <si>
+    <t>Invest Collegiate - Imagine</t>
+  </si>
+  <si>
+    <t>11D</t>
+  </si>
+  <si>
+    <t>The Franklin School of Innovation</t>
+  </si>
+  <si>
+    <t>11F</t>
+  </si>
+  <si>
+    <t>Asheville PEAK Academy</t>
+  </si>
+  <si>
     <t>111</t>
   </si>
   <si>
     <t>Asheville City Schools</t>
   </si>
   <si>
+    <t>11K</t>
+  </si>
+  <si>
+    <t>Francine Delany New School</t>
+  </si>
+  <si>
+    <t>11L</t>
+  </si>
+  <si>
+    <t>Mountain City Public Montessori</t>
+  </si>
+  <si>
     <t>120</t>
   </si>
   <si>
     <t>Burke County Schools</t>
   </si>
   <si>
+    <t>12A</t>
+  </si>
+  <si>
+    <t>The New Dimensions School</t>
+  </si>
+  <si>
     <t>130</t>
   </si>
   <si>
     <t>Cabarrus County Schools</t>
   </si>
   <si>
+    <t>13A</t>
+  </si>
+  <si>
+    <t>Carolina International School</t>
+  </si>
+  <si>
+    <t>13B</t>
+  </si>
+  <si>
+    <t>Valor Preparatory Academy</t>
+  </si>
+  <si>
+    <t>13C</t>
+  </si>
+  <si>
+    <t>A.C.E. Academy</t>
+  </si>
+  <si>
+    <t>13D</t>
+  </si>
+  <si>
+    <t>Concord Lake STEAM Academy</t>
+  </si>
+  <si>
     <t>132</t>
   </si>
   <si>
     <t>Kannapolis City Schools</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Caldwell County Schools</t>
   </si>
   <si>
+    <t>14B</t>
+  </si>
+  <si>
+    <t>Oak Hill Charter School</t>
+  </si>
+  <si>
     <t>150</t>
   </si>
   <si>
     <t>Camden County Schools</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Carteret County Public Schools</t>
   </si>
   <si>
+    <t>16B</t>
+  </si>
+  <si>
+    <t>Tiller School</t>
+  </si>
+  <si>
     <t>170</t>
   </si>
   <si>
     <t>Caswell County Schools</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Catawba County Schools</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Hickory City Schools</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Newton Conover City Schools</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Chatham County Schools</t>
   </si>
   <si>
+    <t>19A</t>
+  </si>
+  <si>
+    <t>Chatham Charter</t>
+  </si>
+  <si>
+    <t>19B</t>
+  </si>
+  <si>
+    <t>Woods Charter School</t>
+  </si>
+  <si>
+    <t>19C</t>
+  </si>
+  <si>
+    <t>Willow Oak Montessori</t>
+  </si>
+  <si>
     <t>200</t>
   </si>
   <si>
     <t>Cherokee County Schools</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Edenton-Chowan Schools</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Clay County Schools</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Cleveland County Schools</t>
   </si>
   <si>
+    <t>23A</t>
+  </si>
+  <si>
+    <t>Pinnacle Classical Academy</t>
+  </si>
+  <si>
     <t>240</t>
   </si>
   <si>
     <t>Columbus County Schools</t>
   </si>
   <si>
+    <t>24B</t>
+  </si>
+  <si>
+    <t>Thomas Academy</t>
+  </si>
+  <si>
     <t>241</t>
   </si>
   <si>
     <t>Whiteville City Schools</t>
   </si>
   <si>
+    <t>24N</t>
+  </si>
+  <si>
+    <t>Classical Charter Schools of Whiteville</t>
+  </si>
+  <si>
     <t>250</t>
   </si>
   <si>
+    <t>Craven County Board of Education</t>
+  </si>
+  <si>
+    <t>25A</t>
+  </si>
+  <si>
+    <t>Riverside Leadership Academy</t>
+  </si>
+  <si>
     <t>260</t>
   </si>
   <si>
     <t>Cumberland County Schools</t>
   </si>
   <si>
+    <t>26B</t>
+  </si>
+  <si>
+    <t>Alpha Academy</t>
+  </si>
+  <si>
+    <t>26C</t>
+  </si>
+  <si>
+    <t>The Capitol Encore Academy</t>
+  </si>
+  <si>
     <t>270</t>
   </si>
   <si>
     <t>Currituck County Schools</t>
   </si>
   <si>
+    <t>27A</t>
+  </si>
+  <si>
+    <t>Water's Edge Village School</t>
+  </si>
+  <si>
     <t>280</t>
   </si>
   <si>
     <t>Dare County Schools</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Davidson County Schools</t>
   </si>
   <si>
+    <t>29A</t>
+  </si>
+  <si>
+    <t>Davidson Charter Academy</t>
+  </si>
+  <si>
     <t>291</t>
   </si>
   <si>
     <t>Lexington City Schools</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Thomasville City Schools</t>
   </si>
   <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>Eastern NC School for the Deaf</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>NC School for the Deaf</t>
+  </si>
+  <si>
     <t>300</t>
   </si>
   <si>
     <t>Davie County Schools</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Duplin County Schools</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>Durham Public Schools</t>
   </si>
   <si>
+    <t>32A</t>
+  </si>
+  <si>
+    <t>Maureen Joy Charter</t>
+  </si>
+  <si>
+    <t>32B</t>
+  </si>
+  <si>
+    <t>Healthy Start Academy</t>
+  </si>
+  <si>
+    <t>32C</t>
+  </si>
+  <si>
+    <t>Community School of Digital and Visual A</t>
+  </si>
+  <si>
+    <t>32D</t>
+  </si>
+  <si>
+    <t>Kestrel Heights School</t>
+  </si>
+  <si>
+    <t>32H</t>
+  </si>
+  <si>
+    <t>Research Triangle Charter</t>
+  </si>
+  <si>
+    <t>32K</t>
+  </si>
+  <si>
+    <t>Central Park School For Children</t>
+  </si>
+  <si>
+    <t>32L</t>
+  </si>
+  <si>
+    <t>Voyager Academy</t>
+  </si>
+  <si>
+    <t>32M</t>
+  </si>
+  <si>
+    <t>Global Scholars Academy</t>
+  </si>
+  <si>
+    <t>32N</t>
+  </si>
+  <si>
+    <t>Research Triangle High School</t>
+  </si>
+  <si>
+    <t>32P</t>
+  </si>
+  <si>
+    <t>The Institute for the Development of You</t>
+  </si>
+  <si>
+    <t>32Q</t>
+  </si>
+  <si>
+    <t>Reaching All Minds Academy</t>
+  </si>
+  <si>
+    <t>32R</t>
+  </si>
+  <si>
+    <t>Excelsior Classical Academy</t>
+  </si>
+  <si>
+    <t>32S</t>
+  </si>
+  <si>
+    <t>KIPP Durham College Preparatory</t>
+  </si>
+  <si>
+    <t>32T</t>
+  </si>
+  <si>
+    <t>Discovery Charter School</t>
+  </si>
+  <si>
     <t>330</t>
   </si>
   <si>
     <t>Edgecombe County Public Schools</t>
   </si>
   <si>
+    <t>33A</t>
+  </si>
+  <si>
+    <t>North East Carolina Preparatory School</t>
+  </si>
+  <si>
     <t>340</t>
   </si>
   <si>
+    <t>Winston Salem / Forsyth County Schools</t>
+  </si>
+  <si>
+    <t>34B</t>
+  </si>
+  <si>
+    <t>Quality Education Academy</t>
+  </si>
+  <si>
+    <t>34D</t>
+  </si>
+  <si>
+    <t>Carter G Woodson School</t>
+  </si>
+  <si>
+    <t>34F</t>
+  </si>
+  <si>
+    <t>Forsyth Academy</t>
+  </si>
+  <si>
+    <t>34G</t>
+  </si>
+  <si>
+    <t>Arts Based School</t>
+  </si>
+  <si>
+    <t>34H</t>
+  </si>
+  <si>
+    <t>NC Leadership Charter Academy</t>
+  </si>
+  <si>
+    <t>34Z</t>
+  </si>
+  <si>
+    <t>Appalachian State U Academy Middle Fork</t>
+  </si>
+  <si>
     <t>350</t>
   </si>
   <si>
     <t>Franklin County Schools</t>
   </si>
   <si>
+    <t>35A</t>
+  </si>
+  <si>
+    <t>Crosscreek Charter School</t>
+  </si>
+  <si>
+    <t>35B</t>
+  </si>
+  <si>
+    <t>Youngsville Academy</t>
+  </si>
+  <si>
+    <t>35C</t>
+  </si>
+  <si>
+    <t>Wake Preparatory Academy</t>
+  </si>
+  <si>
     <t>360</t>
   </si>
   <si>
     <t>Gaston County Schools</t>
   </si>
   <si>
+    <t>36B</t>
+  </si>
+  <si>
+    <t>Piedmont Community Charter</t>
+  </si>
+  <si>
+    <t>36C</t>
+  </si>
+  <si>
+    <t>Mountain Island Charter</t>
+  </si>
+  <si>
+    <t>36G</t>
+  </si>
+  <si>
+    <t>Community Public Charter</t>
+  </si>
+  <si>
     <t>370</t>
   </si>
   <si>
     <t>Gates County Schools</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>Graham County Schools</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>Granville County Schools</t>
   </si>
   <si>
+    <t>39A</t>
+  </si>
+  <si>
+    <t>Falls Lake Academy</t>
+  </si>
+  <si>
+    <t>39B</t>
+  </si>
+  <si>
+    <t>Oxford Preparatory School</t>
+  </si>
+  <si>
     <t>400</t>
   </si>
   <si>
     <t>Greene County Schools</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>Guilford County Schools</t>
   </si>
   <si>
+    <t>41B</t>
+  </si>
+  <si>
+    <t>Greensboro Academy</t>
+  </si>
+  <si>
+    <t>41C</t>
+  </si>
+  <si>
+    <t>Guilford Preparatory Academy</t>
+  </si>
+  <si>
+    <t>41D</t>
+  </si>
+  <si>
+    <t>Phoenix Academy Inc</t>
+  </si>
+  <si>
+    <t>41F</t>
+  </si>
+  <si>
+    <t>Triad Math and Science Academy</t>
+  </si>
+  <si>
+    <t>41G</t>
+  </si>
+  <si>
+    <t>Cornerstone Charter Academy</t>
+  </si>
+  <si>
+    <t>41H</t>
+  </si>
+  <si>
+    <t>The College Preparatory and Leadership A</t>
+  </si>
+  <si>
+    <t>41J</t>
+  </si>
+  <si>
+    <t>Summerfield Charter Academy</t>
+  </si>
+  <si>
+    <t>41K</t>
+  </si>
+  <si>
+    <t>Piedmont Classical High School</t>
+  </si>
+  <si>
+    <t>41L</t>
+  </si>
+  <si>
+    <t>Gate City Charter Academy</t>
+  </si>
+  <si>
+    <t>41M</t>
+  </si>
+  <si>
+    <t>Next Generation Academy</t>
+  </si>
+  <si>
+    <t>41N</t>
+  </si>
+  <si>
+    <t>The Experiential School of Greensboro</t>
+  </si>
+  <si>
+    <t>41Q</t>
+  </si>
+  <si>
+    <t>Revolution Academy</t>
+  </si>
+  <si>
+    <t>41R</t>
+  </si>
+  <si>
+    <t>Summit Creek Academy</t>
+  </si>
+  <si>
+    <t>41Z</t>
+  </si>
+  <si>
+    <t>Aggie Academy</t>
+  </si>
+  <si>
     <t>420</t>
   </si>
   <si>
     <t>Halifax County Schools</t>
   </si>
   <si>
+    <t>42A</t>
+  </si>
+  <si>
+    <t>KIPP Halifax College Preparatory</t>
+  </si>
+  <si>
+    <t>42B</t>
+  </si>
+  <si>
+    <t>Hobgood Charter School</t>
+  </si>
+  <si>
     <t>421</t>
   </si>
   <si>
     <t>Roanoke Rapids City Schools</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>Weldon City Schools</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Harnett County Schools</t>
   </si>
   <si>
+    <t>43C</t>
+  </si>
+  <si>
+    <t>Anderson Creek Academy</t>
+  </si>
+  <si>
+    <t>43D</t>
+  </si>
+  <si>
+    <t>Achievement Charter Academy</t>
+  </si>
+  <si>
     <t>440</t>
   </si>
   <si>
     <t>Haywood County Schools</t>
   </si>
   <si>
+    <t>44A</t>
+  </si>
+  <si>
+    <t>Shining Rock Classical Academy</t>
+  </si>
+  <si>
     <t>450</t>
   </si>
   <si>
     <t>Henderson County Schools</t>
   </si>
   <si>
+    <t>45A</t>
+  </si>
+  <si>
+    <t>The Mountain Community Sch</t>
+  </si>
+  <si>
+    <t>45B</t>
+  </si>
+  <si>
+    <t>FernLeaf Community Charter School</t>
+  </si>
+  <si>
     <t>460</t>
   </si>
   <si>
     <t>Hertford County Schools</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>Hoke County Schools</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>Hyde County Schools</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>Iredell-Statesville Schools</t>
   </si>
   <si>
+    <t>49B</t>
+  </si>
+  <si>
+    <t>American Renaissance School</t>
+  </si>
+  <si>
+    <t>49D</t>
+  </si>
+  <si>
+    <t>Success Institute Charter School</t>
+  </si>
+  <si>
+    <t>49E</t>
+  </si>
+  <si>
+    <t>Pine Lake Preparatory</t>
+  </si>
+  <si>
+    <t>49F</t>
+  </si>
+  <si>
+    <t>Langtree Charter Academy</t>
+  </si>
+  <si>
+    <t>49G</t>
+  </si>
+  <si>
+    <t>Iredell Charter Academy</t>
+  </si>
+  <si>
     <t>491</t>
   </si>
   <si>
     <t>Mooresville Graded School District</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Jackson County Public Schools</t>
   </si>
   <si>
+    <t>50A</t>
+  </si>
+  <si>
+    <t>Summit Charter</t>
+  </si>
+  <si>
+    <t>50Z</t>
+  </si>
+  <si>
+    <t>Catamount School</t>
+  </si>
+  <si>
     <t>510</t>
   </si>
   <si>
+    <t>Johnston County Public Schools</t>
+  </si>
+  <si>
+    <t>51A</t>
+  </si>
+  <si>
+    <t>Neuse Charter School</t>
+  </si>
+  <si>
+    <t>51B</t>
+  </si>
+  <si>
+    <t>Johnston Charter Academy</t>
+  </si>
+  <si>
+    <t>51C</t>
+  </si>
+  <si>
+    <t>American Leadership Academy - Johnston</t>
+  </si>
+  <si>
     <t>520</t>
   </si>
   <si>
     <t>Jones County Schools</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>Lee County Schools</t>
   </si>
   <si>
+    <t>53B</t>
+  </si>
+  <si>
+    <t>Ascend Leadership Academy: Lee County</t>
+  </si>
+  <si>
+    <t>53C</t>
+  </si>
+  <si>
+    <t>MINA Charter School of Lee County</t>
+  </si>
+  <si>
+    <t>53D</t>
+  </si>
+  <si>
+    <t>Central Carolina Academy</t>
+  </si>
+  <si>
     <t>540</t>
   </si>
   <si>
     <t>Lenoir County Public Schools</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>Lincoln County Schools</t>
   </si>
   <si>
+    <t>55A</t>
+  </si>
+  <si>
+    <t>Lincoln Charter School</t>
+  </si>
+  <si>
+    <t>55B</t>
+  </si>
+  <si>
+    <t>West Lake Preparatory Academy</t>
+  </si>
+  <si>
     <t>560</t>
   </si>
   <si>
     <t>Macon County Schools</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>Madison County Schools</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>Martin County Schools</t>
   </si>
   <si>
+    <t>58B</t>
+  </si>
+  <si>
+    <t>Bear Grass Charter School</t>
+  </si>
+  <si>
+    <t>94Z</t>
+  </si>
+  <si>
+    <t>NERSBA Early College</t>
+  </si>
+  <si>
     <t>590</t>
   </si>
   <si>
     <t>McDowell County Schools</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Charlotte-Mecklenburg Schools</t>
   </si>
   <si>
+    <t>60B</t>
+  </si>
+  <si>
+    <t>Sugar Creek Charter</t>
+  </si>
+  <si>
+    <t>60D</t>
+  </si>
+  <si>
+    <t>Lake Norman Charter</t>
+  </si>
+  <si>
+    <t>60F</t>
+  </si>
+  <si>
+    <t>Metrolina Regional Scholars Academy</t>
+  </si>
+  <si>
+    <t>60G</t>
+  </si>
+  <si>
+    <t>Queen's Grant Community School</t>
+  </si>
+  <si>
+    <t>60I</t>
+  </si>
+  <si>
+    <t>Community School of Davidson</t>
+  </si>
+  <si>
+    <t>60J</t>
+  </si>
+  <si>
+    <t>Socrates Academy</t>
+  </si>
+  <si>
+    <t>60K</t>
+  </si>
+  <si>
+    <t>Charlotte Secondary School</t>
+  </si>
+  <si>
+    <t>60L</t>
+  </si>
+  <si>
+    <t>KIPP: Charlotte</t>
+  </si>
+  <si>
+    <t>60M</t>
+  </si>
+  <si>
+    <t>Corvian Community School</t>
+  </si>
+  <si>
+    <t>60N</t>
+  </si>
+  <si>
+    <t>ALA Charlotte</t>
+  </si>
+  <si>
+    <t>60S</t>
+  </si>
+  <si>
+    <t>Bradford Preparatory School</t>
+  </si>
+  <si>
+    <t>60U</t>
+  </si>
+  <si>
+    <t>Commonwealth High School</t>
+  </si>
+  <si>
+    <t>60Y</t>
+  </si>
+  <si>
+    <t>Pioneer Springs Community School</t>
+  </si>
+  <si>
+    <t>60Z</t>
+  </si>
+  <si>
+    <t>Niner University Elementary School</t>
+  </si>
+  <si>
+    <t>61J</t>
+  </si>
+  <si>
+    <t>Lakeside Charter Academy</t>
+  </si>
+  <si>
+    <t>61K</t>
+  </si>
+  <si>
+    <t>United Community School</t>
+  </si>
+  <si>
+    <t>61L</t>
+  </si>
+  <si>
+    <t>Stewart Creek High School</t>
+  </si>
+  <si>
+    <t>61M</t>
+  </si>
+  <si>
+    <t>Charlotte Lab School</t>
+  </si>
+  <si>
+    <t>61N</t>
+  </si>
+  <si>
+    <t>The Math and Science Academy of Charlott</t>
+  </si>
+  <si>
+    <t>61Q</t>
+  </si>
+  <si>
+    <t>Mallard Creek STEM Academy</t>
+  </si>
+  <si>
+    <t>61R</t>
+  </si>
+  <si>
+    <t>Matthews Charter Academy</t>
+  </si>
+  <si>
+    <t>61S</t>
+  </si>
+  <si>
+    <t>Unity Classical Charter School</t>
+  </si>
+  <si>
+    <t>61T</t>
+  </si>
+  <si>
+    <t>Movement Charter School</t>
+  </si>
+  <si>
+    <t>61V</t>
+  </si>
+  <si>
+    <t>Bonnie Cone Classical Academy</t>
+  </si>
+  <si>
+    <t>61W</t>
+  </si>
+  <si>
+    <t>East Voyager Academy</t>
+  </si>
+  <si>
+    <t>61X</t>
+  </si>
+  <si>
+    <t>Jackson Day School</t>
+  </si>
+  <si>
+    <t>61Y</t>
+  </si>
+  <si>
+    <t>Steele Creek Preparatory Academy</t>
+  </si>
+  <si>
+    <t>62J</t>
+  </si>
+  <si>
+    <t>Southwest Charlotte STEM Academy</t>
+  </si>
+  <si>
+    <t>62K</t>
+  </si>
+  <si>
+    <t>Movement School Eastland</t>
+  </si>
+  <si>
+    <t>62L</t>
+  </si>
+  <si>
+    <t>Telra Institute</t>
+  </si>
+  <si>
+    <t>62M</t>
+  </si>
+  <si>
+    <t>Bonnie Cone Leadership Academy</t>
+  </si>
+  <si>
+    <t>62N</t>
+  </si>
+  <si>
+    <t>Aspire Trade High School</t>
+  </si>
+  <si>
+    <t>62P</t>
+  </si>
+  <si>
+    <t>Movement School Southwest</t>
+  </si>
+  <si>
+    <t>62R</t>
+  </si>
+  <si>
+    <t>Movement School Northwest</t>
+  </si>
+  <si>
     <t>610</t>
   </si>
   <si>
     <t>Mitchell County Schools</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>Montgomery County Schools</t>
   </si>
   <si>
+    <t>62A</t>
+  </si>
+  <si>
+    <t>Tillery Charter Academy</t>
+  </si>
+  <si>
     <t>630</t>
   </si>
   <si>
     <t>Moore County Schools</t>
   </si>
   <si>
+    <t>63A</t>
+  </si>
+  <si>
+    <t>The Academy of Moore County</t>
+  </si>
+  <si>
+    <t>63B</t>
+  </si>
+  <si>
+    <t>Sandhills Theatre Arts Renaiss</t>
+  </si>
+  <si>
+    <t>63C</t>
+  </si>
+  <si>
+    <t>Moore Montessori Community School</t>
+  </si>
+  <si>
     <t>640</t>
   </si>
   <si>
+    <t>Nash County Public Schools</t>
+  </si>
+  <si>
+    <t>64A</t>
+  </si>
+  <si>
+    <t>Rocky Mount Preparatory</t>
+  </si>
+  <si>
     <t>650</t>
   </si>
   <si>
     <t>New Hanover County Schools</t>
   </si>
   <si>
+    <t>65A</t>
+  </si>
+  <si>
+    <t>Cape Fear Center for Inquiry</t>
+  </si>
+  <si>
+    <t>65B</t>
+  </si>
+  <si>
+    <t>Wilmington Preparatory Academy</t>
+  </si>
+  <si>
+    <t>65C</t>
+  </si>
+  <si>
+    <t>Classical Charter Schools of Wilmington</t>
+  </si>
+  <si>
+    <t>65D</t>
+  </si>
+  <si>
+    <t>Island Montessori Charter</t>
+  </si>
+  <si>
+    <t>65F</t>
+  </si>
+  <si>
+    <t>American Leadership Academy-Coastal</t>
+  </si>
+  <si>
+    <t>65G</t>
+  </si>
+  <si>
+    <t>Girls Leadership Academy of Wilmington</t>
+  </si>
+  <si>
+    <t>65H</t>
+  </si>
+  <si>
+    <t>Wilmington School of the Arts</t>
+  </si>
+  <si>
+    <t>65Z</t>
+  </si>
+  <si>
+    <t>D.C. Virgo Preparatory Academy</t>
+  </si>
+  <si>
     <t>660</t>
   </si>
   <si>
     <t>Northampton County Schools</t>
   </si>
   <si>
+    <t>66A</t>
+  </si>
+  <si>
+    <t>KIPP Gaston College Preparatory</t>
+  </si>
+  <si>
     <t>670</t>
   </si>
   <si>
     <t>Onslow County Schools</t>
   </si>
   <si>
+    <t>67B</t>
+  </si>
+  <si>
+    <t>Z.E.C.A. School of Arts and Technology</t>
+  </si>
+  <si>
     <t>680</t>
   </si>
   <si>
     <t>Orange County Schools</t>
   </si>
   <si>
+    <t>68A</t>
+  </si>
+  <si>
+    <t>Eno River Academy</t>
+  </si>
+  <si>
+    <t>68C</t>
+  </si>
+  <si>
+    <t>The Expedition School</t>
+  </si>
+  <si>
     <t>681</t>
   </si>
   <si>
     <t>Chapel Hill-Carrboro City Schools</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>Pamlico County Schools</t>
   </si>
   <si>
+    <t>69A</t>
+  </si>
+  <si>
+    <t>Arapahoe Charter School</t>
+  </si>
+  <si>
     <t>700</t>
   </si>
   <si>
     <t>Elizabeth City-Pasquotank Public Schools</t>
   </si>
   <si>
+    <t>70A</t>
+  </si>
+  <si>
+    <t>Northeast Academy of Aerospace &amp; AdvTech</t>
+  </si>
+  <si>
     <t>710</t>
   </si>
   <si>
     <t>Pender County Schools</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>Perquimans County Schools</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>Person County Schools</t>
   </si>
   <si>
+    <t>73A</t>
+  </si>
+  <si>
+    <t>Bethel Hill Charter</t>
+  </si>
+  <si>
+    <t>73B</t>
+  </si>
+  <si>
+    <t>Roxboro Community School</t>
+  </si>
+  <si>
+    <t>73Z</t>
+  </si>
+  <si>
+    <t>Carolina Community Academy</t>
+  </si>
+  <si>
     <t>740</t>
   </si>
   <si>
     <t>Pitt County Schools</t>
   </si>
   <si>
+    <t>74C</t>
+  </si>
+  <si>
+    <t>Winterville Charter Academy</t>
+  </si>
+  <si>
+    <t>74Z</t>
+  </si>
+  <si>
+    <t>East Carolina Community School</t>
+  </si>
+  <si>
     <t>750</t>
   </si>
   <si>
     <t>Polk County Schools</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>Randolph County School System</t>
   </si>
   <si>
+    <t>76A</t>
+  </si>
+  <si>
+    <t>Uwharrie Charter Academy</t>
+  </si>
+  <si>
     <t>761</t>
   </si>
   <si>
     <t>Asheboro City Schools</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>Richmond County Schools</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>Public Schools of Robeson County</t>
   </si>
   <si>
+    <t>78A</t>
+  </si>
+  <si>
+    <t>CIS Academy</t>
+  </si>
+  <si>
+    <t>78B</t>
+  </si>
+  <si>
+    <t>Southeastern Academy</t>
+  </si>
+  <si>
+    <t>78C</t>
+  </si>
+  <si>
+    <t>Old Main Stream</t>
+  </si>
+  <si>
     <t>790</t>
   </si>
   <si>
     <t>Rockingham County Schools</t>
   </si>
   <si>
+    <t>79A</t>
+  </si>
+  <si>
+    <t>Bethany Community School</t>
+  </si>
+  <si>
+    <t>79C</t>
+  </si>
+  <si>
+    <t>Legacy Classical</t>
+  </si>
+  <si>
     <t>800</t>
   </si>
   <si>
     <t>Rowan-Salisbury Schools</t>
   </si>
   <si>
+    <t>80C</t>
+  </si>
+  <si>
+    <t>Faith Academy</t>
+  </si>
+  <si>
     <t>810</t>
   </si>
   <si>
     <t>Rutherford County Schools</t>
   </si>
   <si>
+    <t>81A</t>
+  </si>
+  <si>
+    <t>Thomas Jefferson Classical Academy</t>
+  </si>
+  <si>
+    <t>81B</t>
+  </si>
+  <si>
+    <t>Lake Lure Classical Academy</t>
+  </si>
+  <si>
     <t>820</t>
   </si>
   <si>
     <t>Sampson County Schools</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>Clinton City Schools</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>Scotland County Schools</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>Stanly County Schools</t>
   </si>
   <si>
+    <t>84B</t>
+  </si>
+  <si>
+    <t>Gray Stone Day School</t>
+  </si>
+  <si>
     <t>850</t>
   </si>
   <si>
     <t>Stokes County Schools</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>Surry County Schools</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>Elkin City Schools</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>Mount Airy City Schools</t>
   </si>
   <si>
+    <t>86T</t>
+  </si>
+  <si>
+    <t>Millennium Charter Academy</t>
+  </si>
+  <si>
     <t>870</t>
   </si>
   <si>
     <t>Swain County Schools</t>
   </si>
   <si>
+    <t>87A</t>
+  </si>
+  <si>
+    <t>Mountain Discovery Charter School</t>
+  </si>
+  <si>
     <t>880</t>
   </si>
   <si>
     <t>Transylvania County Schools</t>
   </si>
   <si>
+    <t>88A</t>
+  </si>
+  <si>
+    <t>Brevard Academy</t>
+  </si>
+  <si>
     <t>890</t>
   </si>
   <si>
     <t>Tyrrell County Schools</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>Union County Public Schools</t>
   </si>
   <si>
+    <t>90A</t>
+  </si>
+  <si>
+    <t>Union Academy Charter School</t>
+  </si>
+  <si>
+    <t>90B</t>
+  </si>
+  <si>
+    <t>Union Day School</t>
+  </si>
+  <si>
+    <t>90C</t>
+  </si>
+  <si>
+    <t>Union Preparatory Academy at Indian Trai</t>
+  </si>
+  <si>
+    <t>90D</t>
+  </si>
+  <si>
+    <t>Monroe Charter Academy</t>
+  </si>
+  <si>
+    <t>90G</t>
+  </si>
+  <si>
+    <t>ALA Monroe</t>
+  </si>
+  <si>
     <t>910</t>
   </si>
   <si>
     <t>Vance County Schools</t>
   </si>
   <si>
+    <t>91A</t>
+  </si>
+  <si>
+    <t>Vance Charter School</t>
+  </si>
+  <si>
+    <t>91B</t>
+  </si>
+  <si>
+    <t>Henderson Collegiate</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>Governor Morehead School for the Blind</t>
+  </si>
+  <si>
     <t>920</t>
   </si>
   <si>
     <t>Wake County Schools</t>
   </si>
   <si>
+    <t>92B</t>
+  </si>
+  <si>
+    <t>The Exploris School</t>
+  </si>
+  <si>
+    <t>92D</t>
+  </si>
+  <si>
+    <t>Magellan Charter</t>
+  </si>
+  <si>
+    <t>92E</t>
+  </si>
+  <si>
+    <t>Sterling Montessori Academy</t>
+  </si>
+  <si>
+    <t>92F</t>
+  </si>
+  <si>
+    <t>Franklin Academy</t>
+  </si>
+  <si>
+    <t>92G</t>
+  </si>
+  <si>
+    <t>East Wake Academy</t>
+  </si>
+  <si>
+    <t>92K</t>
+  </si>
+  <si>
+    <t>Raleigh Charter High School</t>
+  </si>
+  <si>
+    <t>92M</t>
+  </si>
+  <si>
+    <t>PreEminent Charter School</t>
+  </si>
+  <si>
+    <t>92N</t>
+  </si>
+  <si>
+    <t>Quest Academy</t>
+  </si>
+  <si>
+    <t>92P</t>
+  </si>
+  <si>
+    <t>Southern Wake Academy</t>
+  </si>
+  <si>
+    <t>92R</t>
+  </si>
+  <si>
+    <t>Casa Esperanza Montessori</t>
+  </si>
+  <si>
+    <t>92S</t>
+  </si>
+  <si>
+    <t>Endeavor Charter</t>
+  </si>
+  <si>
+    <t>92T</t>
+  </si>
+  <si>
+    <t>Triangle Math and Science Academy</t>
+  </si>
+  <si>
+    <t>92U</t>
+  </si>
+  <si>
+    <t>Longleaf School of the Arts</t>
+  </si>
+  <si>
+    <t>92V</t>
+  </si>
+  <si>
+    <t>Wake Forest Charter Academy</t>
+  </si>
+  <si>
+    <t>92W</t>
+  </si>
+  <si>
+    <t>Cardinal Charter</t>
+  </si>
+  <si>
+    <t>92Y</t>
+  </si>
+  <si>
+    <t>Envision Science Academy</t>
+  </si>
+  <si>
+    <t>93J</t>
+  </si>
+  <si>
+    <t>RISE Southeast Raleigh Charter School</t>
+  </si>
+  <si>
+    <t>93L</t>
+  </si>
+  <si>
+    <t>Central Wake Charter High School</t>
+  </si>
+  <si>
+    <t>93M</t>
+  </si>
+  <si>
+    <t>Peak Charter Academy</t>
+  </si>
+  <si>
+    <t>93N</t>
+  </si>
+  <si>
+    <t>Pine Springs Preparatory Academy</t>
+  </si>
+  <si>
+    <t>93P</t>
+  </si>
+  <si>
+    <t>Rolesville Charter Academy</t>
+  </si>
+  <si>
+    <t>93Q</t>
+  </si>
+  <si>
+    <t>Carolina Charter Academy: CFA</t>
+  </si>
+  <si>
+    <t>93R</t>
+  </si>
+  <si>
+    <t>Raleigh Oak Charter School</t>
+  </si>
+  <si>
+    <t>93T</t>
+  </si>
+  <si>
+    <t>Cardinal Charter Academy at Wendell Falls</t>
+  </si>
+  <si>
+    <t>93V</t>
+  </si>
+  <si>
+    <t>Doral Academy North Carolina</t>
+  </si>
+  <si>
+    <t>93Y</t>
+  </si>
+  <si>
+    <t>The Math and Science Academy of Apex</t>
+  </si>
+  <si>
     <t>930</t>
   </si>
   <si>
     <t>Warren County Schools</t>
   </si>
   <si>
+    <t>93A</t>
+  </si>
+  <si>
+    <t>Haliwa-Saponi Tribal School</t>
+  </si>
+  <si>
     <t>940</t>
   </si>
   <si>
     <t>Washington County Schools</t>
   </si>
   <si>
+    <t>94A</t>
+  </si>
+  <si>
+    <t>Pocosin Innovative Charter</t>
+  </si>
+  <si>
     <t>950</t>
   </si>
   <si>
     <t>Watauga County Schools</t>
   </si>
   <si>
+    <t>95A</t>
+  </si>
+  <si>
+    <t>Two Rivers Community School</t>
+  </si>
+  <si>
     <t>960</t>
   </si>
   <si>
     <t>Wayne County Public Schools</t>
   </si>
   <si>
+    <t>96C</t>
+  </si>
+  <si>
+    <t>Dillard Academy</t>
+  </si>
+  <si>
+    <t>96F</t>
+  </si>
+  <si>
+    <t>Wayne Preparatory</t>
+  </si>
+  <si>
+    <t>96G</t>
+  </si>
+  <si>
+    <t>Wayne STEM Preparatory</t>
+  </si>
+  <si>
     <t>970</t>
   </si>
   <si>
     <t>Wilkes County Schools</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>Wilson County Schools</t>
   </si>
   <si>
+    <t>98A</t>
+  </si>
+  <si>
+    <t>Sallie B Howard School</t>
+  </si>
+  <si>
+    <t>98B</t>
+  </si>
+  <si>
+    <t>Wilson Preparatory Academy</t>
+  </si>
+  <si>
     <t>990</t>
   </si>
   <si>
     <t>Yadkin County Schools</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>Yancey County Schools</t>
-  </si>
-[...1408 lines deleted...]
-    <t>SBE Western Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="0.00000"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2968,184 +2974,184 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA350"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K34" sqref="K34"/>
+      <pane ySplit="2" topLeftCell="A185" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Y363" sqref="Y363"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.296875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.296875" style="20"/>
-    <col min="2" max="2" width="41.3984375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="14.3984375" style="9" customWidth="1"/>
+    <col min="2" max="2" width="41.296875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13.296875" style="36" customWidth="1"/>
+    <col min="4" max="4" width="14.296875" style="9" customWidth="1"/>
     <col min="5" max="5" width="16.796875" style="10" customWidth="1"/>
-    <col min="6" max="14" width="6.3984375" style="9" customWidth="1"/>
+    <col min="6" max="14" width="6.296875" style="9" customWidth="1"/>
     <col min="15" max="15" width="14.296875" style="9" customWidth="1"/>
     <col min="16" max="16" width="14.296875" style="30" customWidth="1"/>
-    <col min="17" max="23" width="6.3984375" style="9" customWidth="1"/>
+    <col min="17" max="23" width="6.296875" style="9" customWidth="1"/>
     <col min="24" max="24" width="14.796875" style="9" customWidth="1"/>
     <col min="25" max="25" width="14.796875" style="10" customWidth="1"/>
     <col min="26" max="26" width="5.296875" style="1" customWidth="1"/>
     <col min="27" max="27" width="69.69921875" style="1" customWidth="1"/>
     <col min="28" max="16384" width="9.296875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="17" t="s">
-        <v>671</v>
+        <v>0</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="13"/>
       <c r="E1" s="12"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="27"/>
       <c r="Q1" s="13"/>
       <c r="R1" s="13"/>
       <c r="S1" s="13"/>
       <c r="T1" s="13"/>
       <c r="U1" s="13"/>
       <c r="V1" s="13"/>
       <c r="W1" s="13"/>
       <c r="X1" s="13"/>
       <c r="Y1" s="40"/>
       <c r="Z1" s="12"/>
     </row>
-    <row r="2" spans="1:27" s="11" customFormat="1" ht="50" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:27" s="11" customFormat="1" ht="50.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="24" t="s">
-        <v>613</v>
+        <v>1</v>
       </c>
       <c r="B2" s="25" t="s">
-        <v>614</v>
+        <v>2</v>
       </c>
       <c r="C2" s="26" t="s">
-        <v>670</v>
+        <v>3</v>
       </c>
       <c r="D2" s="21" t="s">
-        <v>695</v>
+        <v>4</v>
       </c>
       <c r="E2" s="23" t="s">
-        <v>694</v>
+        <v>5</v>
       </c>
       <c r="F2" s="22" t="s">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G2" s="22" t="s">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H2" s="22" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I2" s="22" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J2" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="K2" s="22" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="L2" s="22" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="22" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="22" t="s">
         <v>14</v>
       </c>
       <c r="O2" s="21" t="s">
-        <v>693</v>
+        <v>15</v>
       </c>
       <c r="P2" s="23" t="s">
-        <v>692</v>
+        <v>16</v>
       </c>
       <c r="Q2" s="22" t="s">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="R2" s="22" t="s">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="S2" s="22" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="T2" s="22" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="U2" s="22" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="V2" s="22" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="W2" s="22" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="X2" s="21" t="s">
-        <v>690</v>
+        <v>24</v>
       </c>
       <c r="Y2" s="23" t="s">
-        <v>691</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:27" ht="14" x14ac:dyDescent="0.3">
       <c r="A3" s="18" t="s">
-        <v>644</v>
+        <v>26</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>615</v>
+        <v>27</v>
       </c>
       <c r="C3" s="34">
         <v>1542830</v>
       </c>
       <c r="D3" s="15">
         <v>11470</v>
       </c>
       <c r="E3" s="16">
         <v>7.4343900490000001</v>
       </c>
       <c r="F3" s="15">
         <v>90</v>
       </c>
       <c r="G3" s="15">
         <v>53</v>
       </c>
       <c r="H3" s="15">
         <v>0</v>
       </c>
       <c r="I3" s="15">
         <v>1</v>
       </c>
       <c r="J3" s="15">
         <v>0</v>
       </c>
@@ -3176,54 +3182,54 @@
       <c r="S3" s="15">
         <v>16</v>
       </c>
       <c r="T3" s="15">
         <v>547</v>
       </c>
       <c r="U3" s="15">
         <v>7113</v>
       </c>
       <c r="V3" s="15">
         <v>103</v>
       </c>
       <c r="W3" s="15">
         <v>1875</v>
       </c>
       <c r="X3" s="15">
         <v>11168</v>
       </c>
       <c r="Y3" s="16">
         <v>7.2386458649999996</v>
       </c>
       <c r="AA3" s="5"/>
     </row>
     <row r="4" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A4" s="31" t="s">
-        <v>696</v>
+        <v>28</v>
       </c>
       <c r="B4" s="32" t="s">
-        <v>697</v>
+        <v>29</v>
       </c>
       <c r="C4" s="34">
         <v>71017</v>
       </c>
       <c r="D4" s="15">
         <v>495</v>
       </c>
       <c r="E4" s="16">
         <v>6.9701620740000001</v>
       </c>
       <c r="F4" s="15">
         <v>5</v>
       </c>
       <c r="G4" s="15">
         <v>3</v>
       </c>
       <c r="H4" s="15">
         <v>0</v>
       </c>
       <c r="I4" s="15">
         <v>0</v>
       </c>
       <c r="J4" s="15">
         <v>0</v>
       </c>
@@ -3254,54 +3260,54 @@
       <c r="S4" s="15">
         <v>0</v>
       </c>
       <c r="T4" s="15">
         <v>7</v>
       </c>
       <c r="U4" s="15">
         <v>279</v>
       </c>
       <c r="V4" s="15">
         <v>4</v>
       </c>
       <c r="W4" s="15">
         <v>134</v>
       </c>
       <c r="X4" s="15">
         <v>484</v>
       </c>
       <c r="Y4" s="16">
         <v>6.8152695830000001</v>
       </c>
       <c r="AA4" s="6"/>
     </row>
     <row r="5" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A5" s="31" t="s">
-        <v>698</v>
+        <v>30</v>
       </c>
       <c r="B5" s="32" t="s">
-        <v>699</v>
+        <v>31</v>
       </c>
       <c r="C5" s="34">
         <v>142899</v>
       </c>
       <c r="D5" s="15">
         <v>901</v>
       </c>
       <c r="E5" s="16">
         <v>6.3051525899999996</v>
       </c>
       <c r="F5" s="15">
         <v>16</v>
       </c>
       <c r="G5" s="15">
         <v>4</v>
       </c>
       <c r="H5" s="15">
         <v>0</v>
       </c>
       <c r="I5" s="15">
         <v>0</v>
       </c>
       <c r="J5" s="15">
         <v>0</v>
       </c>
@@ -3332,54 +3338,54 @@
       <c r="S5" s="15">
         <v>2</v>
       </c>
       <c r="T5" s="15">
         <v>60</v>
       </c>
       <c r="U5" s="15">
         <v>488</v>
       </c>
       <c r="V5" s="15">
         <v>14</v>
       </c>
       <c r="W5" s="15">
         <v>184</v>
       </c>
       <c r="X5" s="15">
         <v>866</v>
       </c>
       <c r="Y5" s="16">
         <v>6.0602243539999998</v>
       </c>
       <c r="AA5" s="5"/>
     </row>
     <row r="6" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A6" s="31" t="s">
-        <v>700</v>
+        <v>32</v>
       </c>
       <c r="B6" s="32" t="s">
-        <v>701</v>
+        <v>33</v>
       </c>
       <c r="C6" s="34">
         <v>399623</v>
       </c>
       <c r="D6" s="15">
         <v>3133</v>
       </c>
       <c r="E6" s="16">
         <v>7.8398890950000002</v>
       </c>
       <c r="F6" s="15">
         <v>14</v>
       </c>
       <c r="G6" s="15">
         <v>14</v>
       </c>
       <c r="H6" s="15">
         <v>0</v>
       </c>
       <c r="I6" s="15">
         <v>1</v>
       </c>
       <c r="J6" s="15">
         <v>0</v>
       </c>
@@ -3410,54 +3416,54 @@
       <c r="S6" s="15">
         <v>4</v>
       </c>
       <c r="T6" s="15">
         <v>174</v>
       </c>
       <c r="U6" s="15">
         <v>1789</v>
       </c>
       <c r="V6" s="15">
         <v>42</v>
       </c>
       <c r="W6" s="15">
         <v>541</v>
       </c>
       <c r="X6" s="15">
         <v>3049</v>
       </c>
       <c r="Y6" s="16">
         <v>7.6296909839999998</v>
       </c>
       <c r="AA6" s="6"/>
     </row>
     <row r="7" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A7" s="31" t="s">
-        <v>702</v>
+        <v>34</v>
       </c>
       <c r="B7" s="32" t="s">
-        <v>703</v>
+        <v>35</v>
       </c>
       <c r="C7" s="34">
         <v>134730</v>
       </c>
       <c r="D7" s="15">
         <v>1036</v>
       </c>
       <c r="E7" s="16">
         <v>7.6894529800000004</v>
       </c>
       <c r="F7" s="15">
         <v>22</v>
       </c>
       <c r="G7" s="15">
         <v>12</v>
       </c>
       <c r="H7" s="15">
         <v>0</v>
       </c>
       <c r="I7" s="15">
         <v>0</v>
       </c>
       <c r="J7" s="15">
         <v>0</v>
       </c>
@@ -3488,54 +3494,54 @@
       <c r="S7" s="15">
         <v>0</v>
       </c>
       <c r="T7" s="15">
         <v>35</v>
       </c>
       <c r="U7" s="15">
         <v>553</v>
       </c>
       <c r="V7" s="15">
         <v>16</v>
       </c>
       <c r="W7" s="15">
         <v>167</v>
       </c>
       <c r="X7" s="15">
         <v>987</v>
       </c>
       <c r="Y7" s="16">
         <v>7.3257626360000003</v>
       </c>
       <c r="AA7" s="6"/>
     </row>
     <row r="8" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A8" s="31" t="s">
-        <v>704</v>
+        <v>36</v>
       </c>
       <c r="B8" s="32" t="s">
-        <v>705</v>
+        <v>37</v>
       </c>
       <c r="C8" s="34">
         <v>245178</v>
       </c>
       <c r="D8" s="15">
         <v>2152</v>
       </c>
       <c r="E8" s="16">
         <v>8.7772964949999999</v>
       </c>
       <c r="F8" s="15">
         <v>16</v>
       </c>
       <c r="G8" s="15">
         <v>6</v>
       </c>
       <c r="H8" s="15">
         <v>0</v>
       </c>
       <c r="I8" s="15">
         <v>0</v>
       </c>
       <c r="J8" s="15">
         <v>0</v>
       </c>
@@ -3566,54 +3572,54 @@
       <c r="S8" s="15">
         <v>4</v>
       </c>
       <c r="T8" s="15">
         <v>88</v>
       </c>
       <c r="U8" s="15">
         <v>1348</v>
       </c>
       <c r="V8" s="15">
         <v>12</v>
       </c>
       <c r="W8" s="15">
         <v>359</v>
       </c>
       <c r="X8" s="15">
         <v>2101</v>
       </c>
       <c r="Y8" s="16">
         <v>8.5692843570000008</v>
       </c>
       <c r="AA8" s="6"/>
     </row>
     <row r="9" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A9" s="31" t="s">
-        <v>706</v>
+        <v>38</v>
       </c>
       <c r="B9" s="32" t="s">
-        <v>707</v>
+        <v>39</v>
       </c>
       <c r="C9" s="34">
         <v>384780</v>
       </c>
       <c r="D9" s="15">
         <v>2832</v>
       </c>
       <c r="E9" s="16">
         <v>7.3600498989999998</v>
       </c>
       <c r="F9" s="15">
         <v>4</v>
       </c>
       <c r="G9" s="15">
         <v>14</v>
       </c>
       <c r="H9" s="15">
         <v>0</v>
       </c>
       <c r="I9" s="15">
         <v>0</v>
       </c>
       <c r="J9" s="15">
         <v>0</v>
       </c>
@@ -3644,54 +3650,54 @@
       <c r="S9" s="15">
         <v>6</v>
       </c>
       <c r="T9" s="15">
         <v>92</v>
       </c>
       <c r="U9" s="15">
         <v>2105</v>
       </c>
       <c r="V9" s="15">
         <v>9</v>
       </c>
       <c r="W9" s="15">
         <v>354</v>
       </c>
       <c r="X9" s="15">
         <v>2801</v>
       </c>
       <c r="Y9" s="16">
         <v>7.2794843809999996</v>
       </c>
       <c r="AA9" s="6"/>
     </row>
     <row r="10" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A10" s="31" t="s">
-        <v>708</v>
+        <v>40</v>
       </c>
       <c r="B10" s="32" t="s">
-        <v>709</v>
+        <v>41</v>
       </c>
       <c r="C10" s="34">
         <v>80204</v>
       </c>
       <c r="D10" s="15">
         <v>410</v>
       </c>
       <c r="E10" s="16">
         <v>5.1119644910000002</v>
       </c>
       <c r="F10" s="15">
         <v>6</v>
       </c>
       <c r="G10" s="15">
         <v>0</v>
       </c>
       <c r="H10" s="15">
         <v>0</v>
       </c>
       <c r="I10" s="15">
         <v>0</v>
       </c>
       <c r="J10" s="15">
         <v>0</v>
       </c>
@@ -3722,54 +3728,54 @@
       <c r="S10" s="15">
         <v>0</v>
       </c>
       <c r="T10" s="15">
         <v>48</v>
       </c>
       <c r="U10" s="15">
         <v>224</v>
       </c>
       <c r="V10" s="15">
         <v>2</v>
       </c>
       <c r="W10" s="15">
         <v>68</v>
       </c>
       <c r="X10" s="15">
         <v>390</v>
       </c>
       <c r="Y10" s="16">
         <v>4.8626003689999999</v>
       </c>
       <c r="AA10" s="5"/>
     </row>
     <row r="11" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A11" s="31" t="s">
-        <v>710</v>
+        <v>42</v>
       </c>
       <c r="B11" s="32" t="s">
-        <v>711</v>
+        <v>43</v>
       </c>
       <c r="C11" s="34">
         <v>84399</v>
       </c>
       <c r="D11" s="15">
         <v>511</v>
       </c>
       <c r="E11" s="16">
         <v>6.0545741059999996</v>
       </c>
       <c r="F11" s="15">
         <v>7</v>
       </c>
       <c r="G11" s="15">
         <v>0</v>
       </c>
       <c r="H11" s="15">
         <v>0</v>
       </c>
       <c r="I11" s="15">
         <v>0</v>
       </c>
       <c r="J11" s="15">
         <v>0</v>
       </c>
@@ -3800,54 +3806,54 @@
       <c r="S11" s="15">
         <v>0</v>
       </c>
       <c r="T11" s="15">
         <v>43</v>
       </c>
       <c r="U11" s="15">
         <v>327</v>
       </c>
       <c r="V11" s="15">
         <v>4</v>
       </c>
       <c r="W11" s="15">
         <v>68</v>
       </c>
       <c r="X11" s="15">
         <v>490</v>
       </c>
       <c r="Y11" s="16">
         <v>5.8057559919999999</v>
       </c>
       <c r="AA11" s="5"/>
     </row>
     <row r="12" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A12" s="19" t="s">
-        <v>242</v>
+        <v>44</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>563</v>
+        <v>45</v>
       </c>
       <c r="C12" s="35">
         <v>2442</v>
       </c>
       <c r="D12" s="3">
         <v>0</v>
       </c>
       <c r="E12" s="4">
         <v>0</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>0</v>
       </c>
       <c r="H12" s="3">
         <v>0</v>
       </c>
       <c r="I12" s="3">
         <v>0</v>
       </c>
       <c r="J12" s="3">
         <v>0</v>
       </c>
@@ -3878,54 +3884,54 @@
       <c r="S12" s="3">
         <v>0</v>
       </c>
       <c r="T12" s="3">
         <v>0</v>
       </c>
       <c r="U12" s="3">
         <v>0</v>
       </c>
       <c r="V12" s="3">
         <v>0</v>
       </c>
       <c r="W12" s="3">
         <v>0</v>
       </c>
       <c r="X12" s="3">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="AA12" s="7"/>
     </row>
     <row r="13" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A13" s="19" t="s">
-        <v>243</v>
+        <v>46</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>244</v>
+        <v>47</v>
       </c>
       <c r="C13" s="35">
         <v>3474</v>
       </c>
       <c r="D13" s="3">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>0</v>
       </c>
       <c r="H13" s="3">
         <v>0</v>
       </c>
       <c r="I13" s="3">
         <v>0</v>
       </c>
       <c r="J13" s="3">
         <v>0</v>
       </c>
@@ -3956,54 +3962,54 @@
       <c r="S13" s="3">
         <v>0</v>
       </c>
       <c r="T13" s="3">
         <v>0</v>
       </c>
       <c r="U13" s="3">
         <v>0</v>
       </c>
       <c r="V13" s="3">
         <v>0</v>
       </c>
       <c r="W13" s="3">
         <v>0</v>
       </c>
       <c r="X13" s="3">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="AA13" s="5"/>
     </row>
     <row r="14" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A14" s="19" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="C14" s="35">
         <v>22492</v>
       </c>
       <c r="D14" s="3">
         <v>369</v>
       </c>
       <c r="E14" s="4">
         <v>16.405833184999999</v>
       </c>
       <c r="F14" s="3">
         <v>1</v>
       </c>
       <c r="G14" s="3">
         <v>0</v>
       </c>
       <c r="H14" s="3">
         <v>0</v>
       </c>
       <c r="I14" s="3">
         <v>0</v>
       </c>
       <c r="J14" s="3">
         <v>0</v>
       </c>
@@ -4034,54 +4040,54 @@
       <c r="S14" s="3">
         <v>0</v>
       </c>
       <c r="T14" s="3">
         <v>9</v>
       </c>
       <c r="U14" s="3">
         <v>240</v>
       </c>
       <c r="V14" s="3">
         <v>2</v>
       </c>
       <c r="W14" s="3">
         <v>84</v>
       </c>
       <c r="X14" s="3">
         <v>357</v>
       </c>
       <c r="Y14" s="4">
         <v>15.872310154999999</v>
       </c>
       <c r="AA14" s="6"/>
     </row>
     <row r="15" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A15" s="19" t="s">
-        <v>245</v>
+        <v>50</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>246</v>
+        <v>51</v>
       </c>
       <c r="C15" s="35">
         <v>773</v>
       </c>
       <c r="D15" s="3">
         <v>2</v>
       </c>
       <c r="E15" s="4">
         <v>2.5873221219999998</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>0</v>
       </c>
       <c r="H15" s="3">
         <v>0</v>
       </c>
       <c r="I15" s="3">
         <v>0</v>
       </c>
       <c r="J15" s="3">
         <v>0</v>
       </c>
@@ -4112,54 +4118,54 @@
       <c r="S15" s="3">
         <v>0</v>
       </c>
       <c r="T15" s="3">
         <v>0</v>
       </c>
       <c r="U15" s="3">
         <v>2</v>
       </c>
       <c r="V15" s="3">
         <v>0</v>
       </c>
       <c r="W15" s="3">
         <v>0</v>
       </c>
       <c r="X15" s="3">
         <v>2</v>
       </c>
       <c r="Y15" s="4">
         <v>2.5873221219999998</v>
       </c>
       <c r="AA15" s="6"/>
     </row>
     <row r="16" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A16" s="19" t="s">
-        <v>247</v>
+        <v>52</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>248</v>
+        <v>53</v>
       </c>
       <c r="C16" s="35">
         <v>941</v>
       </c>
       <c r="D16" s="3">
         <v>3</v>
       </c>
       <c r="E16" s="4">
         <v>3.188097768</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>0</v>
       </c>
       <c r="H16" s="3">
         <v>0</v>
       </c>
       <c r="I16" s="3">
         <v>0</v>
       </c>
       <c r="J16" s="3">
         <v>0</v>
       </c>
@@ -4190,54 +4196,54 @@
       <c r="S16" s="3">
         <v>0</v>
       </c>
       <c r="T16" s="3">
         <v>0</v>
       </c>
       <c r="U16" s="3">
         <v>3</v>
       </c>
       <c r="V16" s="3">
         <v>0</v>
       </c>
       <c r="W16" s="3">
         <v>0</v>
       </c>
       <c r="X16" s="3">
         <v>3</v>
       </c>
       <c r="Y16" s="4">
         <v>3.188097768</v>
       </c>
       <c r="AA16" s="5"/>
     </row>
     <row r="17" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A17" s="19" t="s">
-        <v>249</v>
+        <v>54</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>250</v>
+        <v>55</v>
       </c>
       <c r="C17" s="35">
         <v>583</v>
       </c>
       <c r="D17" s="3">
         <v>0</v>
       </c>
       <c r="E17" s="4">
         <v>0</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>0</v>
       </c>
       <c r="H17" s="3">
         <v>0</v>
       </c>
       <c r="I17" s="3">
         <v>0</v>
       </c>
       <c r="J17" s="3">
         <v>0</v>
       </c>
@@ -4268,54 +4274,54 @@
       <c r="S17" s="3">
         <v>0</v>
       </c>
       <c r="T17" s="3">
         <v>0</v>
       </c>
       <c r="U17" s="3">
         <v>0</v>
       </c>
       <c r="V17" s="3">
         <v>0</v>
       </c>
       <c r="W17" s="3">
         <v>0</v>
       </c>
       <c r="X17" s="3">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="AA17" s="6"/>
     </row>
     <row r="18" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A18" s="19" t="s">
-        <v>597</v>
+        <v>56</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>598</v>
+        <v>57</v>
       </c>
       <c r="C18" s="35">
         <v>713</v>
       </c>
       <c r="D18" s="3">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>0</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>0</v>
       </c>
       <c r="H18" s="3">
         <v>0</v>
       </c>
       <c r="I18" s="3">
         <v>0</v>
       </c>
       <c r="J18" s="3">
         <v>0</v>
       </c>
@@ -4346,54 +4352,54 @@
       <c r="S18" s="3">
         <v>0</v>
       </c>
       <c r="T18" s="3">
         <v>0</v>
       </c>
       <c r="U18" s="3">
         <v>0</v>
       </c>
       <c r="V18" s="3">
         <v>0</v>
       </c>
       <c r="W18" s="3">
         <v>0</v>
       </c>
       <c r="X18" s="3">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="AA18" s="7"/>
     </row>
     <row r="19" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="C19" s="35">
         <v>4306</v>
       </c>
       <c r="D19" s="3">
         <v>39</v>
       </c>
       <c r="E19" s="4">
         <v>9.0571295870000004</v>
       </c>
       <c r="F19" s="3">
         <v>1</v>
       </c>
       <c r="G19" s="3">
         <v>0</v>
       </c>
       <c r="H19" s="3">
         <v>0</v>
       </c>
       <c r="I19" s="3">
         <v>0</v>
       </c>
       <c r="J19" s="3">
         <v>0</v>
       </c>
@@ -4423,54 +4429,54 @@
       </c>
       <c r="S19" s="3">
         <v>0</v>
       </c>
       <c r="T19" s="3">
         <v>6</v>
       </c>
       <c r="U19" s="3">
         <v>16</v>
       </c>
       <c r="V19" s="3">
         <v>1</v>
       </c>
       <c r="W19" s="3">
         <v>12</v>
       </c>
       <c r="X19" s="3">
         <v>38</v>
       </c>
       <c r="Y19" s="4">
         <v>8.8248954949999998</v>
       </c>
     </row>
     <row r="20" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A20" s="19" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="C20" s="35">
         <v>1341</v>
       </c>
       <c r="D20" s="3">
         <v>1</v>
       </c>
       <c r="E20" s="4">
         <v>0.74571215499999999</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>0</v>
       </c>
       <c r="H20" s="3">
         <v>0</v>
       </c>
       <c r="I20" s="3">
         <v>0</v>
       </c>
       <c r="J20" s="3">
         <v>0</v>
       </c>
@@ -4501,54 +4507,54 @@
       <c r="S20" s="3">
         <v>0</v>
       </c>
       <c r="T20" s="3">
         <v>0</v>
       </c>
       <c r="U20" s="3">
         <v>0</v>
       </c>
       <c r="V20" s="3">
         <v>0</v>
       </c>
       <c r="W20" s="3">
         <v>1</v>
       </c>
       <c r="X20" s="3">
         <v>1</v>
       </c>
       <c r="Y20" s="4">
         <v>0.74571215499999999</v>
       </c>
       <c r="AA20" s="8"/>
     </row>
     <row r="21" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A21" s="19" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="C21" s="35">
         <v>2889</v>
       </c>
       <c r="D21" s="3">
         <v>6</v>
       </c>
       <c r="E21" s="4">
         <v>2.0768431980000002</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>0</v>
       </c>
       <c r="H21" s="3">
         <v>0</v>
       </c>
       <c r="I21" s="3">
         <v>0</v>
       </c>
       <c r="J21" s="3">
         <v>0</v>
       </c>
@@ -4579,54 +4585,54 @@
       <c r="S21" s="3">
         <v>0</v>
       </c>
       <c r="T21" s="3">
         <v>0</v>
       </c>
       <c r="U21" s="3">
         <v>4</v>
       </c>
       <c r="V21" s="3">
         <v>0</v>
       </c>
       <c r="W21" s="3">
         <v>1</v>
       </c>
       <c r="X21" s="3">
         <v>6</v>
       </c>
       <c r="Y21" s="4">
         <v>2.0768431980000002</v>
       </c>
       <c r="AA21" s="8"/>
     </row>
     <row r="22" spans="1:27" ht="13" x14ac:dyDescent="0.3">
       <c r="A22" s="19" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="C22" s="35">
         <v>2616</v>
       </c>
       <c r="D22" s="3">
         <v>10</v>
       </c>
       <c r="E22" s="4">
         <v>3.8226299689999998</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>0</v>
       </c>
       <c r="H22" s="3">
         <v>0</v>
       </c>
       <c r="I22" s="3">
         <v>0</v>
       </c>
       <c r="J22" s="3">
         <v>0</v>
       </c>
@@ -4657,54 +4663,54 @@
       <c r="S22" s="3">
         <v>0</v>
       </c>
       <c r="T22" s="3">
         <v>1</v>
       </c>
       <c r="U22" s="3">
         <v>5</v>
       </c>
       <c r="V22" s="3">
         <v>0</v>
       </c>
       <c r="W22" s="3">
         <v>4</v>
       </c>
       <c r="X22" s="3">
         <v>10</v>
       </c>
       <c r="Y22" s="4">
         <v>3.8226299689999998</v>
       </c>
       <c r="AA22" s="5"/>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="C23" s="35">
         <v>1744</v>
       </c>
       <c r="D23" s="3">
         <v>20</v>
       </c>
       <c r="E23" s="4">
         <v>11.467889908</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>0</v>
       </c>
       <c r="H23" s="3">
         <v>0</v>
       </c>
       <c r="I23" s="3">
         <v>0</v>
       </c>
       <c r="J23" s="3">
         <v>0</v>
       </c>
@@ -4734,54 +4740,54 @@
       </c>
       <c r="S23" s="3">
         <v>0</v>
       </c>
       <c r="T23" s="3">
         <v>1</v>
       </c>
       <c r="U23" s="3">
         <v>18</v>
       </c>
       <c r="V23" s="3">
         <v>0</v>
       </c>
       <c r="W23" s="3">
         <v>1</v>
       </c>
       <c r="X23" s="3">
         <v>20</v>
       </c>
       <c r="Y23" s="4">
         <v>11.467889908</v>
       </c>
     </row>
     <row r="24" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
-        <v>251</v>
+        <v>68</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>616</v>
+        <v>69</v>
       </c>
       <c r="C24" s="35">
         <v>126</v>
       </c>
       <c r="D24" s="3">
         <v>0</v>
       </c>
       <c r="E24" s="4">
         <v>0</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>0</v>
       </c>
       <c r="H24" s="3">
         <v>0</v>
       </c>
       <c r="I24" s="3">
         <v>0</v>
       </c>
       <c r="J24" s="3">
         <v>0</v>
       </c>
@@ -4811,54 +4817,54 @@
       </c>
       <c r="S24" s="3">
         <v>0</v>
       </c>
       <c r="T24" s="3">
         <v>0</v>
       </c>
       <c r="U24" s="3">
         <v>0</v>
       </c>
       <c r="V24" s="3">
         <v>0</v>
       </c>
       <c r="W24" s="3">
         <v>0</v>
       </c>
       <c r="X24" s="3">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="C25" s="35">
         <v>5611</v>
       </c>
       <c r="D25" s="3">
         <v>8</v>
       </c>
       <c r="E25" s="4">
         <v>1.4257708069999999</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>0</v>
       </c>
       <c r="H25" s="3">
         <v>0</v>
       </c>
       <c r="I25" s="3">
         <v>0</v>
       </c>
       <c r="J25" s="3">
         <v>0</v>
       </c>
@@ -4888,54 +4894,54 @@
       </c>
       <c r="S25" s="3">
         <v>0</v>
       </c>
       <c r="T25" s="3">
         <v>0</v>
       </c>
       <c r="U25" s="3">
         <v>1</v>
       </c>
       <c r="V25" s="3">
         <v>0</v>
       </c>
       <c r="W25" s="3">
         <v>5</v>
       </c>
       <c r="X25" s="3">
         <v>6</v>
       </c>
       <c r="Y25" s="4">
         <v>1.0693281059999999</v>
       </c>
     </row>
     <row r="26" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
-        <v>252</v>
+        <v>72</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>253</v>
+        <v>73</v>
       </c>
       <c r="C26" s="35">
         <v>408</v>
       </c>
       <c r="D26" s="3">
         <v>1</v>
       </c>
       <c r="E26" s="4">
         <v>2.450980392</v>
       </c>
       <c r="F26" s="3">
         <v>0</v>
       </c>
       <c r="G26" s="3">
         <v>0</v>
       </c>
       <c r="H26" s="3">
         <v>0</v>
       </c>
       <c r="I26" s="3">
         <v>0</v>
       </c>
       <c r="J26" s="3">
         <v>0</v>
       </c>
@@ -4965,54 +4971,54 @@
       </c>
       <c r="S26" s="3">
         <v>0</v>
       </c>
       <c r="T26" s="3">
         <v>0</v>
       </c>
       <c r="U26" s="3">
         <v>1</v>
       </c>
       <c r="V26" s="3">
         <v>0</v>
       </c>
       <c r="W26" s="3">
         <v>0</v>
       </c>
       <c r="X26" s="3">
         <v>1</v>
       </c>
       <c r="Y26" s="4">
         <v>2.450980392</v>
       </c>
     </row>
     <row r="27" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="C27" s="35">
         <v>1664</v>
       </c>
       <c r="D27" s="3">
         <v>11</v>
       </c>
       <c r="E27" s="4">
         <v>6.610576923</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>0</v>
       </c>
       <c r="H27" s="3">
         <v>0</v>
       </c>
       <c r="I27" s="3">
         <v>0</v>
       </c>
       <c r="J27" s="3">
         <v>0</v>
       </c>
@@ -5042,54 +5048,54 @@
       </c>
       <c r="S27" s="3">
         <v>0</v>
       </c>
       <c r="T27" s="3">
         <v>0</v>
       </c>
       <c r="U27" s="3">
         <v>5</v>
       </c>
       <c r="V27" s="3">
         <v>0</v>
       </c>
       <c r="W27" s="3">
         <v>5</v>
       </c>
       <c r="X27" s="3">
         <v>11</v>
       </c>
       <c r="Y27" s="4">
         <v>6.610576923</v>
       </c>
     </row>
     <row r="28" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="C28" s="35">
         <v>3969</v>
       </c>
       <c r="D28" s="3">
         <v>12</v>
       </c>
       <c r="E28" s="4">
         <v>3.0234315949999999</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>0</v>
       </c>
       <c r="H28" s="3">
         <v>0</v>
       </c>
       <c r="I28" s="3">
         <v>0</v>
       </c>
       <c r="J28" s="3">
         <v>0</v>
       </c>
@@ -5119,54 +5125,54 @@
       </c>
       <c r="S28" s="3">
         <v>0</v>
       </c>
       <c r="T28" s="3">
         <v>0</v>
       </c>
       <c r="U28" s="3">
         <v>10</v>
       </c>
       <c r="V28" s="3">
         <v>0</v>
       </c>
       <c r="W28" s="3">
         <v>0</v>
       </c>
       <c r="X28" s="3">
         <v>12</v>
       </c>
       <c r="Y28" s="4">
         <v>3.0234315949999999</v>
       </c>
     </row>
     <row r="29" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>254</v>
+        <v>78</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>255</v>
+        <v>79</v>
       </c>
       <c r="C29" s="35">
         <v>215</v>
       </c>
       <c r="D29" s="3">
         <v>0</v>
       </c>
       <c r="E29" s="4">
         <v>0</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>0</v>
       </c>
       <c r="H29" s="3">
         <v>0</v>
       </c>
       <c r="I29" s="3">
         <v>0</v>
       </c>
       <c r="J29" s="3">
         <v>0</v>
       </c>
@@ -5196,54 +5202,54 @@
       </c>
       <c r="S29" s="3">
         <v>0</v>
       </c>
       <c r="T29" s="3">
         <v>0</v>
       </c>
       <c r="U29" s="3">
         <v>0</v>
       </c>
       <c r="V29" s="3">
         <v>0</v>
       </c>
       <c r="W29" s="3">
         <v>0</v>
       </c>
       <c r="X29" s="3">
         <v>0</v>
       </c>
       <c r="Y29" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
-        <v>256</v>
+        <v>80</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>257</v>
+        <v>81</v>
       </c>
       <c r="C30" s="35">
         <v>619</v>
       </c>
       <c r="D30" s="3">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>0</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>0</v>
       </c>
       <c r="H30" s="3">
         <v>0</v>
       </c>
       <c r="I30" s="3">
         <v>0</v>
       </c>
       <c r="J30" s="3">
         <v>0</v>
       </c>
@@ -5273,54 +5279,54 @@
       </c>
       <c r="S30" s="3">
         <v>0</v>
       </c>
       <c r="T30" s="3">
         <v>0</v>
       </c>
       <c r="U30" s="3">
         <v>0</v>
       </c>
       <c r="V30" s="3">
         <v>0</v>
       </c>
       <c r="W30" s="3">
         <v>0</v>
       </c>
       <c r="X30" s="3">
         <v>0</v>
       </c>
       <c r="Y30" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C31" s="35">
         <v>13374</v>
       </c>
       <c r="D31" s="3">
         <v>86</v>
       </c>
       <c r="E31" s="4">
         <v>6.4303873190000003</v>
       </c>
       <c r="F31" s="3">
         <v>4</v>
       </c>
       <c r="G31" s="3">
         <v>0</v>
       </c>
       <c r="H31" s="3">
         <v>0</v>
       </c>
       <c r="I31" s="3">
         <v>0</v>
       </c>
       <c r="J31" s="3">
         <v>0</v>
       </c>
@@ -5350,54 +5356,54 @@
       </c>
       <c r="S31" s="3">
         <v>0</v>
       </c>
       <c r="T31" s="3">
         <v>13</v>
       </c>
       <c r="U31" s="3">
         <v>51</v>
       </c>
       <c r="V31" s="3">
         <v>0</v>
       </c>
       <c r="W31" s="3">
         <v>12</v>
       </c>
       <c r="X31" s="3">
         <v>80</v>
       </c>
       <c r="Y31" s="4">
         <v>5.9817556449999998</v>
       </c>
     </row>
     <row r="32" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
-        <v>258</v>
+        <v>84</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>617</v>
+        <v>85</v>
       </c>
       <c r="C32" s="35">
         <v>930</v>
       </c>
       <c r="D32" s="3">
         <v>0</v>
       </c>
       <c r="E32" s="4">
         <v>0</v>
       </c>
       <c r="F32" s="3">
         <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>0</v>
       </c>
       <c r="H32" s="3">
         <v>0</v>
       </c>
       <c r="I32" s="3">
         <v>0</v>
       </c>
       <c r="J32" s="3">
         <v>0</v>
       </c>
@@ -5427,54 +5433,54 @@
       </c>
       <c r="S32" s="3">
         <v>0</v>
       </c>
       <c r="T32" s="3">
         <v>0</v>
       </c>
       <c r="U32" s="3">
         <v>0</v>
       </c>
       <c r="V32" s="3">
         <v>0</v>
       </c>
       <c r="W32" s="3">
         <v>0</v>
       </c>
       <c r="X32" s="3">
         <v>0</v>
       </c>
       <c r="Y32" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
-        <v>259</v>
+        <v>86</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>618</v>
+        <v>87</v>
       </c>
       <c r="C33" s="35">
         <v>569</v>
       </c>
       <c r="D33" s="3">
         <v>2</v>
       </c>
       <c r="E33" s="4">
         <v>3.5149384889999999</v>
       </c>
       <c r="F33" s="3">
         <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>0</v>
       </c>
       <c r="H33" s="3">
         <v>0</v>
       </c>
       <c r="I33" s="3">
         <v>0</v>
       </c>
       <c r="J33" s="3">
         <v>0</v>
       </c>
@@ -5504,54 +5510,54 @@
       </c>
       <c r="S33" s="3">
         <v>0</v>
       </c>
       <c r="T33" s="3">
         <v>1</v>
       </c>
       <c r="U33" s="3">
         <v>0</v>
       </c>
       <c r="V33" s="3">
         <v>0</v>
       </c>
       <c r="W33" s="3">
         <v>1</v>
       </c>
       <c r="X33" s="3">
         <v>2</v>
       </c>
       <c r="Y33" s="4">
         <v>3.5149384889999999</v>
       </c>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="C34" s="35">
         <v>21986</v>
       </c>
       <c r="D34" s="3">
         <v>160</v>
       </c>
       <c r="E34" s="4">
         <v>7.2773583190000002</v>
       </c>
       <c r="F34" s="3">
         <v>1</v>
       </c>
       <c r="G34" s="3">
         <v>0</v>
       </c>
       <c r="H34" s="3">
         <v>0</v>
       </c>
       <c r="I34" s="3">
         <v>0</v>
       </c>
       <c r="J34" s="3">
         <v>0</v>
       </c>
@@ -5581,54 +5587,54 @@
       </c>
       <c r="S34" s="3">
         <v>0</v>
       </c>
       <c r="T34" s="3">
         <v>12</v>
       </c>
       <c r="U34" s="3">
         <v>109</v>
       </c>
       <c r="V34" s="3">
         <v>1</v>
       </c>
       <c r="W34" s="3">
         <v>30</v>
       </c>
       <c r="X34" s="3">
         <v>159</v>
       </c>
       <c r="Y34" s="4">
         <v>7.2318748289999997</v>
       </c>
     </row>
     <row r="35" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
-        <v>260</v>
+        <v>90</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>261</v>
+        <v>91</v>
       </c>
       <c r="C35" s="35">
         <v>426</v>
       </c>
       <c r="D35" s="3">
         <v>0</v>
       </c>
       <c r="E35" s="4">
         <v>0</v>
       </c>
       <c r="F35" s="3">
         <v>0</v>
       </c>
       <c r="G35" s="3">
         <v>0</v>
       </c>
       <c r="H35" s="3">
         <v>0</v>
       </c>
       <c r="I35" s="3">
         <v>0</v>
       </c>
       <c r="J35" s="3">
         <v>0</v>
       </c>
@@ -5658,54 +5664,54 @@
       </c>
       <c r="S35" s="3">
         <v>0</v>
       </c>
       <c r="T35" s="3">
         <v>0</v>
       </c>
       <c r="U35" s="3">
         <v>0</v>
       </c>
       <c r="V35" s="3">
         <v>0</v>
       </c>
       <c r="W35" s="3">
         <v>0</v>
       </c>
       <c r="X35" s="3">
         <v>0</v>
       </c>
       <c r="Y35" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
-        <v>262</v>
+        <v>92</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>263</v>
+        <v>93</v>
       </c>
       <c r="C36" s="35">
         <v>388</v>
       </c>
       <c r="D36" s="3">
         <v>0</v>
       </c>
       <c r="E36" s="4">
         <v>0</v>
       </c>
       <c r="F36" s="3">
         <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>0</v>
       </c>
       <c r="H36" s="3">
         <v>0</v>
       </c>
       <c r="I36" s="3">
         <v>0</v>
       </c>
       <c r="J36" s="3">
         <v>0</v>
       </c>
@@ -5735,54 +5741,54 @@
       </c>
       <c r="S36" s="3">
         <v>0</v>
       </c>
       <c r="T36" s="3">
         <v>0</v>
       </c>
       <c r="U36" s="3">
         <v>0</v>
       </c>
       <c r="V36" s="3">
         <v>0</v>
       </c>
       <c r="W36" s="3">
         <v>0</v>
       </c>
       <c r="X36" s="3">
         <v>0</v>
       </c>
       <c r="Y36" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A37" s="19" t="s">
-        <v>264</v>
+        <v>94</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>265</v>
+        <v>95</v>
       </c>
       <c r="C37" s="35">
         <v>1208</v>
       </c>
       <c r="D37" s="3">
         <v>3</v>
       </c>
       <c r="E37" s="4">
         <v>2.4834437089999999</v>
       </c>
       <c r="F37" s="3">
         <v>0</v>
       </c>
       <c r="G37" s="3">
         <v>0</v>
       </c>
       <c r="H37" s="3">
         <v>0</v>
       </c>
       <c r="I37" s="3">
         <v>0</v>
       </c>
       <c r="J37" s="3">
         <v>0</v>
       </c>
@@ -5812,54 +5818,54 @@
       </c>
       <c r="S37" s="3">
         <v>0</v>
       </c>
       <c r="T37" s="3">
         <v>0</v>
       </c>
       <c r="U37" s="3">
         <v>1</v>
       </c>
       <c r="V37" s="3">
         <v>0</v>
       </c>
       <c r="W37" s="3">
         <v>2</v>
       </c>
       <c r="X37" s="3">
         <v>3</v>
       </c>
       <c r="Y37" s="4">
         <v>2.4834437089999999</v>
       </c>
     </row>
     <row r="38" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A38" s="19" t="s">
-        <v>266</v>
+        <v>96</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>267</v>
+        <v>97</v>
       </c>
       <c r="C38" s="35">
         <v>696</v>
       </c>
       <c r="D38" s="3">
         <v>3</v>
       </c>
       <c r="E38" s="4">
         <v>4.3103448279999999</v>
       </c>
       <c r="F38" s="3">
         <v>0</v>
       </c>
       <c r="G38" s="3">
         <v>0</v>
       </c>
       <c r="H38" s="3">
         <v>0</v>
       </c>
       <c r="I38" s="3">
         <v>0</v>
       </c>
       <c r="J38" s="3">
         <v>0</v>
       </c>
@@ -5889,54 +5895,54 @@
       </c>
       <c r="S38" s="3">
         <v>0</v>
       </c>
       <c r="T38" s="3">
         <v>0</v>
       </c>
       <c r="U38" s="3">
         <v>3</v>
       </c>
       <c r="V38" s="3">
         <v>0</v>
       </c>
       <c r="W38" s="3">
         <v>0</v>
       </c>
       <c r="X38" s="3">
         <v>3</v>
       </c>
       <c r="Y38" s="4">
         <v>4.3103448279999999</v>
       </c>
     </row>
     <row r="39" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="19" t="s">
-        <v>619</v>
+        <v>98</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>620</v>
+        <v>99</v>
       </c>
       <c r="C39" s="35">
         <v>157</v>
       </c>
       <c r="D39" s="3">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>0</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
       <c r="G39" s="3">
         <v>0</v>
       </c>
       <c r="H39" s="3">
         <v>0</v>
       </c>
       <c r="I39" s="3">
         <v>0</v>
       </c>
       <c r="J39" s="3">
         <v>0</v>
       </c>
@@ -5966,54 +5972,54 @@
       </c>
       <c r="S39" s="3">
         <v>0</v>
       </c>
       <c r="T39" s="3">
         <v>0</v>
       </c>
       <c r="U39" s="3">
         <v>0</v>
       </c>
       <c r="V39" s="3">
         <v>0</v>
       </c>
       <c r="W39" s="3">
         <v>0</v>
       </c>
       <c r="X39" s="3">
         <v>0</v>
       </c>
       <c r="Y39" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
-        <v>38</v>
+        <v>100</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="C40" s="35">
         <v>3879</v>
       </c>
       <c r="D40" s="3">
         <v>29</v>
       </c>
       <c r="E40" s="4">
         <v>7.4761536480000004</v>
       </c>
       <c r="F40" s="3">
         <v>0</v>
       </c>
       <c r="G40" s="3">
         <v>0</v>
       </c>
       <c r="H40" s="3">
         <v>0</v>
       </c>
       <c r="I40" s="3">
         <v>0</v>
       </c>
       <c r="J40" s="3">
         <v>0</v>
       </c>
@@ -6043,54 +6049,54 @@
       </c>
       <c r="S40" s="3">
         <v>0</v>
       </c>
       <c r="T40" s="3">
         <v>2</v>
       </c>
       <c r="U40" s="3">
         <v>19</v>
       </c>
       <c r="V40" s="3">
         <v>0</v>
       </c>
       <c r="W40" s="3">
         <v>5</v>
       </c>
       <c r="X40" s="3">
         <v>29</v>
       </c>
       <c r="Y40" s="4">
         <v>7.4761536480000004</v>
       </c>
     </row>
     <row r="41" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A41" s="19" t="s">
-        <v>268</v>
+        <v>102</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>269</v>
+        <v>103</v>
       </c>
       <c r="C41" s="35">
         <v>188</v>
       </c>
       <c r="D41" s="3">
         <v>1</v>
       </c>
       <c r="E41" s="4">
         <v>5.3191489360000004</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>0</v>
       </c>
       <c r="H41" s="3">
         <v>0</v>
       </c>
       <c r="I41" s="3">
         <v>0</v>
       </c>
       <c r="J41" s="3">
         <v>0</v>
       </c>
@@ -6120,54 +6126,54 @@
       </c>
       <c r="S41" s="3">
         <v>0</v>
       </c>
       <c r="T41" s="3">
         <v>0</v>
       </c>
       <c r="U41" s="3">
         <v>0</v>
       </c>
       <c r="V41" s="3">
         <v>0</v>
       </c>
       <c r="W41" s="3">
         <v>0</v>
       </c>
       <c r="X41" s="3">
         <v>1</v>
       </c>
       <c r="Y41" s="4">
         <v>5.3191489360000004</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A42" s="19" t="s">
-        <v>658</v>
+        <v>104</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>659</v>
+        <v>105</v>
       </c>
       <c r="C42" s="35">
         <v>135</v>
       </c>
       <c r="D42" s="3">
         <v>3</v>
       </c>
       <c r="E42" s="4">
         <v>22.222222221999999</v>
       </c>
       <c r="F42" s="3">
         <v>0</v>
       </c>
       <c r="G42" s="3">
         <v>0</v>
       </c>
       <c r="H42" s="3">
         <v>0</v>
       </c>
       <c r="I42" s="3">
         <v>0</v>
       </c>
       <c r="J42" s="3">
         <v>0</v>
       </c>
@@ -6197,54 +6203,54 @@
       </c>
       <c r="S42" s="3">
         <v>0</v>
       </c>
       <c r="T42" s="3">
         <v>0</v>
       </c>
       <c r="U42" s="3">
         <v>0</v>
       </c>
       <c r="V42" s="3">
         <v>0</v>
       </c>
       <c r="W42" s="3">
         <v>0</v>
       </c>
       <c r="X42" s="3">
         <v>3</v>
       </c>
       <c r="Y42" s="4">
         <v>22.222222221999999</v>
       </c>
     </row>
     <row r="43" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A43" s="19" t="s">
-        <v>40</v>
+        <v>106</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>41</v>
+        <v>107</v>
       </c>
       <c r="C43" s="35">
         <v>11564</v>
       </c>
       <c r="D43" s="3">
         <v>54</v>
       </c>
       <c r="E43" s="4">
         <v>4.6696644760000003</v>
       </c>
       <c r="F43" s="3">
         <v>0</v>
       </c>
       <c r="G43" s="3">
         <v>0</v>
       </c>
       <c r="H43" s="3">
         <v>0</v>
       </c>
       <c r="I43" s="3">
         <v>0</v>
       </c>
       <c r="J43" s="3">
         <v>0</v>
       </c>
@@ -6274,54 +6280,54 @@
       </c>
       <c r="S43" s="3">
         <v>0</v>
       </c>
       <c r="T43" s="3">
         <v>13</v>
       </c>
       <c r="U43" s="3">
         <v>31</v>
       </c>
       <c r="V43" s="3">
         <v>0</v>
       </c>
       <c r="W43" s="3">
         <v>0</v>
       </c>
       <c r="X43" s="3">
         <v>54</v>
       </c>
       <c r="Y43" s="4">
         <v>4.6696644760000003</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A44" s="19" t="s">
-        <v>270</v>
+        <v>108</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>271</v>
+        <v>109</v>
       </c>
       <c r="C44" s="35">
         <v>561</v>
       </c>
       <c r="D44" s="3">
         <v>1</v>
       </c>
       <c r="E44" s="4">
         <v>1.7825311939999999</v>
       </c>
       <c r="F44" s="3">
         <v>0</v>
       </c>
       <c r="G44" s="3">
         <v>0</v>
       </c>
       <c r="H44" s="3">
         <v>0</v>
       </c>
       <c r="I44" s="3">
         <v>0</v>
       </c>
       <c r="J44" s="3">
         <v>0</v>
       </c>
@@ -6351,54 +6357,54 @@
       </c>
       <c r="S44" s="3">
         <v>0</v>
       </c>
       <c r="T44" s="3">
         <v>0</v>
       </c>
       <c r="U44" s="3">
         <v>1</v>
       </c>
       <c r="V44" s="3">
         <v>0</v>
       </c>
       <c r="W44" s="3">
         <v>0</v>
       </c>
       <c r="X44" s="3">
         <v>1</v>
       </c>
       <c r="Y44" s="4">
         <v>1.7825311939999999</v>
       </c>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A45" s="19" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>43</v>
+        <v>111</v>
       </c>
       <c r="C45" s="35">
         <v>35137</v>
       </c>
       <c r="D45" s="3">
         <v>353</v>
       </c>
       <c r="E45" s="4">
         <v>10.046389845</v>
       </c>
       <c r="F45" s="3">
         <v>3</v>
       </c>
       <c r="G45" s="3">
         <v>0</v>
       </c>
       <c r="H45" s="3">
         <v>0</v>
       </c>
       <c r="I45" s="3">
         <v>0</v>
       </c>
       <c r="J45" s="3">
         <v>0</v>
       </c>
@@ -6428,54 +6434,54 @@
       </c>
       <c r="S45" s="3">
         <v>0</v>
       </c>
       <c r="T45" s="3">
         <v>12</v>
       </c>
       <c r="U45" s="3">
         <v>290</v>
       </c>
       <c r="V45" s="3">
         <v>0</v>
       </c>
       <c r="W45" s="3">
         <v>29</v>
       </c>
       <c r="X45" s="3">
         <v>348</v>
       </c>
       <c r="Y45" s="4">
         <v>9.9040897060000006</v>
       </c>
     </row>
     <row r="46" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A46" s="19" t="s">
-        <v>272</v>
+        <v>112</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>273</v>
+        <v>113</v>
       </c>
       <c r="C46" s="35">
         <v>713</v>
       </c>
       <c r="D46" s="3">
         <v>2</v>
       </c>
       <c r="E46" s="4">
         <v>2.8050490880000001</v>
       </c>
       <c r="F46" s="3">
         <v>0</v>
       </c>
       <c r="G46" s="3">
         <v>0</v>
       </c>
       <c r="H46" s="3">
         <v>0</v>
       </c>
       <c r="I46" s="3">
         <v>0</v>
       </c>
       <c r="J46" s="3">
         <v>0</v>
       </c>
@@ -6505,54 +6511,54 @@
       </c>
       <c r="S46" s="3">
         <v>0</v>
       </c>
       <c r="T46" s="3">
         <v>0</v>
       </c>
       <c r="U46" s="3">
         <v>0</v>
       </c>
       <c r="V46" s="3">
         <v>0</v>
       </c>
       <c r="W46" s="3">
         <v>1</v>
       </c>
       <c r="X46" s="3">
         <v>2</v>
       </c>
       <c r="Y46" s="4">
         <v>2.8050490880000001</v>
       </c>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A47" s="19" t="s">
-        <v>274</v>
+        <v>114</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>672</v>
+        <v>115</v>
       </c>
       <c r="C47" s="35">
         <v>641</v>
       </c>
       <c r="D47" s="3">
         <v>0</v>
       </c>
       <c r="E47" s="4">
         <v>0</v>
       </c>
       <c r="F47" s="3">
         <v>0</v>
       </c>
       <c r="G47" s="3">
         <v>0</v>
       </c>
       <c r="H47" s="3">
         <v>0</v>
       </c>
       <c r="I47" s="3">
         <v>0</v>
       </c>
       <c r="J47" s="3">
         <v>0</v>
       </c>
@@ -6582,54 +6588,54 @@
       </c>
       <c r="S47" s="3">
         <v>0</v>
       </c>
       <c r="T47" s="3">
         <v>0</v>
       </c>
       <c r="U47" s="3">
         <v>0</v>
       </c>
       <c r="V47" s="3">
         <v>0</v>
       </c>
       <c r="W47" s="3">
         <v>0</v>
       </c>
       <c r="X47" s="3">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A48" s="19" t="s">
-        <v>275</v>
+        <v>116</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>276</v>
+        <v>117</v>
       </c>
       <c r="C48" s="35">
         <v>406</v>
       </c>
       <c r="D48" s="3">
         <v>0</v>
       </c>
       <c r="E48" s="4">
         <v>0</v>
       </c>
       <c r="F48" s="3">
         <v>0</v>
       </c>
       <c r="G48" s="3">
         <v>0</v>
       </c>
       <c r="H48" s="3">
         <v>0</v>
       </c>
       <c r="I48" s="3">
         <v>0</v>
       </c>
       <c r="J48" s="3">
         <v>0</v>
       </c>
@@ -6659,54 +6665,54 @@
       </c>
       <c r="S48" s="3">
         <v>0</v>
       </c>
       <c r="T48" s="3">
         <v>0</v>
       </c>
       <c r="U48" s="3">
         <v>0</v>
       </c>
       <c r="V48" s="3">
         <v>0</v>
       </c>
       <c r="W48" s="3">
         <v>0</v>
       </c>
       <c r="X48" s="3">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A49" s="19" t="s">
-        <v>277</v>
+        <v>118</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>278</v>
+        <v>119</v>
       </c>
       <c r="C49" s="35">
         <v>794</v>
       </c>
       <c r="D49" s="3">
         <v>0</v>
       </c>
       <c r="E49" s="4">
         <v>0</v>
       </c>
       <c r="F49" s="3">
         <v>0</v>
       </c>
       <c r="G49" s="3">
         <v>0</v>
       </c>
       <c r="H49" s="3">
         <v>0</v>
       </c>
       <c r="I49" s="3">
         <v>0</v>
       </c>
       <c r="J49" s="3">
         <v>0</v>
       </c>
@@ -6736,54 +6742,54 @@
       </c>
       <c r="S49" s="3">
         <v>0</v>
       </c>
       <c r="T49" s="3">
         <v>0</v>
       </c>
       <c r="U49" s="3">
         <v>0</v>
       </c>
       <c r="V49" s="3">
         <v>0</v>
       </c>
       <c r="W49" s="3">
         <v>0</v>
       </c>
       <c r="X49" s="3">
         <v>0</v>
       </c>
       <c r="Y49" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A50" s="19" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>45</v>
+        <v>121</v>
       </c>
       <c r="C50" s="35">
         <v>5327</v>
       </c>
       <c r="D50" s="3">
         <v>46</v>
       </c>
       <c r="E50" s="4">
         <v>8.6352543649999998</v>
       </c>
       <c r="F50" s="3">
         <v>0</v>
       </c>
       <c r="G50" s="3">
         <v>0</v>
       </c>
       <c r="H50" s="3">
         <v>0</v>
       </c>
       <c r="I50" s="3">
         <v>0</v>
       </c>
       <c r="J50" s="3">
         <v>0</v>
       </c>
@@ -6813,54 +6819,54 @@
       </c>
       <c r="S50" s="3">
         <v>0</v>
       </c>
       <c r="T50" s="3">
         <v>4</v>
       </c>
       <c r="U50" s="3">
         <v>37</v>
       </c>
       <c r="V50" s="3">
         <v>0</v>
       </c>
       <c r="W50" s="3">
         <v>4</v>
       </c>
       <c r="X50" s="3">
         <v>46</v>
       </c>
       <c r="Y50" s="4">
         <v>8.6352543649999998</v>
       </c>
     </row>
     <row r="51" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A51" s="19" t="s">
-        <v>46</v>
+        <v>122</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="C51" s="35">
         <v>12103</v>
       </c>
       <c r="D51" s="3">
         <v>61</v>
       </c>
       <c r="E51" s="4">
         <v>5.0400727090000004</v>
       </c>
       <c r="F51" s="3">
         <v>1</v>
       </c>
       <c r="G51" s="3">
         <v>0</v>
       </c>
       <c r="H51" s="3">
         <v>0</v>
       </c>
       <c r="I51" s="3">
         <v>0</v>
       </c>
       <c r="J51" s="3">
         <v>0</v>
       </c>
@@ -6890,54 +6896,54 @@
       </c>
       <c r="S51" s="3">
         <v>0</v>
       </c>
       <c r="T51" s="3">
         <v>0</v>
       </c>
       <c r="U51" s="3">
         <v>26</v>
       </c>
       <c r="V51" s="3">
         <v>1</v>
       </c>
       <c r="W51" s="3">
         <v>14</v>
       </c>
       <c r="X51" s="3">
         <v>47</v>
       </c>
       <c r="Y51" s="4">
         <v>3.8833347100000002</v>
       </c>
     </row>
     <row r="52" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A52" s="19" t="s">
-        <v>646</v>
+        <v>124</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>645</v>
+        <v>125</v>
       </c>
       <c r="C52" s="35">
         <v>245</v>
       </c>
       <c r="D52" s="3">
         <v>0</v>
       </c>
       <c r="E52" s="4">
         <v>0</v>
       </c>
       <c r="F52" s="3">
         <v>0</v>
       </c>
       <c r="G52" s="3">
         <v>0</v>
       </c>
       <c r="H52" s="3">
         <v>0</v>
       </c>
       <c r="I52" s="3">
         <v>0</v>
       </c>
       <c r="J52" s="3">
         <v>0</v>
       </c>
@@ -6967,54 +6973,54 @@
       </c>
       <c r="S52" s="3">
         <v>0</v>
       </c>
       <c r="T52" s="3">
         <v>0</v>
       </c>
       <c r="U52" s="3">
         <v>0</v>
       </c>
       <c r="V52" s="3">
         <v>0</v>
       </c>
       <c r="W52" s="3">
         <v>0</v>
       </c>
       <c r="X52" s="3">
         <v>0</v>
       </c>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A53" s="19" t="s">
-        <v>48</v>
+        <v>126</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>49</v>
+        <v>127</v>
       </c>
       <c r="C53" s="35">
         <v>1892</v>
       </c>
       <c r="D53" s="3">
         <v>19</v>
       </c>
       <c r="E53" s="4">
         <v>10.042283297999999</v>
       </c>
       <c r="F53" s="3">
         <v>0</v>
       </c>
       <c r="G53" s="3">
         <v>0</v>
       </c>
       <c r="H53" s="3">
         <v>0</v>
       </c>
       <c r="I53" s="3">
         <v>0</v>
       </c>
       <c r="J53" s="3">
         <v>0</v>
       </c>
@@ -7044,54 +7050,54 @@
       </c>
       <c r="S53" s="3">
         <v>0</v>
       </c>
       <c r="T53" s="3">
         <v>0</v>
       </c>
       <c r="U53" s="3">
         <v>16</v>
       </c>
       <c r="V53" s="3">
         <v>0</v>
       </c>
       <c r="W53" s="3">
         <v>3</v>
       </c>
       <c r="X53" s="3">
         <v>19</v>
       </c>
       <c r="Y53" s="4">
         <v>10.042283297999999</v>
       </c>
     </row>
     <row r="54" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A54" s="19" t="s">
-        <v>50</v>
+        <v>128</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>51</v>
+        <v>129</v>
       </c>
       <c r="C54" s="35">
         <v>7764</v>
       </c>
       <c r="D54" s="3">
         <v>66</v>
       </c>
       <c r="E54" s="4">
         <v>8.5007727979999999</v>
       </c>
       <c r="F54" s="3">
         <v>0</v>
       </c>
       <c r="G54" s="3">
         <v>0</v>
       </c>
       <c r="H54" s="3">
         <v>0</v>
       </c>
       <c r="I54" s="3">
         <v>0</v>
       </c>
       <c r="J54" s="3">
         <v>0</v>
       </c>
@@ -7121,54 +7127,54 @@
       </c>
       <c r="S54" s="3">
         <v>1</v>
       </c>
       <c r="T54" s="3">
         <v>10</v>
       </c>
       <c r="U54" s="3">
         <v>19</v>
       </c>
       <c r="V54" s="3">
         <v>1</v>
       </c>
       <c r="W54" s="3">
         <v>15</v>
       </c>
       <c r="X54" s="3">
         <v>64</v>
       </c>
       <c r="Y54" s="4">
         <v>8.2431736220000005</v>
       </c>
     </row>
     <row r="55" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A55" s="19" t="s">
-        <v>279</v>
+        <v>130</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>280</v>
+        <v>131</v>
       </c>
       <c r="C55" s="35">
         <v>197</v>
       </c>
       <c r="D55" s="3">
         <v>1</v>
       </c>
       <c r="E55" s="4">
         <v>5.0761421320000002</v>
       </c>
       <c r="F55" s="3">
         <v>0</v>
       </c>
       <c r="G55" s="3">
         <v>0</v>
       </c>
       <c r="H55" s="3">
         <v>0</v>
       </c>
       <c r="I55" s="3">
         <v>0</v>
       </c>
       <c r="J55" s="3">
         <v>0</v>
       </c>
@@ -7198,54 +7204,54 @@
       </c>
       <c r="S55" s="3">
         <v>0</v>
       </c>
       <c r="T55" s="3">
         <v>0</v>
       </c>
       <c r="U55" s="3">
         <v>0</v>
       </c>
       <c r="V55" s="3">
         <v>0</v>
       </c>
       <c r="W55" s="3">
         <v>1</v>
       </c>
       <c r="X55" s="3">
         <v>1</v>
       </c>
       <c r="Y55" s="4">
         <v>5.0761421320000002</v>
       </c>
     </row>
     <row r="56" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A56" s="19" t="s">
-        <v>52</v>
+        <v>132</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>53</v>
+        <v>133</v>
       </c>
       <c r="C56" s="35">
         <v>2079</v>
       </c>
       <c r="D56" s="3">
         <v>6</v>
       </c>
       <c r="E56" s="4">
         <v>2.886002886</v>
       </c>
       <c r="F56" s="3">
         <v>0</v>
       </c>
       <c r="G56" s="3">
         <v>0</v>
       </c>
       <c r="H56" s="3">
         <v>0</v>
       </c>
       <c r="I56" s="3">
         <v>0</v>
       </c>
       <c r="J56" s="3">
         <v>0</v>
       </c>
@@ -7275,54 +7281,54 @@
       </c>
       <c r="S56" s="3">
         <v>0</v>
       </c>
       <c r="T56" s="3">
         <v>1</v>
       </c>
       <c r="U56" s="3">
         <v>1</v>
       </c>
       <c r="V56" s="3">
         <v>1</v>
       </c>
       <c r="W56" s="3">
         <v>3</v>
       </c>
       <c r="X56" s="3">
         <v>6</v>
       </c>
       <c r="Y56" s="4">
         <v>2.886002886</v>
       </c>
     </row>
     <row r="57" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A57" s="19" t="s">
-        <v>54</v>
+        <v>134</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>55</v>
+        <v>135</v>
       </c>
       <c r="C57" s="35">
         <v>16705</v>
       </c>
       <c r="D57" s="3">
         <v>75</v>
       </c>
       <c r="E57" s="4">
         <v>4.4896737499999997</v>
       </c>
       <c r="F57" s="3">
         <v>3</v>
       </c>
       <c r="G57" s="3">
         <v>0</v>
       </c>
       <c r="H57" s="3">
         <v>0</v>
       </c>
       <c r="I57" s="3">
         <v>0</v>
       </c>
       <c r="J57" s="3">
         <v>0</v>
       </c>
@@ -7352,54 +7358,54 @@
       </c>
       <c r="S57" s="3">
         <v>0</v>
       </c>
       <c r="T57" s="3">
         <v>6</v>
       </c>
       <c r="U57" s="3">
         <v>45</v>
       </c>
       <c r="V57" s="3">
         <v>0</v>
       </c>
       <c r="W57" s="3">
         <v>15</v>
       </c>
       <c r="X57" s="3">
         <v>72</v>
       </c>
       <c r="Y57" s="4">
         <v>4.3100867999999997</v>
       </c>
     </row>
     <row r="58" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A58" s="19" t="s">
-        <v>56</v>
+        <v>136</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>57</v>
+        <v>137</v>
       </c>
       <c r="C58" s="35">
         <v>3719</v>
       </c>
       <c r="D58" s="3">
         <v>9</v>
       </c>
       <c r="E58" s="4">
         <v>2.4200053779999999</v>
       </c>
       <c r="F58" s="3">
         <v>0</v>
       </c>
       <c r="G58" s="3">
         <v>0</v>
       </c>
       <c r="H58" s="3">
         <v>0</v>
       </c>
       <c r="I58" s="3">
         <v>0</v>
       </c>
       <c r="J58" s="3">
         <v>0</v>
       </c>
@@ -7429,54 +7435,54 @@
       </c>
       <c r="S58" s="3">
         <v>0</v>
       </c>
       <c r="T58" s="3">
         <v>1</v>
       </c>
       <c r="U58" s="3">
         <v>8</v>
       </c>
       <c r="V58" s="3">
         <v>0</v>
       </c>
       <c r="W58" s="3">
         <v>0</v>
       </c>
       <c r="X58" s="3">
         <v>9</v>
       </c>
       <c r="Y58" s="4">
         <v>2.4200053779999999</v>
       </c>
     </row>
     <row r="59" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A59" s="19" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>59</v>
+        <v>139</v>
       </c>
       <c r="C59" s="35">
         <v>2634</v>
       </c>
       <c r="D59" s="3">
         <v>10</v>
       </c>
       <c r="E59" s="4">
         <v>3.7965072129999999</v>
       </c>
       <c r="F59" s="3">
         <v>0</v>
       </c>
       <c r="G59" s="3">
         <v>0</v>
       </c>
       <c r="H59" s="3">
         <v>0</v>
       </c>
       <c r="I59" s="3">
         <v>0</v>
       </c>
       <c r="J59" s="3">
         <v>0</v>
       </c>
@@ -7506,54 +7512,54 @@
       </c>
       <c r="S59" s="3">
         <v>0</v>
       </c>
       <c r="T59" s="3">
         <v>0</v>
       </c>
       <c r="U59" s="3">
         <v>7</v>
       </c>
       <c r="V59" s="3">
         <v>0</v>
       </c>
       <c r="W59" s="3">
         <v>3</v>
       </c>
       <c r="X59" s="3">
         <v>10</v>
       </c>
       <c r="Y59" s="4">
         <v>3.7965072129999999</v>
       </c>
     </row>
     <row r="60" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A60" s="19" t="s">
-        <v>60</v>
+        <v>140</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>61</v>
+        <v>141</v>
       </c>
       <c r="C60" s="35">
         <v>8951</v>
       </c>
       <c r="D60" s="3">
         <v>41</v>
       </c>
       <c r="E60" s="4">
         <v>4.5804938000000002</v>
       </c>
       <c r="F60" s="3">
         <v>0</v>
       </c>
       <c r="G60" s="3">
         <v>0</v>
       </c>
       <c r="H60" s="3">
         <v>0</v>
       </c>
       <c r="I60" s="3">
         <v>0</v>
       </c>
       <c r="J60" s="3">
         <v>0</v>
       </c>
@@ -7583,54 +7589,54 @@
       </c>
       <c r="S60" s="3">
         <v>0</v>
       </c>
       <c r="T60" s="3">
         <v>6</v>
       </c>
       <c r="U60" s="3">
         <v>10</v>
       </c>
       <c r="V60" s="3">
         <v>1</v>
       </c>
       <c r="W60" s="3">
         <v>23</v>
       </c>
       <c r="X60" s="3">
         <v>41</v>
       </c>
       <c r="Y60" s="4">
         <v>4.5804938000000002</v>
       </c>
     </row>
     <row r="61" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A61" s="19" t="s">
-        <v>281</v>
+        <v>142</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>282</v>
+        <v>143</v>
       </c>
       <c r="C61" s="35">
         <v>681</v>
       </c>
       <c r="D61" s="3">
         <v>0</v>
       </c>
       <c r="E61" s="4">
         <v>0</v>
       </c>
       <c r="F61" s="3">
         <v>0</v>
       </c>
       <c r="G61" s="3">
         <v>0</v>
       </c>
       <c r="H61" s="3">
         <v>0</v>
       </c>
       <c r="I61" s="3">
         <v>0</v>
       </c>
       <c r="J61" s="3">
         <v>0</v>
       </c>
@@ -7660,54 +7666,54 @@
       </c>
       <c r="S61" s="3">
         <v>0</v>
       </c>
       <c r="T61" s="3">
         <v>0</v>
       </c>
       <c r="U61" s="3">
         <v>0</v>
       </c>
       <c r="V61" s="3">
         <v>0</v>
       </c>
       <c r="W61" s="3">
         <v>0</v>
       </c>
       <c r="X61" s="3">
         <v>0</v>
       </c>
       <c r="Y61" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A62" s="19" t="s">
-        <v>283</v>
+        <v>144</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>284</v>
+        <v>145</v>
       </c>
       <c r="C62" s="35">
         <v>512</v>
       </c>
       <c r="D62" s="3">
         <v>0</v>
       </c>
       <c r="E62" s="4">
         <v>0</v>
       </c>
       <c r="F62" s="3">
         <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>0</v>
       </c>
       <c r="H62" s="3">
         <v>0</v>
       </c>
       <c r="I62" s="3">
         <v>0</v>
       </c>
       <c r="J62" s="3">
         <v>0</v>
       </c>
@@ -7737,54 +7743,54 @@
       </c>
       <c r="S62" s="3">
         <v>0</v>
       </c>
       <c r="T62" s="3">
         <v>0</v>
       </c>
       <c r="U62" s="3">
         <v>0</v>
       </c>
       <c r="V62" s="3">
         <v>0</v>
       </c>
       <c r="W62" s="3">
         <v>0</v>
       </c>
       <c r="X62" s="3">
         <v>0</v>
       </c>
       <c r="Y62" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A63" s="19" t="s">
-        <v>285</v>
+        <v>146</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>286</v>
+        <v>147</v>
       </c>
       <c r="C63" s="35">
         <v>278</v>
       </c>
       <c r="D63" s="3">
         <v>0</v>
       </c>
       <c r="E63" s="4">
         <v>0</v>
       </c>
       <c r="F63" s="3">
         <v>0</v>
       </c>
       <c r="G63" s="3">
         <v>0</v>
       </c>
       <c r="H63" s="3">
         <v>0</v>
       </c>
       <c r="I63" s="3">
         <v>0</v>
       </c>
       <c r="J63" s="3">
         <v>0</v>
       </c>
@@ -7814,54 +7820,54 @@
       </c>
       <c r="S63" s="3">
         <v>0</v>
       </c>
       <c r="T63" s="3">
         <v>0</v>
       </c>
       <c r="U63" s="3">
         <v>0</v>
       </c>
       <c r="V63" s="3">
         <v>0</v>
       </c>
       <c r="W63" s="3">
         <v>0</v>
       </c>
       <c r="X63" s="3">
         <v>0</v>
       </c>
       <c r="Y63" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A64" s="19" t="s">
-        <v>62</v>
+        <v>148</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>63</v>
+        <v>149</v>
       </c>
       <c r="C64" s="35">
         <v>3566</v>
       </c>
       <c r="D64" s="3">
         <v>29</v>
       </c>
       <c r="E64" s="4">
         <v>8.1323611889999992</v>
       </c>
       <c r="F64" s="3">
         <v>0</v>
       </c>
       <c r="G64" s="3">
         <v>0</v>
       </c>
       <c r="H64" s="3">
         <v>0</v>
       </c>
       <c r="I64" s="3">
         <v>0</v>
       </c>
       <c r="J64" s="3">
         <v>0</v>
       </c>
@@ -7891,54 +7897,54 @@
       </c>
       <c r="S64" s="3">
         <v>0</v>
       </c>
       <c r="T64" s="3">
         <v>5</v>
       </c>
       <c r="U64" s="3">
         <v>14</v>
       </c>
       <c r="V64" s="3">
         <v>0</v>
       </c>
       <c r="W64" s="3">
         <v>1</v>
       </c>
       <c r="X64" s="3">
         <v>23</v>
       </c>
       <c r="Y64" s="4">
         <v>6.4498037019999996</v>
       </c>
     </row>
     <row r="65" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A65" s="19" t="s">
-        <v>64</v>
+        <v>150</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>65</v>
+        <v>151</v>
       </c>
       <c r="C65" s="35">
         <v>1744</v>
       </c>
       <c r="D65" s="3">
         <v>22</v>
       </c>
       <c r="E65" s="4">
         <v>12.614678898999999</v>
       </c>
       <c r="F65" s="3">
         <v>1</v>
       </c>
       <c r="G65" s="3">
         <v>1</v>
       </c>
       <c r="H65" s="3">
         <v>0</v>
       </c>
       <c r="I65" s="3">
         <v>0</v>
       </c>
       <c r="J65" s="3">
         <v>0</v>
       </c>
@@ -7968,54 +7974,54 @@
       </c>
       <c r="S65" s="3">
         <v>0</v>
       </c>
       <c r="T65" s="3">
         <v>0</v>
       </c>
       <c r="U65" s="3">
         <v>11</v>
       </c>
       <c r="V65" s="3">
         <v>0</v>
       </c>
       <c r="W65" s="3">
         <v>5</v>
       </c>
       <c r="X65" s="3">
         <v>20</v>
       </c>
       <c r="Y65" s="4">
         <v>11.467889908</v>
       </c>
     </row>
     <row r="66" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A66" s="19" t="s">
-        <v>66</v>
+        <v>152</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>67</v>
+        <v>153</v>
       </c>
       <c r="C66" s="35">
         <v>1317</v>
       </c>
       <c r="D66" s="3">
         <v>1</v>
       </c>
       <c r="E66" s="4">
         <v>0.75930144300000002</v>
       </c>
       <c r="F66" s="3">
         <v>0</v>
       </c>
       <c r="G66" s="3">
         <v>0</v>
       </c>
       <c r="H66" s="3">
         <v>0</v>
       </c>
       <c r="I66" s="3">
         <v>0</v>
       </c>
       <c r="J66" s="3">
         <v>0</v>
       </c>
@@ -8045,54 +8051,54 @@
       </c>
       <c r="S66" s="3">
         <v>0</v>
       </c>
       <c r="T66" s="3">
         <v>0</v>
       </c>
       <c r="U66" s="3">
         <v>0</v>
       </c>
       <c r="V66" s="3">
         <v>0</v>
       </c>
       <c r="W66" s="3">
         <v>1</v>
       </c>
       <c r="X66" s="3">
         <v>1</v>
       </c>
       <c r="Y66" s="4">
         <v>0.75930144300000002</v>
       </c>
     </row>
     <row r="67" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A67" s="19" t="s">
-        <v>68</v>
+        <v>154</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>69</v>
+        <v>155</v>
       </c>
       <c r="C67" s="35">
         <v>14342</v>
       </c>
       <c r="D67" s="3">
         <v>110</v>
       </c>
       <c r="E67" s="4">
         <v>7.6697810630000003</v>
       </c>
       <c r="F67" s="3">
         <v>0</v>
       </c>
       <c r="G67" s="3">
         <v>0</v>
       </c>
       <c r="H67" s="3">
         <v>0</v>
       </c>
       <c r="I67" s="3">
         <v>0</v>
       </c>
       <c r="J67" s="3">
         <v>0</v>
       </c>
@@ -8122,54 +8128,54 @@
       </c>
       <c r="S67" s="3">
         <v>3</v>
       </c>
       <c r="T67" s="3">
         <v>2</v>
       </c>
       <c r="U67" s="3">
         <v>76</v>
       </c>
       <c r="V67" s="3">
         <v>0</v>
       </c>
       <c r="W67" s="3">
         <v>17</v>
       </c>
       <c r="X67" s="3">
         <v>109</v>
       </c>
       <c r="Y67" s="4">
         <v>7.6000557799999999</v>
       </c>
     </row>
     <row r="68" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A68" s="19" t="s">
-        <v>287</v>
+        <v>156</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>288</v>
+        <v>157</v>
       </c>
       <c r="C68" s="35">
         <v>1152</v>
       </c>
       <c r="D68" s="3">
         <v>0</v>
       </c>
       <c r="E68" s="4">
         <v>0</v>
       </c>
       <c r="F68" s="3">
         <v>0</v>
       </c>
       <c r="G68" s="3">
         <v>0</v>
       </c>
       <c r="H68" s="3">
         <v>0</v>
       </c>
       <c r="I68" s="3">
         <v>0</v>
       </c>
       <c r="J68" s="3">
         <v>0</v>
       </c>
@@ -8199,54 +8205,54 @@
       </c>
       <c r="S68" s="3">
         <v>0</v>
       </c>
       <c r="T68" s="3">
         <v>0</v>
       </c>
       <c r="U68" s="3">
         <v>0</v>
       </c>
       <c r="V68" s="3">
         <v>0</v>
       </c>
       <c r="W68" s="3">
         <v>0</v>
       </c>
       <c r="X68" s="3">
         <v>0</v>
       </c>
       <c r="Y68" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A69" s="19" t="s">
-        <v>70</v>
+        <v>158</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>71</v>
+        <v>159</v>
       </c>
       <c r="C69" s="35">
         <v>5326</v>
       </c>
       <c r="D69" s="3">
         <v>11</v>
       </c>
       <c r="E69" s="4">
         <v>2.0653398420000002</v>
       </c>
       <c r="F69" s="3">
         <v>0</v>
       </c>
       <c r="G69" s="3">
         <v>0</v>
       </c>
       <c r="H69" s="3">
         <v>0</v>
       </c>
       <c r="I69" s="3">
         <v>0</v>
       </c>
       <c r="J69" s="3">
         <v>0</v>
       </c>
@@ -8276,54 +8282,54 @@
       </c>
       <c r="S69" s="3">
         <v>0</v>
       </c>
       <c r="T69" s="3">
         <v>0</v>
       </c>
       <c r="U69" s="3">
         <v>11</v>
       </c>
       <c r="V69" s="3">
         <v>0</v>
       </c>
       <c r="W69" s="3">
         <v>0</v>
       </c>
       <c r="X69" s="3">
         <v>11</v>
       </c>
       <c r="Y69" s="4">
         <v>2.0653398420000002</v>
       </c>
     </row>
     <row r="70" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A70" s="19" t="s">
-        <v>289</v>
+        <v>160</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>564</v>
+        <v>161</v>
       </c>
       <c r="C70" s="35">
         <v>61</v>
       </c>
       <c r="D70" s="3">
         <v>0</v>
       </c>
       <c r="E70" s="4">
         <v>0</v>
       </c>
       <c r="F70" s="3">
         <v>0</v>
       </c>
       <c r="G70" s="3">
         <v>0</v>
       </c>
       <c r="H70" s="3">
         <v>0</v>
       </c>
       <c r="I70" s="3">
         <v>0</v>
       </c>
       <c r="J70" s="3">
         <v>0</v>
       </c>
@@ -8353,54 +8359,54 @@
       </c>
       <c r="S70" s="3">
         <v>0</v>
       </c>
       <c r="T70" s="3">
         <v>0</v>
       </c>
       <c r="U70" s="3">
         <v>0</v>
       </c>
       <c r="V70" s="3">
         <v>0</v>
       </c>
       <c r="W70" s="3">
         <v>0</v>
       </c>
       <c r="X70" s="3">
         <v>0</v>
       </c>
       <c r="Y70" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A71" s="19" t="s">
-        <v>72</v>
+        <v>162</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>73</v>
+        <v>163</v>
       </c>
       <c r="C71" s="35">
         <v>2034</v>
       </c>
       <c r="D71" s="3">
         <v>8</v>
       </c>
       <c r="E71" s="4">
         <v>3.9331366760000002</v>
       </c>
       <c r="F71" s="3">
         <v>0</v>
       </c>
       <c r="G71" s="3">
         <v>0</v>
       </c>
       <c r="H71" s="3">
         <v>0</v>
       </c>
       <c r="I71" s="3">
         <v>0</v>
       </c>
       <c r="J71" s="3">
         <v>0</v>
       </c>
@@ -8430,54 +8436,54 @@
       </c>
       <c r="S71" s="3">
         <v>0</v>
       </c>
       <c r="T71" s="3">
         <v>0</v>
       </c>
       <c r="U71" s="3">
         <v>3</v>
       </c>
       <c r="V71" s="3">
         <v>0</v>
       </c>
       <c r="W71" s="3">
         <v>3</v>
       </c>
       <c r="X71" s="3">
         <v>8</v>
       </c>
       <c r="Y71" s="4">
         <v>3.9331366760000002</v>
       </c>
     </row>
     <row r="72" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A72" s="19" t="s">
-        <v>290</v>
+        <v>164</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>621</v>
+        <v>165</v>
       </c>
       <c r="C72" s="35">
         <v>804</v>
       </c>
       <c r="D72" s="3">
         <v>0</v>
       </c>
       <c r="E72" s="4">
         <v>0</v>
       </c>
       <c r="F72" s="3">
         <v>0</v>
       </c>
       <c r="G72" s="3">
         <v>0</v>
       </c>
       <c r="H72" s="3">
         <v>0</v>
       </c>
       <c r="I72" s="3">
         <v>0</v>
       </c>
       <c r="J72" s="3">
         <v>0</v>
       </c>
@@ -8507,54 +8513,54 @@
       </c>
       <c r="S72" s="3">
         <v>0</v>
       </c>
       <c r="T72" s="3">
         <v>0</v>
       </c>
       <c r="U72" s="3">
         <v>0</v>
       </c>
       <c r="V72" s="3">
         <v>0</v>
       </c>
       <c r="W72" s="3">
         <v>0</v>
       </c>
       <c r="X72" s="3">
         <v>0</v>
       </c>
       <c r="Y72" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A73" s="19" t="s">
-        <v>74</v>
+        <v>166</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>673</v>
+        <v>167</v>
       </c>
       <c r="C73" s="35">
         <v>12033</v>
       </c>
       <c r="D73" s="3">
         <v>89</v>
       </c>
       <c r="E73" s="4">
         <v>7.3963267679999998</v>
       </c>
       <c r="F73" s="3">
         <v>0</v>
       </c>
       <c r="G73" s="3">
         <v>1</v>
       </c>
       <c r="H73" s="3">
         <v>0</v>
       </c>
       <c r="I73" s="3">
         <v>0</v>
       </c>
       <c r="J73" s="3">
         <v>0</v>
       </c>
@@ -8584,54 +8590,54 @@
       </c>
       <c r="S73" s="3">
         <v>0</v>
       </c>
       <c r="T73" s="3">
         <v>2</v>
       </c>
       <c r="U73" s="3">
         <v>23</v>
       </c>
       <c r="V73" s="3">
         <v>1</v>
       </c>
       <c r="W73" s="3">
         <v>30</v>
       </c>
       <c r="X73" s="3">
         <v>86</v>
       </c>
       <c r="Y73" s="4">
         <v>7.1470123829999999</v>
       </c>
     </row>
     <row r="74" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A74" s="19" t="s">
-        <v>674</v>
+        <v>168</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>675</v>
+        <v>169</v>
       </c>
       <c r="C74" s="35">
         <v>351</v>
       </c>
       <c r="D74" s="3">
         <v>0</v>
       </c>
       <c r="E74" s="4">
         <v>0</v>
       </c>
       <c r="F74" s="3">
         <v>0</v>
       </c>
       <c r="G74" s="3">
         <v>0</v>
       </c>
       <c r="H74" s="3">
         <v>0</v>
       </c>
       <c r="I74" s="3">
         <v>0</v>
       </c>
       <c r="J74" s="3">
         <v>0</v>
       </c>
@@ -8661,54 +8667,54 @@
       </c>
       <c r="S74" s="3">
         <v>0</v>
       </c>
       <c r="T74" s="3">
         <v>0</v>
       </c>
       <c r="U74" s="3">
         <v>0</v>
       </c>
       <c r="V74" s="3">
         <v>0</v>
       </c>
       <c r="W74" s="3">
         <v>0</v>
       </c>
       <c r="X74" s="3">
         <v>0</v>
       </c>
       <c r="Y74" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A75" s="19" t="s">
-        <v>75</v>
+        <v>170</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>76</v>
+        <v>171</v>
       </c>
       <c r="C75" s="35">
         <v>48741</v>
       </c>
       <c r="D75" s="3">
         <v>490</v>
       </c>
       <c r="E75" s="4">
         <v>10.053138015</v>
       </c>
       <c r="F75" s="3">
         <v>5</v>
       </c>
       <c r="G75" s="3">
         <v>2</v>
       </c>
       <c r="H75" s="3">
         <v>0</v>
       </c>
       <c r="I75" s="3">
         <v>0</v>
       </c>
       <c r="J75" s="3">
         <v>0</v>
       </c>
@@ -8738,54 +8744,54 @@
       </c>
       <c r="S75" s="3">
         <v>0</v>
       </c>
       <c r="T75" s="3">
         <v>11</v>
       </c>
       <c r="U75" s="3">
         <v>241</v>
       </c>
       <c r="V75" s="3">
         <v>1</v>
       </c>
       <c r="W75" s="3">
         <v>69</v>
       </c>
       <c r="X75" s="3">
         <v>475</v>
       </c>
       <c r="Y75" s="4">
         <v>9.7453888919999994</v>
       </c>
     </row>
     <row r="76" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A76" s="19" t="s">
-        <v>291</v>
+        <v>172</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>292</v>
+        <v>173</v>
       </c>
       <c r="C76" s="35">
         <v>946</v>
       </c>
       <c r="D76" s="3">
         <v>1</v>
       </c>
       <c r="E76" s="4">
         <v>1.057082452</v>
       </c>
       <c r="F76" s="3">
         <v>0</v>
       </c>
       <c r="G76" s="3">
         <v>0</v>
       </c>
       <c r="H76" s="3">
         <v>0</v>
       </c>
       <c r="I76" s="3">
         <v>0</v>
       </c>
       <c r="J76" s="3">
         <v>0</v>
       </c>
@@ -8815,54 +8821,54 @@
       </c>
       <c r="S76" s="3">
         <v>0</v>
       </c>
       <c r="T76" s="3">
         <v>0</v>
       </c>
       <c r="U76" s="3">
         <v>1</v>
       </c>
       <c r="V76" s="3">
         <v>0</v>
       </c>
       <c r="W76" s="3">
         <v>0</v>
       </c>
       <c r="X76" s="3">
         <v>1</v>
       </c>
       <c r="Y76" s="4">
         <v>1.057082452</v>
       </c>
     </row>
     <row r="77" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A77" s="19" t="s">
-        <v>293</v>
+        <v>174</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>294</v>
+        <v>175</v>
       </c>
       <c r="C77" s="35">
         <v>814</v>
       </c>
       <c r="D77" s="3">
         <v>27</v>
       </c>
       <c r="E77" s="4">
         <v>33.169533170000001</v>
       </c>
       <c r="F77" s="3">
         <v>6</v>
       </c>
       <c r="G77" s="3">
         <v>3</v>
       </c>
       <c r="H77" s="3">
         <v>0</v>
       </c>
       <c r="I77" s="3">
         <v>0</v>
       </c>
       <c r="J77" s="3">
         <v>0</v>
       </c>
@@ -8892,54 +8898,54 @@
       </c>
       <c r="S77" s="3">
         <v>0</v>
       </c>
       <c r="T77" s="3">
         <v>1</v>
       </c>
       <c r="U77" s="3">
         <v>6</v>
       </c>
       <c r="V77" s="3">
         <v>2</v>
       </c>
       <c r="W77" s="3">
         <v>1</v>
       </c>
       <c r="X77" s="3">
         <v>18</v>
       </c>
       <c r="Y77" s="4">
         <v>22.113022113</v>
       </c>
     </row>
     <row r="78" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A78" s="19" t="s">
-        <v>77</v>
+        <v>176</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>78</v>
+        <v>177</v>
       </c>
       <c r="C78" s="35">
         <v>4549</v>
       </c>
       <c r="D78" s="3">
         <v>18</v>
       </c>
       <c r="E78" s="4">
         <v>3.9569136070000002</v>
       </c>
       <c r="F78" s="3">
         <v>1</v>
       </c>
       <c r="G78" s="3">
         <v>0</v>
       </c>
       <c r="H78" s="3">
         <v>0</v>
       </c>
       <c r="I78" s="3">
         <v>0</v>
       </c>
       <c r="J78" s="3">
         <v>0</v>
       </c>
@@ -8969,54 +8975,54 @@
       </c>
       <c r="S78" s="3">
         <v>0</v>
       </c>
       <c r="T78" s="3">
         <v>1</v>
       </c>
       <c r="U78" s="3">
         <v>15</v>
       </c>
       <c r="V78" s="3">
         <v>0</v>
       </c>
       <c r="W78" s="3">
         <v>0</v>
       </c>
       <c r="X78" s="3">
         <v>17</v>
       </c>
       <c r="Y78" s="4">
         <v>3.7370850739999999</v>
       </c>
     </row>
     <row r="79" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A79" s="19" t="s">
-        <v>295</v>
+        <v>178</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>296</v>
+        <v>179</v>
       </c>
       <c r="C79" s="35">
         <v>50</v>
       </c>
       <c r="D79" s="3">
         <v>0</v>
       </c>
       <c r="E79" s="4">
         <v>0</v>
       </c>
       <c r="F79" s="3">
         <v>0</v>
       </c>
       <c r="G79" s="3">
         <v>0</v>
       </c>
       <c r="H79" s="3">
         <v>0</v>
       </c>
       <c r="I79" s="3">
         <v>0</v>
       </c>
       <c r="J79" s="3">
         <v>0</v>
       </c>
@@ -9046,54 +9052,54 @@
       </c>
       <c r="S79" s="3">
         <v>0</v>
       </c>
       <c r="T79" s="3">
         <v>0</v>
       </c>
       <c r="U79" s="3">
         <v>0</v>
       </c>
       <c r="V79" s="3">
         <v>0</v>
       </c>
       <c r="W79" s="3">
         <v>0</v>
       </c>
       <c r="X79" s="3">
         <v>0</v>
       </c>
       <c r="Y79" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A80" s="19" t="s">
-        <v>79</v>
+        <v>180</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>80</v>
+        <v>181</v>
       </c>
       <c r="C80" s="35">
         <v>4923</v>
       </c>
       <c r="D80" s="3">
         <v>15</v>
       </c>
       <c r="E80" s="4">
         <v>3.046922608</v>
       </c>
       <c r="F80" s="3">
         <v>0</v>
       </c>
       <c r="G80" s="3">
         <v>0</v>
       </c>
       <c r="H80" s="3">
         <v>0</v>
       </c>
       <c r="I80" s="3">
         <v>0</v>
       </c>
       <c r="J80" s="3">
         <v>0</v>
       </c>
@@ -9123,54 +9129,54 @@
       </c>
       <c r="S80" s="3">
         <v>0</v>
       </c>
       <c r="T80" s="3">
         <v>1</v>
       </c>
       <c r="U80" s="3">
         <v>9</v>
       </c>
       <c r="V80" s="3">
         <v>0</v>
       </c>
       <c r="W80" s="3">
         <v>0</v>
       </c>
       <c r="X80" s="3">
         <v>14</v>
       </c>
       <c r="Y80" s="4">
         <v>2.8437944339999999</v>
       </c>
     </row>
     <row r="81" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A81" s="19" t="s">
-        <v>81</v>
+        <v>182</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>82</v>
+        <v>183</v>
       </c>
       <c r="C81" s="35">
         <v>17747</v>
       </c>
       <c r="D81" s="3">
         <v>222</v>
       </c>
       <c r="E81" s="4">
         <v>12.509156476999999</v>
       </c>
       <c r="F81" s="3">
         <v>0</v>
       </c>
       <c r="G81" s="3">
         <v>0</v>
       </c>
       <c r="H81" s="3">
         <v>0</v>
       </c>
       <c r="I81" s="3">
         <v>0</v>
       </c>
       <c r="J81" s="3">
         <v>0</v>
       </c>
@@ -9200,54 +9206,54 @@
       </c>
       <c r="S81" s="3">
         <v>1</v>
       </c>
       <c r="T81" s="3">
         <v>8</v>
       </c>
       <c r="U81" s="3">
         <v>169</v>
       </c>
       <c r="V81" s="3">
         <v>1</v>
       </c>
       <c r="W81" s="3">
         <v>23</v>
       </c>
       <c r="X81" s="3">
         <v>220</v>
       </c>
       <c r="Y81" s="4">
         <v>12.396461373999999</v>
       </c>
     </row>
     <row r="82" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A82" s="19" t="s">
-        <v>297</v>
+        <v>184</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>565</v>
+        <v>185</v>
       </c>
       <c r="C82" s="35">
         <v>621</v>
       </c>
       <c r="D82" s="3">
         <v>0</v>
       </c>
       <c r="E82" s="4">
         <v>0</v>
       </c>
       <c r="F82" s="3">
         <v>0</v>
       </c>
       <c r="G82" s="3">
         <v>0</v>
       </c>
       <c r="H82" s="3">
         <v>0</v>
       </c>
       <c r="I82" s="3">
         <v>0</v>
       </c>
       <c r="J82" s="3">
         <v>0</v>
       </c>
@@ -9277,54 +9283,54 @@
       </c>
       <c r="S82" s="3">
         <v>0</v>
       </c>
       <c r="T82" s="3">
         <v>0</v>
       </c>
       <c r="U82" s="3">
         <v>0</v>
       </c>
       <c r="V82" s="3">
         <v>0</v>
       </c>
       <c r="W82" s="3">
         <v>0</v>
       </c>
       <c r="X82" s="3">
         <v>0</v>
       </c>
       <c r="Y82" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A83" s="19" t="s">
-        <v>83</v>
+        <v>186</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>84</v>
+        <v>187</v>
       </c>
       <c r="C83" s="35">
         <v>2920</v>
       </c>
       <c r="D83" s="3">
         <v>8</v>
       </c>
       <c r="E83" s="4">
         <v>2.7397260270000001</v>
       </c>
       <c r="F83" s="3">
         <v>0</v>
       </c>
       <c r="G83" s="3">
         <v>0</v>
       </c>
       <c r="H83" s="3">
         <v>0</v>
       </c>
       <c r="I83" s="3">
         <v>0</v>
       </c>
       <c r="J83" s="3">
         <v>0</v>
       </c>
@@ -9354,54 +9360,54 @@
       </c>
       <c r="S83" s="3">
         <v>0</v>
       </c>
       <c r="T83" s="3">
         <v>0</v>
       </c>
       <c r="U83" s="3">
         <v>0</v>
       </c>
       <c r="V83" s="3">
         <v>0</v>
       </c>
       <c r="W83" s="3">
         <v>7</v>
       </c>
       <c r="X83" s="3">
         <v>7</v>
       </c>
       <c r="Y83" s="4">
         <v>2.3972602740000002</v>
       </c>
     </row>
     <row r="84" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A84" s="19" t="s">
-        <v>85</v>
+        <v>188</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>86</v>
+        <v>189</v>
       </c>
       <c r="C84" s="35">
         <v>2143</v>
       </c>
       <c r="D84" s="3">
         <v>25</v>
       </c>
       <c r="E84" s="4">
         <v>11.665888941</v>
       </c>
       <c r="F84" s="3">
         <v>0</v>
       </c>
       <c r="G84" s="3">
         <v>0</v>
       </c>
       <c r="H84" s="3">
         <v>0</v>
       </c>
       <c r="I84" s="3">
         <v>0</v>
       </c>
       <c r="J84" s="3">
         <v>0</v>
       </c>
@@ -9431,54 +9437,54 @@
       </c>
       <c r="S84" s="3">
         <v>0</v>
       </c>
       <c r="T84" s="3">
         <v>0</v>
       </c>
       <c r="U84" s="3">
         <v>18</v>
       </c>
       <c r="V84" s="3">
         <v>0</v>
       </c>
       <c r="W84" s="3">
         <v>3</v>
       </c>
       <c r="X84" s="3">
         <v>22</v>
       </c>
       <c r="Y84" s="4">
         <v>10.265982268</v>
       </c>
     </row>
     <row r="85" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A85" s="19" t="s">
-        <v>676</v>
+        <v>190</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>677</v>
+        <v>191</v>
       </c>
       <c r="C85" s="35">
         <v>36</v>
       </c>
       <c r="D85" s="3">
         <v>1</v>
       </c>
       <c r="E85" s="4">
         <v>27.777777778000001</v>
       </c>
       <c r="F85" s="3">
         <v>0</v>
       </c>
       <c r="G85" s="3">
         <v>0</v>
       </c>
       <c r="H85" s="3">
         <v>0</v>
       </c>
       <c r="I85" s="3">
         <v>0</v>
       </c>
       <c r="J85" s="3">
         <v>0</v>
       </c>
@@ -9508,54 +9514,54 @@
       </c>
       <c r="S85" s="3">
         <v>0</v>
       </c>
       <c r="T85" s="3">
         <v>0</v>
       </c>
       <c r="U85" s="3">
         <v>1</v>
       </c>
       <c r="V85" s="3">
         <v>0</v>
       </c>
       <c r="W85" s="3">
         <v>0</v>
       </c>
       <c r="X85" s="3">
         <v>1</v>
       </c>
       <c r="Y85" s="4">
         <v>27.777777778000001</v>
       </c>
     </row>
     <row r="86" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A86" s="19" t="s">
-        <v>678</v>
+        <v>192</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>679</v>
+        <v>193</v>
       </c>
       <c r="C86" s="35">
         <v>64</v>
       </c>
       <c r="D86" s="3">
         <v>3</v>
       </c>
       <c r="E86" s="4">
         <v>46.875</v>
       </c>
       <c r="F86" s="3">
         <v>0</v>
       </c>
       <c r="G86" s="3">
         <v>0</v>
       </c>
       <c r="H86" s="3">
         <v>0</v>
       </c>
       <c r="I86" s="3">
         <v>0</v>
       </c>
       <c r="J86" s="3">
         <v>0</v>
       </c>
@@ -9585,54 +9591,54 @@
       </c>
       <c r="S86" s="3">
         <v>0</v>
       </c>
       <c r="T86" s="3">
         <v>0</v>
       </c>
       <c r="U86" s="3">
         <v>0</v>
       </c>
       <c r="V86" s="3">
         <v>0</v>
       </c>
       <c r="W86" s="3">
         <v>0</v>
       </c>
       <c r="X86" s="3">
         <v>3</v>
       </c>
       <c r="Y86" s="4">
         <v>46.875</v>
       </c>
     </row>
     <row r="87" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A87" s="19" t="s">
-        <v>87</v>
+        <v>194</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>88</v>
+        <v>195</v>
       </c>
       <c r="C87" s="35">
         <v>6053</v>
       </c>
       <c r="D87" s="3">
         <v>55</v>
       </c>
       <c r="E87" s="4">
         <v>9.0864034359999994</v>
       </c>
       <c r="F87" s="3">
         <v>0</v>
       </c>
       <c r="G87" s="3">
         <v>0</v>
       </c>
       <c r="H87" s="3">
         <v>0</v>
       </c>
       <c r="I87" s="3">
         <v>0</v>
       </c>
       <c r="J87" s="3">
         <v>0</v>
       </c>
@@ -9662,54 +9668,54 @@
       </c>
       <c r="S87" s="3">
         <v>0</v>
       </c>
       <c r="T87" s="3">
         <v>4</v>
       </c>
       <c r="U87" s="3">
         <v>38</v>
       </c>
       <c r="V87" s="3">
         <v>0</v>
       </c>
       <c r="W87" s="3">
         <v>9</v>
       </c>
       <c r="X87" s="3">
         <v>54</v>
       </c>
       <c r="Y87" s="4">
         <v>8.9211961009999996</v>
       </c>
     </row>
     <row r="88" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A88" s="19" t="s">
-        <v>89</v>
+        <v>196</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>90</v>
+        <v>197</v>
       </c>
       <c r="C88" s="35">
         <v>9730</v>
       </c>
       <c r="D88" s="3">
         <v>105</v>
       </c>
       <c r="E88" s="4">
         <v>10.791366906</v>
       </c>
       <c r="F88" s="3">
         <v>0</v>
       </c>
       <c r="G88" s="3">
         <v>0</v>
       </c>
       <c r="H88" s="3">
         <v>0</v>
       </c>
       <c r="I88" s="3">
         <v>0</v>
       </c>
       <c r="J88" s="3">
         <v>0</v>
       </c>
@@ -9739,54 +9745,54 @@
       </c>
       <c r="S88" s="3">
         <v>0</v>
       </c>
       <c r="T88" s="3">
         <v>6</v>
       </c>
       <c r="U88" s="3">
         <v>71</v>
       </c>
       <c r="V88" s="3">
         <v>2</v>
       </c>
       <c r="W88" s="3">
         <v>19</v>
       </c>
       <c r="X88" s="3">
         <v>105</v>
       </c>
       <c r="Y88" s="4">
         <v>10.791366906</v>
       </c>
     </row>
     <row r="89" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A89" s="19" t="s">
-        <v>91</v>
+        <v>198</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>92</v>
+        <v>199</v>
       </c>
       <c r="C89" s="35">
         <v>31354</v>
       </c>
       <c r="D89" s="3">
         <v>269</v>
       </c>
       <c r="E89" s="4">
         <v>8.5794475979999998</v>
       </c>
       <c r="F89" s="3">
         <v>2</v>
       </c>
       <c r="G89" s="3">
         <v>1</v>
       </c>
       <c r="H89" s="3">
         <v>0</v>
       </c>
       <c r="I89" s="3">
         <v>0</v>
       </c>
       <c r="J89" s="3">
         <v>0</v>
       </c>
@@ -9816,54 +9822,54 @@
       </c>
       <c r="S89" s="3">
         <v>0</v>
       </c>
       <c r="T89" s="3">
         <v>20</v>
       </c>
       <c r="U89" s="3">
         <v>110</v>
       </c>
       <c r="V89" s="3">
         <v>8</v>
       </c>
       <c r="W89" s="3">
         <v>87</v>
       </c>
       <c r="X89" s="3">
         <v>250</v>
       </c>
       <c r="Y89" s="4">
         <v>7.9734643109999999</v>
       </c>
     </row>
     <row r="90" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A90" s="19" t="s">
-        <v>298</v>
+        <v>200</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>299</v>
+        <v>201</v>
       </c>
       <c r="C90" s="35">
         <v>619</v>
       </c>
       <c r="D90" s="3">
         <v>0</v>
       </c>
       <c r="E90" s="4">
         <v>0</v>
       </c>
       <c r="F90" s="3">
         <v>0</v>
       </c>
       <c r="G90" s="3">
         <v>0</v>
       </c>
       <c r="H90" s="3">
         <v>0</v>
       </c>
       <c r="I90" s="3">
         <v>0</v>
       </c>
       <c r="J90" s="3">
         <v>0</v>
       </c>
@@ -9893,54 +9899,54 @@
       </c>
       <c r="S90" s="3">
         <v>0</v>
       </c>
       <c r="T90" s="3">
         <v>0</v>
       </c>
       <c r="U90" s="3">
         <v>0</v>
       </c>
       <c r="V90" s="3">
         <v>0</v>
       </c>
       <c r="W90" s="3">
         <v>0</v>
       </c>
       <c r="X90" s="3">
         <v>0</v>
       </c>
       <c r="Y90" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A91" s="19" t="s">
-        <v>300</v>
+        <v>202</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>301</v>
+        <v>203</v>
       </c>
       <c r="C91" s="35">
         <v>988</v>
       </c>
       <c r="D91" s="3">
         <v>2</v>
       </c>
       <c r="E91" s="4">
         <v>2.0242914980000002</v>
       </c>
       <c r="F91" s="3">
         <v>0</v>
       </c>
       <c r="G91" s="3">
         <v>0</v>
       </c>
       <c r="H91" s="3">
         <v>0</v>
       </c>
       <c r="I91" s="3">
         <v>0</v>
       </c>
       <c r="J91" s="3">
         <v>0</v>
       </c>
@@ -9970,54 +9976,54 @@
       </c>
       <c r="S91" s="3">
         <v>0</v>
       </c>
       <c r="T91" s="3">
         <v>1</v>
       </c>
       <c r="U91" s="3">
         <v>0</v>
       </c>
       <c r="V91" s="3">
         <v>0</v>
       </c>
       <c r="W91" s="3">
         <v>1</v>
       </c>
       <c r="X91" s="3">
         <v>2</v>
       </c>
       <c r="Y91" s="4">
         <v>2.0242914980000002</v>
       </c>
     </row>
     <row r="92" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A92" s="19" t="s">
-        <v>302</v>
+        <v>204</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>622</v>
+        <v>205</v>
       </c>
       <c r="C92" s="35">
         <v>199</v>
       </c>
       <c r="D92" s="3">
         <v>0</v>
       </c>
       <c r="E92" s="4">
         <v>0</v>
       </c>
       <c r="F92" s="3">
         <v>0</v>
       </c>
       <c r="G92" s="3">
         <v>0</v>
       </c>
       <c r="H92" s="3">
         <v>0</v>
       </c>
       <c r="I92" s="3">
         <v>0</v>
       </c>
       <c r="J92" s="3">
         <v>0</v>
       </c>
@@ -10047,54 +10053,54 @@
       </c>
       <c r="S92" s="3">
         <v>0</v>
       </c>
       <c r="T92" s="3">
         <v>0</v>
       </c>
       <c r="U92" s="3">
         <v>0</v>
       </c>
       <c r="V92" s="3">
         <v>0</v>
       </c>
       <c r="W92" s="3">
         <v>0</v>
       </c>
       <c r="X92" s="3">
         <v>0</v>
       </c>
       <c r="Y92" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A93" s="19" t="s">
-        <v>303</v>
+        <v>206</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>304</v>
+        <v>207</v>
       </c>
       <c r="C93" s="35">
         <v>414</v>
       </c>
       <c r="D93" s="3">
         <v>0</v>
       </c>
       <c r="E93" s="4">
         <v>0</v>
       </c>
       <c r="F93" s="3">
         <v>0</v>
       </c>
       <c r="G93" s="3">
         <v>0</v>
       </c>
       <c r="H93" s="3">
         <v>0</v>
       </c>
       <c r="I93" s="3">
         <v>0</v>
       </c>
       <c r="J93" s="3">
         <v>0</v>
       </c>
@@ -10124,54 +10130,54 @@
       </c>
       <c r="S93" s="3">
         <v>0</v>
       </c>
       <c r="T93" s="3">
         <v>0</v>
       </c>
       <c r="U93" s="3">
         <v>0</v>
       </c>
       <c r="V93" s="3">
         <v>0</v>
       </c>
       <c r="W93" s="3">
         <v>0</v>
       </c>
       <c r="X93" s="3">
         <v>0</v>
       </c>
       <c r="Y93" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A94" s="19" t="s">
-        <v>305</v>
+        <v>208</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>306</v>
+        <v>209</v>
       </c>
       <c r="C94" s="35">
         <v>711</v>
       </c>
       <c r="D94" s="3">
         <v>0</v>
       </c>
       <c r="E94" s="4">
         <v>0</v>
       </c>
       <c r="F94" s="3">
         <v>0</v>
       </c>
       <c r="G94" s="3">
         <v>0</v>
       </c>
       <c r="H94" s="3">
         <v>0</v>
       </c>
       <c r="I94" s="3">
         <v>0</v>
       </c>
       <c r="J94" s="3">
         <v>0</v>
       </c>
@@ -10201,54 +10207,54 @@
       </c>
       <c r="S94" s="3">
         <v>0</v>
       </c>
       <c r="T94" s="3">
         <v>0</v>
       </c>
       <c r="U94" s="3">
         <v>0</v>
       </c>
       <c r="V94" s="3">
         <v>0</v>
       </c>
       <c r="W94" s="3">
         <v>0</v>
       </c>
       <c r="X94" s="3">
         <v>0</v>
       </c>
       <c r="Y94" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A95" s="19" t="s">
-        <v>307</v>
+        <v>210</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>308</v>
+        <v>211</v>
       </c>
       <c r="C95" s="35">
         <v>570</v>
       </c>
       <c r="D95" s="3">
         <v>0</v>
       </c>
       <c r="E95" s="4">
         <v>0</v>
       </c>
       <c r="F95" s="3">
         <v>0</v>
       </c>
       <c r="G95" s="3">
         <v>0</v>
       </c>
       <c r="H95" s="3">
         <v>0</v>
       </c>
       <c r="I95" s="3">
         <v>0</v>
       </c>
       <c r="J95" s="3">
         <v>0</v>
       </c>
@@ -10278,54 +10284,54 @@
       </c>
       <c r="S95" s="3">
         <v>0</v>
       </c>
       <c r="T95" s="3">
         <v>0</v>
       </c>
       <c r="U95" s="3">
         <v>0</v>
       </c>
       <c r="V95" s="3">
         <v>0</v>
       </c>
       <c r="W95" s="3">
         <v>0</v>
       </c>
       <c r="X95" s="3">
         <v>0</v>
       </c>
       <c r="Y95" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A96" s="19" t="s">
-        <v>309</v>
+        <v>212</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>310</v>
+        <v>213</v>
       </c>
       <c r="C96" s="35">
         <v>1344</v>
       </c>
       <c r="D96" s="3">
         <v>0</v>
       </c>
       <c r="E96" s="4">
         <v>0</v>
       </c>
       <c r="F96" s="3">
         <v>0</v>
       </c>
       <c r="G96" s="3">
         <v>0</v>
       </c>
       <c r="H96" s="3">
         <v>0</v>
       </c>
       <c r="I96" s="3">
         <v>0</v>
       </c>
       <c r="J96" s="3">
         <v>0</v>
       </c>
@@ -10355,54 +10361,54 @@
       </c>
       <c r="S96" s="3">
         <v>0</v>
       </c>
       <c r="T96" s="3">
         <v>0</v>
       </c>
       <c r="U96" s="3">
         <v>0</v>
       </c>
       <c r="V96" s="3">
         <v>0</v>
       </c>
       <c r="W96" s="3">
         <v>0</v>
       </c>
       <c r="X96" s="3">
         <v>0</v>
       </c>
       <c r="Y96" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A97" s="19" t="s">
-        <v>311</v>
+        <v>214</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>312</v>
+        <v>215</v>
       </c>
       <c r="C97" s="35">
         <v>197</v>
       </c>
       <c r="D97" s="3">
         <v>0</v>
       </c>
       <c r="E97" s="4">
         <v>0</v>
       </c>
       <c r="F97" s="3">
         <v>0</v>
       </c>
       <c r="G97" s="3">
         <v>0</v>
       </c>
       <c r="H97" s="3">
         <v>0</v>
       </c>
       <c r="I97" s="3">
         <v>0</v>
       </c>
       <c r="J97" s="3">
         <v>0</v>
       </c>
@@ -10432,54 +10438,54 @@
       </c>
       <c r="S97" s="3">
         <v>0</v>
       </c>
       <c r="T97" s="3">
         <v>0</v>
       </c>
       <c r="U97" s="3">
         <v>0</v>
       </c>
       <c r="V97" s="3">
         <v>0</v>
       </c>
       <c r="W97" s="3">
         <v>0</v>
       </c>
       <c r="X97" s="3">
         <v>0</v>
       </c>
       <c r="Y97" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A98" s="19" t="s">
-        <v>313</v>
+        <v>216</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>314</v>
+        <v>217</v>
       </c>
       <c r="C98" s="35">
         <v>567</v>
       </c>
       <c r="D98" s="3">
         <v>0</v>
       </c>
       <c r="E98" s="4">
         <v>0</v>
       </c>
       <c r="F98" s="3">
         <v>0</v>
       </c>
       <c r="G98" s="3">
         <v>0</v>
       </c>
       <c r="H98" s="3">
         <v>0</v>
       </c>
       <c r="I98" s="3">
         <v>0</v>
       </c>
       <c r="J98" s="3">
         <v>0</v>
       </c>
@@ -10509,54 +10515,54 @@
       </c>
       <c r="S98" s="3">
         <v>0</v>
       </c>
       <c r="T98" s="3">
         <v>0</v>
       </c>
       <c r="U98" s="3">
         <v>0</v>
       </c>
       <c r="V98" s="3">
         <v>0</v>
       </c>
       <c r="W98" s="3">
         <v>0</v>
       </c>
       <c r="X98" s="3">
         <v>0</v>
       </c>
       <c r="Y98" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A99" s="19" t="s">
-        <v>315</v>
+        <v>218</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>316</v>
+        <v>219</v>
       </c>
       <c r="C99" s="35">
         <v>405</v>
       </c>
       <c r="D99" s="3">
         <v>0</v>
       </c>
       <c r="E99" s="4">
         <v>0</v>
       </c>
       <c r="F99" s="3">
         <v>0</v>
       </c>
       <c r="G99" s="3">
         <v>0</v>
       </c>
       <c r="H99" s="3">
         <v>0</v>
       </c>
       <c r="I99" s="3">
         <v>0</v>
       </c>
       <c r="J99" s="3">
         <v>0</v>
       </c>
@@ -10586,54 +10592,54 @@
       </c>
       <c r="S99" s="3">
         <v>0</v>
       </c>
       <c r="T99" s="3">
         <v>0</v>
       </c>
       <c r="U99" s="3">
         <v>0</v>
       </c>
       <c r="V99" s="3">
         <v>0</v>
       </c>
       <c r="W99" s="3">
         <v>0</v>
       </c>
       <c r="X99" s="3">
         <v>0</v>
       </c>
       <c r="Y99" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A100" s="19" t="s">
-        <v>317</v>
+        <v>220</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>318</v>
+        <v>221</v>
       </c>
       <c r="C100" s="35">
         <v>390</v>
       </c>
       <c r="D100" s="3">
         <v>0</v>
       </c>
       <c r="E100" s="4">
         <v>0</v>
       </c>
       <c r="F100" s="3">
         <v>0</v>
       </c>
       <c r="G100" s="3">
         <v>0</v>
       </c>
       <c r="H100" s="3">
         <v>0</v>
       </c>
       <c r="I100" s="3">
         <v>0</v>
       </c>
       <c r="J100" s="3">
         <v>0</v>
       </c>
@@ -10663,54 +10669,54 @@
       </c>
       <c r="S100" s="3">
         <v>0</v>
       </c>
       <c r="T100" s="3">
         <v>0</v>
       </c>
       <c r="U100" s="3">
         <v>0</v>
       </c>
       <c r="V100" s="3">
         <v>0</v>
       </c>
       <c r="W100" s="3">
         <v>0</v>
       </c>
       <c r="X100" s="3">
         <v>0</v>
       </c>
       <c r="Y100" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A101" s="19" t="s">
-        <v>319</v>
+        <v>222</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>320</v>
+        <v>223</v>
       </c>
       <c r="C101" s="35">
         <v>1023</v>
       </c>
       <c r="D101" s="3">
         <v>7</v>
       </c>
       <c r="E101" s="4">
         <v>6.8426197459999996</v>
       </c>
       <c r="F101" s="3">
         <v>0</v>
       </c>
       <c r="G101" s="3">
         <v>1</v>
       </c>
       <c r="H101" s="3">
         <v>0</v>
       </c>
       <c r="I101" s="3">
         <v>0</v>
       </c>
       <c r="J101" s="3">
         <v>0</v>
       </c>
@@ -10740,54 +10746,54 @@
       </c>
       <c r="S101" s="3">
         <v>0</v>
       </c>
       <c r="T101" s="3">
         <v>0</v>
       </c>
       <c r="U101" s="3">
         <v>0</v>
       </c>
       <c r="V101" s="3">
         <v>0</v>
       </c>
       <c r="W101" s="3">
         <v>0</v>
       </c>
       <c r="X101" s="3">
         <v>5</v>
       </c>
       <c r="Y101" s="4">
         <v>4.8875855330000002</v>
       </c>
     </row>
     <row r="102" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A102" s="19" t="s">
-        <v>321</v>
+        <v>224</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>322</v>
+        <v>225</v>
       </c>
       <c r="C102" s="35">
         <v>371</v>
       </c>
       <c r="D102" s="3">
         <v>0</v>
       </c>
       <c r="E102" s="4">
         <v>0</v>
       </c>
       <c r="F102" s="3">
         <v>0</v>
       </c>
       <c r="G102" s="3">
         <v>0</v>
       </c>
       <c r="H102" s="3">
         <v>0</v>
       </c>
       <c r="I102" s="3">
         <v>0</v>
       </c>
       <c r="J102" s="3">
         <v>0</v>
       </c>
@@ -10817,54 +10823,54 @@
       </c>
       <c r="S102" s="3">
         <v>0</v>
       </c>
       <c r="T102" s="3">
         <v>0</v>
       </c>
       <c r="U102" s="3">
         <v>0</v>
       </c>
       <c r="V102" s="3">
         <v>0</v>
       </c>
       <c r="W102" s="3">
         <v>0</v>
       </c>
       <c r="X102" s="3">
         <v>0</v>
       </c>
       <c r="Y102" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A103" s="19" t="s">
-        <v>566</v>
+        <v>226</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>567</v>
+        <v>227</v>
       </c>
       <c r="C103" s="35">
         <v>453</v>
       </c>
       <c r="D103" s="3">
         <v>0</v>
       </c>
       <c r="E103" s="4">
         <v>0</v>
       </c>
       <c r="F103" s="3">
         <v>0</v>
       </c>
       <c r="G103" s="3">
         <v>0</v>
       </c>
       <c r="H103" s="3">
         <v>0</v>
       </c>
       <c r="I103" s="3">
         <v>0</v>
       </c>
       <c r="J103" s="3">
         <v>0</v>
       </c>
@@ -10894,54 +10900,54 @@
       </c>
       <c r="S103" s="3">
         <v>0</v>
       </c>
       <c r="T103" s="3">
         <v>0</v>
       </c>
       <c r="U103" s="3">
         <v>0</v>
       </c>
       <c r="V103" s="3">
         <v>0</v>
       </c>
       <c r="W103" s="3">
         <v>0</v>
       </c>
       <c r="X103" s="3">
         <v>0</v>
       </c>
       <c r="Y103" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A104" s="19" t="s">
-        <v>93</v>
+        <v>228</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>94</v>
+        <v>229</v>
       </c>
       <c r="C104" s="35">
         <v>6291</v>
       </c>
       <c r="D104" s="3">
         <v>52</v>
       </c>
       <c r="E104" s="4">
         <v>8.2657765059999999</v>
       </c>
       <c r="F104" s="3">
         <v>1</v>
       </c>
       <c r="G104" s="3">
         <v>2</v>
       </c>
       <c r="H104" s="3">
         <v>0</v>
       </c>
       <c r="I104" s="3">
         <v>0</v>
       </c>
       <c r="J104" s="3">
         <v>0</v>
       </c>
@@ -10971,54 +10977,54 @@
       </c>
       <c r="S104" s="3">
         <v>0</v>
       </c>
       <c r="T104" s="3">
         <v>0</v>
       </c>
       <c r="U104" s="3">
         <v>31</v>
       </c>
       <c r="V104" s="3">
         <v>10</v>
       </c>
       <c r="W104" s="3">
         <v>4</v>
       </c>
       <c r="X104" s="3">
         <v>48</v>
       </c>
       <c r="Y104" s="4">
         <v>7.6299475440000002</v>
       </c>
     </row>
     <row r="105" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A105" s="19" t="s">
-        <v>323</v>
+        <v>230</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>324</v>
+        <v>231</v>
       </c>
       <c r="C105" s="35">
         <v>1088</v>
       </c>
       <c r="D105" s="3">
         <v>5</v>
       </c>
       <c r="E105" s="4">
         <v>4.5955882350000001</v>
       </c>
       <c r="F105" s="3">
         <v>0</v>
       </c>
       <c r="G105" s="3">
         <v>0</v>
       </c>
       <c r="H105" s="3">
         <v>0</v>
       </c>
       <c r="I105" s="3">
         <v>0</v>
       </c>
       <c r="J105" s="3">
         <v>0</v>
       </c>
@@ -11048,54 +11054,54 @@
       </c>
       <c r="S105" s="3">
         <v>0</v>
       </c>
       <c r="T105" s="3">
         <v>0</v>
       </c>
       <c r="U105" s="3">
         <v>3</v>
       </c>
       <c r="V105" s="3">
         <v>0</v>
       </c>
       <c r="W105" s="3">
         <v>2</v>
       </c>
       <c r="X105" s="3">
         <v>5</v>
       </c>
       <c r="Y105" s="4">
         <v>4.5955882350000001</v>
       </c>
     </row>
     <row r="106" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A106" s="19" t="s">
-        <v>323</v>
+        <v>230</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>324</v>
+        <v>231</v>
       </c>
       <c r="C106" s="35">
         <v>1088</v>
       </c>
       <c r="D106" s="3">
         <v>5</v>
       </c>
       <c r="E106" s="4">
         <v>4.5955882350000001</v>
       </c>
       <c r="F106" s="3">
         <v>0</v>
       </c>
       <c r="G106" s="3">
         <v>0</v>
       </c>
       <c r="H106" s="3">
         <v>0</v>
       </c>
       <c r="I106" s="3">
         <v>0</v>
       </c>
       <c r="J106" s="3">
         <v>0</v>
       </c>
@@ -11125,54 +11131,54 @@
       </c>
       <c r="S106" s="3">
         <v>0</v>
       </c>
       <c r="T106" s="3">
         <v>0</v>
       </c>
       <c r="U106" s="3">
         <v>3</v>
       </c>
       <c r="V106" s="3">
         <v>0</v>
       </c>
       <c r="W106" s="3">
         <v>2</v>
       </c>
       <c r="X106" s="3">
         <v>5</v>
       </c>
       <c r="Y106" s="4">
         <v>4.5955882350000001</v>
       </c>
     </row>
     <row r="107" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A107" s="19" t="s">
-        <v>95</v>
+        <v>232</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>561</v>
+        <v>233</v>
       </c>
       <c r="C107" s="35">
         <v>51137</v>
       </c>
       <c r="D107" s="3">
         <v>374</v>
       </c>
       <c r="E107" s="4">
         <v>7.3136867629999998</v>
       </c>
       <c r="F107" s="3">
         <v>3</v>
       </c>
       <c r="G107" s="3">
         <v>1</v>
       </c>
       <c r="H107" s="3">
         <v>0</v>
       </c>
       <c r="I107" s="3">
         <v>0</v>
       </c>
       <c r="J107" s="3">
         <v>0</v>
       </c>
@@ -11202,54 +11208,54 @@
       </c>
       <c r="S107" s="3">
         <v>0</v>
       </c>
       <c r="T107" s="3">
         <v>18</v>
       </c>
       <c r="U107" s="3">
         <v>246</v>
       </c>
       <c r="V107" s="3">
         <v>1</v>
       </c>
       <c r="W107" s="3">
         <v>68</v>
       </c>
       <c r="X107" s="3">
         <v>367</v>
       </c>
       <c r="Y107" s="4">
         <v>7.1767995779999998</v>
       </c>
     </row>
     <row r="108" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A108" s="19" t="s">
-        <v>325</v>
+        <v>234</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>326</v>
+        <v>235</v>
       </c>
       <c r="C108" s="35">
         <v>748</v>
       </c>
       <c r="D108" s="3">
         <v>0</v>
       </c>
       <c r="E108" s="4">
         <v>0</v>
       </c>
       <c r="F108" s="3">
         <v>0</v>
       </c>
       <c r="G108" s="3">
         <v>0</v>
       </c>
       <c r="H108" s="3">
         <v>0</v>
       </c>
       <c r="I108" s="3">
         <v>0</v>
       </c>
       <c r="J108" s="3">
         <v>0</v>
       </c>
@@ -11279,54 +11285,54 @@
       </c>
       <c r="S108" s="3">
         <v>0</v>
       </c>
       <c r="T108" s="3">
         <v>0</v>
       </c>
       <c r="U108" s="3">
         <v>0</v>
       </c>
       <c r="V108" s="3">
         <v>0</v>
       </c>
       <c r="W108" s="3">
         <v>0</v>
       </c>
       <c r="X108" s="3">
         <v>0</v>
       </c>
       <c r="Y108" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A109" s="19" t="s">
-        <v>327</v>
+        <v>236</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>328</v>
+        <v>237</v>
       </c>
       <c r="C109" s="35">
         <v>446</v>
       </c>
       <c r="D109" s="3">
         <v>0</v>
       </c>
       <c r="E109" s="4">
         <v>0</v>
       </c>
       <c r="F109" s="3">
         <v>0</v>
       </c>
       <c r="G109" s="3">
         <v>0</v>
       </c>
       <c r="H109" s="3">
         <v>0</v>
       </c>
       <c r="I109" s="3">
         <v>0</v>
       </c>
       <c r="J109" s="3">
         <v>0</v>
       </c>
@@ -11356,54 +11362,54 @@
       </c>
       <c r="S109" s="3">
         <v>0</v>
       </c>
       <c r="T109" s="3">
         <v>0</v>
       </c>
       <c r="U109" s="3">
         <v>0</v>
       </c>
       <c r="V109" s="3">
         <v>0</v>
       </c>
       <c r="W109" s="3">
         <v>0</v>
       </c>
       <c r="X109" s="3">
         <v>0</v>
       </c>
       <c r="Y109" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A110" s="19" t="s">
-        <v>329</v>
+        <v>238</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>330</v>
+        <v>239</v>
       </c>
       <c r="C110" s="35">
         <v>712</v>
       </c>
       <c r="D110" s="3">
         <v>0</v>
       </c>
       <c r="E110" s="4">
         <v>0</v>
       </c>
       <c r="F110" s="3">
         <v>0</v>
       </c>
       <c r="G110" s="3">
         <v>0</v>
       </c>
       <c r="H110" s="3">
         <v>0</v>
       </c>
       <c r="I110" s="3">
         <v>0</v>
       </c>
       <c r="J110" s="3">
         <v>0</v>
       </c>
@@ -11433,54 +11439,54 @@
       </c>
       <c r="S110" s="3">
         <v>0</v>
       </c>
       <c r="T110" s="3">
         <v>0</v>
       </c>
       <c r="U110" s="3">
         <v>0</v>
       </c>
       <c r="V110" s="3">
         <v>0</v>
       </c>
       <c r="W110" s="3">
         <v>0</v>
       </c>
       <c r="X110" s="3">
         <v>0</v>
       </c>
       <c r="Y110" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A111" s="19" t="s">
-        <v>331</v>
+        <v>240</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>332</v>
+        <v>241</v>
       </c>
       <c r="C111" s="35">
         <v>660</v>
       </c>
       <c r="D111" s="3">
         <v>0</v>
       </c>
       <c r="E111" s="4">
         <v>0</v>
       </c>
       <c r="F111" s="3">
         <v>0</v>
       </c>
       <c r="G111" s="3">
         <v>0</v>
       </c>
       <c r="H111" s="3">
         <v>0</v>
       </c>
       <c r="I111" s="3">
         <v>0</v>
       </c>
       <c r="J111" s="3">
         <v>0</v>
       </c>
@@ -11510,54 +11516,54 @@
       </c>
       <c r="S111" s="3">
         <v>0</v>
       </c>
       <c r="T111" s="3">
         <v>0</v>
       </c>
       <c r="U111" s="3">
         <v>0</v>
       </c>
       <c r="V111" s="3">
         <v>0</v>
       </c>
       <c r="W111" s="3">
         <v>0</v>
       </c>
       <c r="X111" s="3">
         <v>0</v>
       </c>
       <c r="Y111" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A112" s="19" t="s">
-        <v>333</v>
+        <v>242</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>568</v>
+        <v>243</v>
       </c>
       <c r="C112" s="35">
         <v>1480</v>
       </c>
       <c r="D112" s="3">
         <v>2</v>
       </c>
       <c r="E112" s="4">
         <v>1.3513513509999999</v>
       </c>
       <c r="F112" s="3">
         <v>0</v>
       </c>
       <c r="G112" s="3">
         <v>0</v>
       </c>
       <c r="H112" s="3">
         <v>0</v>
       </c>
       <c r="I112" s="3">
         <v>0</v>
       </c>
       <c r="J112" s="3">
         <v>0</v>
       </c>
@@ -11587,54 +11593,54 @@
       </c>
       <c r="S112" s="3">
         <v>0</v>
       </c>
       <c r="T112" s="3">
         <v>0</v>
       </c>
       <c r="U112" s="3">
         <v>1</v>
       </c>
       <c r="V112" s="3">
         <v>0</v>
       </c>
       <c r="W112" s="3">
         <v>1</v>
       </c>
       <c r="X112" s="3">
         <v>2</v>
       </c>
       <c r="Y112" s="4">
         <v>1.3513513509999999</v>
       </c>
     </row>
     <row r="113" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A113" s="19" t="s">
-        <v>334</v>
+        <v>244</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>569</v>
+        <v>245</v>
       </c>
       <c r="C113" s="35">
         <v>290</v>
       </c>
       <c r="D113" s="3">
         <v>5</v>
       </c>
       <c r="E113" s="4">
         <v>17.241379309999999</v>
       </c>
       <c r="F113" s="3">
         <v>0</v>
       </c>
       <c r="G113" s="3">
         <v>0</v>
       </c>
       <c r="H113" s="3">
         <v>0</v>
       </c>
       <c r="I113" s="3">
         <v>0</v>
       </c>
       <c r="J113" s="3">
         <v>0</v>
       </c>
@@ -11664,54 +11670,54 @@
       </c>
       <c r="S113" s="3">
         <v>0</v>
       </c>
       <c r="T113" s="3">
         <v>0</v>
       </c>
       <c r="U113" s="3">
         <v>0</v>
       </c>
       <c r="V113" s="3">
         <v>0</v>
       </c>
       <c r="W113" s="3">
         <v>3</v>
       </c>
       <c r="X113" s="3">
         <v>5</v>
       </c>
       <c r="Y113" s="4">
         <v>17.241379309999999</v>
       </c>
     </row>
     <row r="114" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A114" s="19" t="s">
-        <v>96</v>
+        <v>246</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>97</v>
+        <v>247</v>
       </c>
       <c r="C114" s="35">
         <v>7909</v>
       </c>
       <c r="D114" s="3">
         <v>57</v>
       </c>
       <c r="E114" s="4">
         <v>7.206979391</v>
       </c>
       <c r="F114" s="3">
         <v>0</v>
       </c>
       <c r="G114" s="3">
         <v>1</v>
       </c>
       <c r="H114" s="3">
         <v>0</v>
       </c>
       <c r="I114" s="3">
         <v>0</v>
       </c>
       <c r="J114" s="3">
         <v>0</v>
       </c>
@@ -11741,54 +11747,54 @@
       </c>
       <c r="S114" s="3">
         <v>0</v>
       </c>
       <c r="T114" s="3">
         <v>3</v>
       </c>
       <c r="U114" s="3">
         <v>35</v>
       </c>
       <c r="V114" s="3">
         <v>1</v>
       </c>
       <c r="W114" s="3">
         <v>13</v>
       </c>
       <c r="X114" s="3">
         <v>52</v>
       </c>
       <c r="Y114" s="4">
         <v>6.574788216</v>
       </c>
     </row>
     <row r="115" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A115" s="19" t="s">
-        <v>335</v>
+        <v>248</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>336</v>
+        <v>249</v>
       </c>
       <c r="C115" s="35">
         <v>397</v>
       </c>
       <c r="D115" s="3">
         <v>1</v>
       </c>
       <c r="E115" s="4">
         <v>2.5188916880000001</v>
       </c>
       <c r="F115" s="3">
         <v>0</v>
       </c>
       <c r="G115" s="3">
         <v>0</v>
       </c>
       <c r="H115" s="3">
         <v>0</v>
       </c>
       <c r="I115" s="3">
         <v>0</v>
       </c>
       <c r="J115" s="3">
         <v>0</v>
       </c>
@@ -11818,54 +11824,54 @@
       </c>
       <c r="S115" s="3">
         <v>0</v>
       </c>
       <c r="T115" s="3">
         <v>0</v>
       </c>
       <c r="U115" s="3">
         <v>0</v>
       </c>
       <c r="V115" s="3">
         <v>0</v>
       </c>
       <c r="W115" s="3">
         <v>1</v>
       </c>
       <c r="X115" s="3">
         <v>1</v>
       </c>
       <c r="Y115" s="4">
         <v>2.5188916880000001</v>
       </c>
     </row>
     <row r="116" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A116" s="19" t="s">
-        <v>337</v>
+        <v>250</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>338</v>
+        <v>251</v>
       </c>
       <c r="C116" s="35">
         <v>593</v>
       </c>
       <c r="D116" s="3">
         <v>0</v>
       </c>
       <c r="E116" s="4">
         <v>0</v>
       </c>
       <c r="F116" s="3">
         <v>0</v>
       </c>
       <c r="G116" s="3">
         <v>0</v>
       </c>
       <c r="H116" s="3">
         <v>0</v>
       </c>
       <c r="I116" s="3">
         <v>0</v>
       </c>
       <c r="J116" s="3">
         <v>0</v>
       </c>
@@ -11895,54 +11901,54 @@
       </c>
       <c r="S116" s="3">
         <v>0</v>
       </c>
       <c r="T116" s="3">
         <v>0</v>
       </c>
       <c r="U116" s="3">
         <v>0</v>
       </c>
       <c r="V116" s="3">
         <v>0</v>
       </c>
       <c r="W116" s="3">
         <v>0</v>
       </c>
       <c r="X116" s="3">
         <v>0</v>
       </c>
       <c r="Y116" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A117" s="19" t="s">
-        <v>648</v>
+        <v>252</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>647</v>
+        <v>253</v>
       </c>
       <c r="C117" s="35">
         <v>2553</v>
       </c>
       <c r="D117" s="3">
         <v>5</v>
       </c>
       <c r="E117" s="4">
         <v>1.9584802189999999</v>
       </c>
       <c r="F117" s="3">
         <v>0</v>
       </c>
       <c r="G117" s="3">
         <v>0</v>
       </c>
       <c r="H117" s="3">
         <v>0</v>
       </c>
       <c r="I117" s="3">
         <v>0</v>
       </c>
       <c r="J117" s="3">
         <v>0</v>
       </c>
@@ -11972,54 +11978,54 @@
       </c>
       <c r="S117" s="3">
         <v>0</v>
       </c>
       <c r="T117" s="3">
         <v>1</v>
       </c>
       <c r="U117" s="3">
         <v>4</v>
       </c>
       <c r="V117" s="3">
         <v>0</v>
       </c>
       <c r="W117" s="3">
         <v>0</v>
       </c>
       <c r="X117" s="3">
         <v>5</v>
       </c>
       <c r="Y117" s="4">
         <v>1.9584802189999999</v>
       </c>
     </row>
     <row r="118" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A118" s="19" t="s">
-        <v>98</v>
+        <v>254</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>99</v>
+        <v>255</v>
       </c>
       <c r="C118" s="35">
         <v>30713</v>
       </c>
       <c r="D118" s="3">
         <v>202</v>
       </c>
       <c r="E118" s="4">
         <v>6.5770195029999998</v>
       </c>
       <c r="F118" s="3">
         <v>0</v>
       </c>
       <c r="G118" s="3">
         <v>0</v>
       </c>
       <c r="H118" s="3">
         <v>0</v>
       </c>
       <c r="I118" s="3">
         <v>0</v>
       </c>
       <c r="J118" s="3">
         <v>0</v>
       </c>
@@ -12049,54 +12055,54 @@
       </c>
       <c r="S118" s="3">
         <v>0</v>
       </c>
       <c r="T118" s="3">
         <v>8</v>
       </c>
       <c r="U118" s="3">
         <v>171</v>
       </c>
       <c r="V118" s="3">
         <v>2</v>
       </c>
       <c r="W118" s="3">
         <v>12</v>
       </c>
       <c r="X118" s="3">
         <v>202</v>
       </c>
       <c r="Y118" s="4">
         <v>6.5770195029999998</v>
       </c>
     </row>
     <row r="119" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A119" s="19" t="s">
-        <v>339</v>
+        <v>256</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>340</v>
+        <v>257</v>
       </c>
       <c r="C119" s="35">
         <v>1928</v>
       </c>
       <c r="D119" s="3">
         <v>5</v>
       </c>
       <c r="E119" s="4">
         <v>2.5933609959999999</v>
       </c>
       <c r="F119" s="3">
         <v>0</v>
       </c>
       <c r="G119" s="3">
         <v>0</v>
       </c>
       <c r="H119" s="3">
         <v>0</v>
       </c>
       <c r="I119" s="3">
         <v>0</v>
       </c>
       <c r="J119" s="3">
         <v>0</v>
       </c>
@@ -12126,54 +12132,54 @@
       </c>
       <c r="S119" s="3">
         <v>0</v>
       </c>
       <c r="T119" s="3">
         <v>0</v>
       </c>
       <c r="U119" s="3">
         <v>2</v>
       </c>
       <c r="V119" s="3">
         <v>1</v>
       </c>
       <c r="W119" s="3">
         <v>2</v>
       </c>
       <c r="X119" s="3">
         <v>5</v>
       </c>
       <c r="Y119" s="4">
         <v>2.5933609959999999</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A120" s="19" t="s">
-        <v>341</v>
+        <v>258</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>342</v>
+        <v>259</v>
       </c>
       <c r="C120" s="35">
         <v>1772</v>
       </c>
       <c r="D120" s="3">
         <v>4</v>
       </c>
       <c r="E120" s="4">
         <v>2.257336343</v>
       </c>
       <c r="F120" s="3">
         <v>0</v>
       </c>
       <c r="G120" s="3">
         <v>0</v>
       </c>
       <c r="H120" s="3">
         <v>0</v>
       </c>
       <c r="I120" s="3">
         <v>0</v>
       </c>
       <c r="J120" s="3">
         <v>0</v>
       </c>
@@ -12203,54 +12209,54 @@
       </c>
       <c r="S120" s="3">
         <v>0</v>
       </c>
       <c r="T120" s="3">
         <v>0</v>
       </c>
       <c r="U120" s="3">
         <v>3</v>
       </c>
       <c r="V120" s="3">
         <v>0</v>
       </c>
       <c r="W120" s="3">
         <v>0</v>
       </c>
       <c r="X120" s="3">
         <v>3</v>
       </c>
       <c r="Y120" s="4">
         <v>1.6930022570000001</v>
       </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A121" s="19" t="s">
-        <v>570</v>
+        <v>260</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>623</v>
+        <v>261</v>
       </c>
       <c r="C121" s="35">
         <v>843</v>
       </c>
       <c r="D121" s="3">
         <v>0</v>
       </c>
       <c r="E121" s="4">
         <v>0</v>
       </c>
       <c r="F121" s="3">
         <v>0</v>
       </c>
       <c r="G121" s="3">
         <v>0</v>
       </c>
       <c r="H121" s="3">
         <v>0</v>
       </c>
       <c r="I121" s="3">
         <v>0</v>
       </c>
       <c r="J121" s="3">
         <v>0</v>
       </c>
@@ -12280,54 +12286,54 @@
       </c>
       <c r="S121" s="3">
         <v>0</v>
       </c>
       <c r="T121" s="3">
         <v>0</v>
       </c>
       <c r="U121" s="3">
         <v>0</v>
       </c>
       <c r="V121" s="3">
         <v>0</v>
       </c>
       <c r="W121" s="3">
         <v>0</v>
       </c>
       <c r="X121" s="3">
         <v>0</v>
       </c>
       <c r="Y121" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A122" s="19" t="s">
-        <v>100</v>
+        <v>262</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>101</v>
+        <v>263</v>
       </c>
       <c r="C122" s="35">
         <v>1387</v>
       </c>
       <c r="D122" s="3">
         <v>2</v>
       </c>
       <c r="E122" s="4">
         <v>1.441961067</v>
       </c>
       <c r="F122" s="3">
         <v>0</v>
       </c>
       <c r="G122" s="3">
         <v>0</v>
       </c>
       <c r="H122" s="3">
         <v>0</v>
       </c>
       <c r="I122" s="3">
         <v>0</v>
       </c>
       <c r="J122" s="3">
         <v>0</v>
       </c>
@@ -12357,54 +12363,54 @@
       </c>
       <c r="S122" s="3">
         <v>0</v>
       </c>
       <c r="T122" s="3">
         <v>0</v>
       </c>
       <c r="U122" s="3">
         <v>2</v>
       </c>
       <c r="V122" s="3">
         <v>0</v>
       </c>
       <c r="W122" s="3">
         <v>0</v>
       </c>
       <c r="X122" s="3">
         <v>2</v>
       </c>
       <c r="Y122" s="4">
         <v>1.441961067</v>
       </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A123" s="19" t="s">
-        <v>102</v>
+        <v>264</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>103</v>
+        <v>265</v>
       </c>
       <c r="C123" s="35">
         <v>1213</v>
       </c>
       <c r="D123" s="3">
         <v>10</v>
       </c>
       <c r="E123" s="4">
         <v>8.2440230830000001</v>
       </c>
       <c r="F123" s="3">
         <v>0</v>
       </c>
       <c r="G123" s="3">
         <v>0</v>
       </c>
       <c r="H123" s="3">
         <v>0</v>
       </c>
       <c r="I123" s="3">
         <v>0</v>
       </c>
       <c r="J123" s="3">
         <v>0</v>
       </c>
@@ -12434,54 +12440,54 @@
       </c>
       <c r="S123" s="3">
         <v>0</v>
       </c>
       <c r="T123" s="3">
         <v>2</v>
       </c>
       <c r="U123" s="3">
         <v>8</v>
       </c>
       <c r="V123" s="3">
         <v>0</v>
       </c>
       <c r="W123" s="3">
         <v>0</v>
       </c>
       <c r="X123" s="3">
         <v>10</v>
       </c>
       <c r="Y123" s="4">
         <v>8.2440230830000001</v>
       </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A124" s="19" t="s">
-        <v>104</v>
+        <v>266</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>105</v>
+        <v>267</v>
       </c>
       <c r="C124" s="35">
         <v>6317</v>
       </c>
       <c r="D124" s="3">
         <v>87</v>
       </c>
       <c r="E124" s="4">
         <v>13.772360298000001</v>
       </c>
       <c r="F124" s="3">
         <v>1</v>
       </c>
       <c r="G124" s="3">
         <v>1</v>
       </c>
       <c r="H124" s="3">
         <v>0</v>
       </c>
       <c r="I124" s="3">
         <v>0</v>
       </c>
       <c r="J124" s="3">
         <v>0</v>
       </c>
@@ -12511,54 +12517,54 @@
       </c>
       <c r="S124" s="3">
         <v>0</v>
       </c>
       <c r="T124" s="3">
         <v>4</v>
       </c>
       <c r="U124" s="3">
         <v>52</v>
       </c>
       <c r="V124" s="3">
         <v>0</v>
       </c>
       <c r="W124" s="3">
         <v>9</v>
       </c>
       <c r="X124" s="3">
         <v>85</v>
       </c>
       <c r="Y124" s="4">
         <v>13.455754314</v>
       </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A125" s="19" t="s">
-        <v>343</v>
+        <v>268</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>344</v>
+        <v>269</v>
       </c>
       <c r="C125" s="35">
         <v>1098</v>
       </c>
       <c r="D125" s="3">
         <v>1</v>
       </c>
       <c r="E125" s="4">
         <v>0.91074681199999996</v>
       </c>
       <c r="F125" s="3">
         <v>0</v>
       </c>
       <c r="G125" s="3">
         <v>0</v>
       </c>
       <c r="H125" s="3">
         <v>0</v>
       </c>
       <c r="I125" s="3">
         <v>0</v>
       </c>
       <c r="J125" s="3">
         <v>0</v>
       </c>
@@ -12588,54 +12594,54 @@
       </c>
       <c r="S125" s="3">
         <v>0</v>
       </c>
       <c r="T125" s="3">
         <v>0</v>
       </c>
       <c r="U125" s="3">
         <v>0</v>
       </c>
       <c r="V125" s="3">
         <v>0</v>
       </c>
       <c r="W125" s="3">
         <v>1</v>
       </c>
       <c r="X125" s="3">
         <v>1</v>
       </c>
       <c r="Y125" s="4">
         <v>0.91074681199999996</v>
       </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A126" s="19" t="s">
-        <v>345</v>
+        <v>270</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>571</v>
+        <v>271</v>
       </c>
       <c r="C126" s="35">
         <v>859</v>
       </c>
       <c r="D126" s="3">
         <v>2</v>
       </c>
       <c r="E126" s="4">
         <v>2.3282887080000001</v>
       </c>
       <c r="F126" s="3">
         <v>0</v>
       </c>
       <c r="G126" s="3">
         <v>0</v>
       </c>
       <c r="H126" s="3">
         <v>0</v>
       </c>
       <c r="I126" s="3">
         <v>0</v>
       </c>
       <c r="J126" s="3">
         <v>0</v>
       </c>
@@ -12665,54 +12671,54 @@
       </c>
       <c r="S126" s="3">
         <v>0</v>
       </c>
       <c r="T126" s="3">
         <v>0</v>
       </c>
       <c r="U126" s="3">
         <v>2</v>
       </c>
       <c r="V126" s="3">
         <v>0</v>
       </c>
       <c r="W126" s="3">
         <v>0</v>
       </c>
       <c r="X126" s="3">
         <v>2</v>
       </c>
       <c r="Y126" s="4">
         <v>2.3282887080000001</v>
       </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A127" s="19" t="s">
-        <v>106</v>
+        <v>272</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>107</v>
+        <v>273</v>
       </c>
       <c r="C127" s="35">
         <v>2686</v>
       </c>
       <c r="D127" s="3">
         <v>11</v>
       </c>
       <c r="E127" s="4">
         <v>4.0953090100000002</v>
       </c>
       <c r="F127" s="3">
         <v>0</v>
       </c>
       <c r="G127" s="3">
         <v>0</v>
       </c>
       <c r="H127" s="3">
         <v>0</v>
       </c>
       <c r="I127" s="3">
         <v>0</v>
       </c>
       <c r="J127" s="3">
         <v>0</v>
       </c>
@@ -12742,54 +12748,54 @@
       </c>
       <c r="S127" s="3">
         <v>0</v>
       </c>
       <c r="T127" s="3">
         <v>1</v>
       </c>
       <c r="U127" s="3">
         <v>8</v>
       </c>
       <c r="V127" s="3">
         <v>0</v>
       </c>
       <c r="W127" s="3">
         <v>2</v>
       </c>
       <c r="X127" s="3">
         <v>11</v>
       </c>
       <c r="Y127" s="4">
         <v>4.0953090100000002</v>
       </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A128" s="19" t="s">
-        <v>108</v>
+        <v>274</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>109</v>
+        <v>275</v>
       </c>
       <c r="C128" s="35">
         <v>67087</v>
       </c>
       <c r="D128" s="3">
         <v>522</v>
       </c>
       <c r="E128" s="4">
         <v>7.7809411659999999</v>
       </c>
       <c r="F128" s="3">
         <v>3</v>
       </c>
       <c r="G128" s="3">
         <v>2</v>
       </c>
       <c r="H128" s="3">
         <v>0</v>
       </c>
       <c r="I128" s="3">
         <v>0</v>
       </c>
       <c r="J128" s="3">
         <v>0</v>
       </c>
@@ -12819,54 +12825,54 @@
       </c>
       <c r="S128" s="3">
         <v>3</v>
       </c>
       <c r="T128" s="3">
         <v>20</v>
       </c>
       <c r="U128" s="3">
         <v>287</v>
       </c>
       <c r="V128" s="3">
         <v>6</v>
       </c>
       <c r="W128" s="3">
         <v>90</v>
       </c>
       <c r="X128" s="3">
         <v>517</v>
       </c>
       <c r="Y128" s="4">
         <v>7.7064110780000004</v>
       </c>
     </row>
     <row r="129" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A129" s="19" t="s">
-        <v>346</v>
+        <v>276</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>347</v>
+        <v>277</v>
       </c>
       <c r="C129" s="35">
         <v>772</v>
       </c>
       <c r="D129" s="3">
         <v>0</v>
       </c>
       <c r="E129" s="4">
         <v>0</v>
       </c>
       <c r="F129" s="3">
         <v>0</v>
       </c>
       <c r="G129" s="3">
         <v>0</v>
       </c>
       <c r="H129" s="3">
         <v>0</v>
       </c>
       <c r="I129" s="3">
         <v>0</v>
       </c>
       <c r="J129" s="3">
         <v>0</v>
       </c>
@@ -12896,54 +12902,54 @@
       </c>
       <c r="S129" s="3">
         <v>0</v>
       </c>
       <c r="T129" s="3">
         <v>0</v>
       </c>
       <c r="U129" s="3">
         <v>0</v>
       </c>
       <c r="V129" s="3">
         <v>0</v>
       </c>
       <c r="W129" s="3">
         <v>0</v>
       </c>
       <c r="X129" s="3">
         <v>0</v>
       </c>
       <c r="Y129" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A130" s="19" t="s">
-        <v>348</v>
+        <v>278</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>349</v>
+        <v>279</v>
       </c>
       <c r="C130" s="35">
         <v>659</v>
       </c>
       <c r="D130" s="3">
         <v>0</v>
       </c>
       <c r="E130" s="4">
         <v>0</v>
       </c>
       <c r="F130" s="3">
         <v>0</v>
       </c>
       <c r="G130" s="3">
         <v>0</v>
       </c>
       <c r="H130" s="3">
         <v>0</v>
       </c>
       <c r="I130" s="3">
         <v>0</v>
       </c>
       <c r="J130" s="3">
         <v>0</v>
       </c>
@@ -12973,54 +12979,54 @@
       </c>
       <c r="S130" s="3">
         <v>0</v>
       </c>
       <c r="T130" s="3">
         <v>0</v>
       </c>
       <c r="U130" s="3">
         <v>0</v>
       </c>
       <c r="V130" s="3">
         <v>0</v>
       </c>
       <c r="W130" s="3">
         <v>0</v>
       </c>
       <c r="X130" s="3">
         <v>0</v>
       </c>
       <c r="Y130" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A131" s="19" t="s">
-        <v>350</v>
+        <v>280</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>351</v>
+        <v>281</v>
       </c>
       <c r="C131" s="35">
         <v>1523</v>
       </c>
       <c r="D131" s="3">
         <v>0</v>
       </c>
       <c r="E131" s="4">
         <v>0</v>
       </c>
       <c r="F131" s="3">
         <v>0</v>
       </c>
       <c r="G131" s="3">
         <v>0</v>
       </c>
       <c r="H131" s="3">
         <v>0</v>
       </c>
       <c r="I131" s="3">
         <v>0</v>
       </c>
       <c r="J131" s="3">
         <v>0</v>
       </c>
@@ -13050,54 +13056,54 @@
       </c>
       <c r="S131" s="3">
         <v>0</v>
       </c>
       <c r="T131" s="3">
         <v>0</v>
       </c>
       <c r="U131" s="3">
         <v>0</v>
       </c>
       <c r="V131" s="3">
         <v>0</v>
       </c>
       <c r="W131" s="3">
         <v>0</v>
       </c>
       <c r="X131" s="3">
         <v>0</v>
       </c>
       <c r="Y131" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A132" s="19" t="s">
-        <v>352</v>
+        <v>282</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>353</v>
+        <v>283</v>
       </c>
       <c r="C132" s="35">
         <v>1331</v>
       </c>
       <c r="D132" s="3">
         <v>4</v>
       </c>
       <c r="E132" s="4">
         <v>3.0052592040000001</v>
       </c>
       <c r="F132" s="3">
         <v>0</v>
       </c>
       <c r="G132" s="3">
         <v>0</v>
       </c>
       <c r="H132" s="3">
         <v>0</v>
       </c>
       <c r="I132" s="3">
         <v>0</v>
       </c>
       <c r="J132" s="3">
         <v>0</v>
       </c>
@@ -13127,54 +13133,54 @@
       </c>
       <c r="S132" s="3">
         <v>0</v>
       </c>
       <c r="T132" s="3">
         <v>0</v>
       </c>
       <c r="U132" s="3">
         <v>0</v>
       </c>
       <c r="V132" s="3">
         <v>0</v>
       </c>
       <c r="W132" s="3">
         <v>2</v>
       </c>
       <c r="X132" s="3">
         <v>4</v>
       </c>
       <c r="Y132" s="4">
         <v>3.0052592040000001</v>
       </c>
     </row>
     <row r="133" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A133" s="19" t="s">
-        <v>354</v>
+        <v>284</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>355</v>
+        <v>285</v>
       </c>
       <c r="C133" s="35">
         <v>1337</v>
       </c>
       <c r="D133" s="3">
         <v>0</v>
       </c>
       <c r="E133" s="4">
         <v>0</v>
       </c>
       <c r="F133" s="3">
         <v>0</v>
       </c>
       <c r="G133" s="3">
         <v>0</v>
       </c>
       <c r="H133" s="3">
         <v>0</v>
       </c>
       <c r="I133" s="3">
         <v>0</v>
       </c>
       <c r="J133" s="3">
         <v>0</v>
       </c>
@@ -13204,54 +13210,54 @@
       </c>
       <c r="S133" s="3">
         <v>0</v>
       </c>
       <c r="T133" s="3">
         <v>0</v>
       </c>
       <c r="U133" s="3">
         <v>0</v>
       </c>
       <c r="V133" s="3">
         <v>0</v>
       </c>
       <c r="W133" s="3">
         <v>0</v>
       </c>
       <c r="X133" s="3">
         <v>0</v>
       </c>
       <c r="Y133" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A134" s="19" t="s">
-        <v>356</v>
+        <v>286</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>357</v>
+        <v>287</v>
       </c>
       <c r="C134" s="35">
         <v>866</v>
       </c>
       <c r="D134" s="3">
         <v>0</v>
       </c>
       <c r="E134" s="4">
         <v>0</v>
       </c>
       <c r="F134" s="3">
         <v>0</v>
       </c>
       <c r="G134" s="3">
         <v>0</v>
       </c>
       <c r="H134" s="3">
         <v>0</v>
       </c>
       <c r="I134" s="3">
         <v>0</v>
       </c>
       <c r="J134" s="3">
         <v>0</v>
       </c>
@@ -13281,54 +13287,54 @@
       </c>
       <c r="S134" s="3">
         <v>0</v>
       </c>
       <c r="T134" s="3">
         <v>0</v>
       </c>
       <c r="U134" s="3">
         <v>0</v>
       </c>
       <c r="V134" s="3">
         <v>0</v>
       </c>
       <c r="W134" s="3">
         <v>0</v>
       </c>
       <c r="X134" s="3">
         <v>0</v>
       </c>
       <c r="Y134" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A135" s="19" t="s">
-        <v>358</v>
+        <v>288</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>359</v>
+        <v>289</v>
       </c>
       <c r="C135" s="35">
         <v>770</v>
       </c>
       <c r="D135" s="3">
         <v>0</v>
       </c>
       <c r="E135" s="4">
         <v>0</v>
       </c>
       <c r="F135" s="3">
         <v>0</v>
       </c>
       <c r="G135" s="3">
         <v>0</v>
       </c>
       <c r="H135" s="3">
         <v>0</v>
       </c>
       <c r="I135" s="3">
         <v>0</v>
       </c>
       <c r="J135" s="3">
         <v>0</v>
       </c>
@@ -13358,54 +13364,54 @@
       </c>
       <c r="S135" s="3">
         <v>0</v>
       </c>
       <c r="T135" s="3">
         <v>0</v>
       </c>
       <c r="U135" s="3">
         <v>0</v>
       </c>
       <c r="V135" s="3">
         <v>0</v>
       </c>
       <c r="W135" s="3">
         <v>0</v>
       </c>
       <c r="X135" s="3">
         <v>0</v>
       </c>
       <c r="Y135" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A136" s="19" t="s">
-        <v>360</v>
+        <v>290</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>361</v>
+        <v>291</v>
       </c>
       <c r="C136" s="35">
         <v>450</v>
       </c>
       <c r="D136" s="3">
         <v>0</v>
       </c>
       <c r="E136" s="4">
         <v>0</v>
       </c>
       <c r="F136" s="3">
         <v>0</v>
       </c>
       <c r="G136" s="3">
         <v>0</v>
       </c>
       <c r="H136" s="3">
         <v>0</v>
       </c>
       <c r="I136" s="3">
         <v>0</v>
       </c>
       <c r="J136" s="3">
         <v>0</v>
       </c>
@@ -13435,54 +13441,54 @@
       </c>
       <c r="S136" s="3">
         <v>0</v>
       </c>
       <c r="T136" s="3">
         <v>0</v>
       </c>
       <c r="U136" s="3">
         <v>0</v>
       </c>
       <c r="V136" s="3">
         <v>0</v>
       </c>
       <c r="W136" s="3">
         <v>0</v>
       </c>
       <c r="X136" s="3">
         <v>0</v>
       </c>
       <c r="Y136" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A137" s="19" t="s">
-        <v>362</v>
+        <v>292</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>363</v>
+        <v>293</v>
       </c>
       <c r="C137" s="35">
         <v>687</v>
       </c>
       <c r="D137" s="3">
         <v>0</v>
       </c>
       <c r="E137" s="4">
         <v>0</v>
       </c>
       <c r="F137" s="3">
         <v>0</v>
       </c>
       <c r="G137" s="3">
         <v>0</v>
       </c>
       <c r="H137" s="3">
         <v>0</v>
       </c>
       <c r="I137" s="3">
         <v>0</v>
       </c>
       <c r="J137" s="3">
         <v>0</v>
       </c>
@@ -13512,54 +13518,54 @@
       </c>
       <c r="S137" s="3">
         <v>0</v>
       </c>
       <c r="T137" s="3">
         <v>0</v>
       </c>
       <c r="U137" s="3">
         <v>0</v>
       </c>
       <c r="V137" s="3">
         <v>0</v>
       </c>
       <c r="W137" s="3">
         <v>0</v>
       </c>
       <c r="X137" s="3">
         <v>0</v>
       </c>
       <c r="Y137" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A138" s="19" t="s">
-        <v>364</v>
+        <v>294</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>365</v>
+        <v>295</v>
       </c>
       <c r="C138" s="35">
         <v>457</v>
       </c>
       <c r="D138" s="3">
         <v>0</v>
       </c>
       <c r="E138" s="4">
         <v>0</v>
       </c>
       <c r="F138" s="3">
         <v>0</v>
       </c>
       <c r="G138" s="3">
         <v>0</v>
       </c>
       <c r="H138" s="3">
         <v>0</v>
       </c>
       <c r="I138" s="3">
         <v>0</v>
       </c>
       <c r="J138" s="3">
         <v>0</v>
       </c>
@@ -13589,54 +13595,54 @@
       </c>
       <c r="S138" s="3">
         <v>0</v>
       </c>
       <c r="T138" s="3">
         <v>0</v>
       </c>
       <c r="U138" s="3">
         <v>0</v>
       </c>
       <c r="V138" s="3">
         <v>0</v>
       </c>
       <c r="W138" s="3">
         <v>0</v>
       </c>
       <c r="X138" s="3">
         <v>0</v>
       </c>
       <c r="Y138" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A139" s="19" t="s">
-        <v>366</v>
+        <v>296</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>367</v>
+        <v>297</v>
       </c>
       <c r="C139" s="35">
         <v>179</v>
       </c>
       <c r="D139" s="3">
         <v>1</v>
       </c>
       <c r="E139" s="4">
         <v>5.5865921790000002</v>
       </c>
       <c r="F139" s="3">
         <v>0</v>
       </c>
       <c r="G139" s="3">
         <v>0</v>
       </c>
       <c r="H139" s="3">
         <v>0</v>
       </c>
       <c r="I139" s="3">
         <v>0</v>
       </c>
       <c r="J139" s="3">
         <v>0</v>
       </c>
@@ -13666,54 +13672,54 @@
       </c>
       <c r="S139" s="3">
         <v>0</v>
       </c>
       <c r="T139" s="3">
         <v>0</v>
       </c>
       <c r="U139" s="3">
         <v>0</v>
       </c>
       <c r="V139" s="3">
         <v>0</v>
       </c>
       <c r="W139" s="3">
         <v>0</v>
       </c>
       <c r="X139" s="3">
         <v>1</v>
       </c>
       <c r="Y139" s="4">
         <v>5.5865921790000002</v>
       </c>
     </row>
     <row r="140" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A140" s="19" t="s">
-        <v>600</v>
+        <v>298</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>601</v>
+        <v>299</v>
       </c>
       <c r="C140" s="35">
         <v>898</v>
       </c>
       <c r="D140" s="3">
         <v>2</v>
       </c>
       <c r="E140" s="4">
         <v>2.2271714920000001</v>
       </c>
       <c r="F140" s="3">
         <v>0</v>
       </c>
       <c r="G140" s="3">
         <v>0</v>
       </c>
       <c r="H140" s="3">
         <v>0</v>
       </c>
       <c r="I140" s="3">
         <v>0</v>
       </c>
       <c r="J140" s="3">
         <v>0</v>
       </c>
@@ -13743,54 +13749,54 @@
       </c>
       <c r="S140" s="3">
         <v>0</v>
       </c>
       <c r="T140" s="3">
         <v>0</v>
       </c>
       <c r="U140" s="3">
         <v>2</v>
       </c>
       <c r="V140" s="3">
         <v>0</v>
       </c>
       <c r="W140" s="3">
         <v>0</v>
       </c>
       <c r="X140" s="3">
         <v>2</v>
       </c>
       <c r="Y140" s="4">
         <v>2.2271714920000001</v>
       </c>
     </row>
     <row r="141" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A141" s="19" t="s">
-        <v>624</v>
+        <v>300</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>625</v>
+        <v>301</v>
       </c>
       <c r="C141" s="35">
         <v>732</v>
       </c>
       <c r="D141" s="3">
         <v>0</v>
       </c>
       <c r="E141" s="4">
         <v>0</v>
       </c>
       <c r="F141" s="3">
         <v>0</v>
       </c>
       <c r="G141" s="3">
         <v>0</v>
       </c>
       <c r="H141" s="3">
         <v>0</v>
       </c>
       <c r="I141" s="3">
         <v>0</v>
       </c>
       <c r="J141" s="3">
         <v>0</v>
       </c>
@@ -13820,54 +13826,54 @@
       </c>
       <c r="S141" s="3">
         <v>0</v>
       </c>
       <c r="T141" s="3">
         <v>0</v>
       </c>
       <c r="U141" s="3">
         <v>0</v>
       </c>
       <c r="V141" s="3">
         <v>0</v>
       </c>
       <c r="W141" s="3">
         <v>0</v>
       </c>
       <c r="X141" s="3">
         <v>0</v>
       </c>
       <c r="Y141" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A142" s="19" t="s">
-        <v>650</v>
+        <v>302</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>649</v>
+        <v>303</v>
       </c>
       <c r="C142" s="35">
         <v>85</v>
       </c>
       <c r="D142" s="3">
         <v>0</v>
       </c>
       <c r="E142" s="4">
         <v>0</v>
       </c>
       <c r="F142" s="3">
         <v>0</v>
       </c>
       <c r="G142" s="3">
         <v>0</v>
       </c>
       <c r="H142" s="3">
         <v>0</v>
       </c>
       <c r="I142" s="3">
         <v>0</v>
       </c>
       <c r="J142" s="3">
         <v>0</v>
       </c>
@@ -13897,54 +13903,54 @@
       </c>
       <c r="S142" s="3">
         <v>0</v>
       </c>
       <c r="T142" s="3">
         <v>0</v>
       </c>
       <c r="U142" s="3">
         <v>0</v>
       </c>
       <c r="V142" s="3">
         <v>0</v>
       </c>
       <c r="W142" s="3">
         <v>0</v>
       </c>
       <c r="X142" s="3">
         <v>0</v>
       </c>
       <c r="Y142" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A143" s="19" t="s">
-        <v>110</v>
+        <v>304</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>111</v>
+        <v>305</v>
       </c>
       <c r="C143" s="35">
         <v>2139</v>
       </c>
       <c r="D143" s="3">
         <v>8</v>
       </c>
       <c r="E143" s="4">
         <v>3.740065451</v>
       </c>
       <c r="F143" s="3">
         <v>0</v>
       </c>
       <c r="G143" s="3">
         <v>0</v>
       </c>
       <c r="H143" s="3">
         <v>0</v>
       </c>
       <c r="I143" s="3">
         <v>0</v>
       </c>
       <c r="J143" s="3">
         <v>0</v>
       </c>
@@ -13974,54 +13980,54 @@
       </c>
       <c r="S143" s="3">
         <v>0</v>
       </c>
       <c r="T143" s="3">
         <v>0</v>
       </c>
       <c r="U143" s="3">
         <v>3</v>
       </c>
       <c r="V143" s="3">
         <v>0</v>
       </c>
       <c r="W143" s="3">
         <v>1</v>
       </c>
       <c r="X143" s="3">
         <v>8</v>
       </c>
       <c r="Y143" s="4">
         <v>3.740065451</v>
       </c>
     </row>
     <row r="144" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A144" s="19" t="s">
-        <v>368</v>
+        <v>306</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>369</v>
+        <v>307</v>
       </c>
       <c r="C144" s="35">
         <v>513</v>
       </c>
       <c r="D144" s="3">
         <v>1</v>
       </c>
       <c r="E144" s="4">
         <v>1.949317739</v>
       </c>
       <c r="F144" s="3">
         <v>0</v>
       </c>
       <c r="G144" s="3">
         <v>0</v>
       </c>
       <c r="H144" s="3">
         <v>0</v>
       </c>
       <c r="I144" s="3">
         <v>0</v>
       </c>
       <c r="J144" s="3">
         <v>0</v>
       </c>
@@ -14051,54 +14057,54 @@
       </c>
       <c r="S144" s="3">
         <v>0</v>
       </c>
       <c r="T144" s="3">
         <v>0</v>
       </c>
       <c r="U144" s="3">
         <v>1</v>
       </c>
       <c r="V144" s="3">
         <v>0</v>
       </c>
       <c r="W144" s="3">
         <v>0</v>
       </c>
       <c r="X144" s="3">
         <v>1</v>
       </c>
       <c r="Y144" s="4">
         <v>1.949317739</v>
       </c>
     </row>
     <row r="145" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A145" s="19" t="s">
-        <v>572</v>
+        <v>308</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>573</v>
+        <v>309</v>
       </c>
       <c r="C145" s="35">
         <v>562</v>
       </c>
       <c r="D145" s="3">
         <v>1</v>
       </c>
       <c r="E145" s="4">
         <v>1.779359431</v>
       </c>
       <c r="F145" s="3">
         <v>0</v>
       </c>
       <c r="G145" s="3">
         <v>0</v>
       </c>
       <c r="H145" s="3">
         <v>0</v>
       </c>
       <c r="I145" s="3">
         <v>0</v>
       </c>
       <c r="J145" s="3">
         <v>0</v>
       </c>
@@ -14128,54 +14134,54 @@
       </c>
       <c r="S145" s="3">
         <v>0</v>
       </c>
       <c r="T145" s="3">
         <v>0</v>
       </c>
       <c r="U145" s="3">
         <v>0</v>
       </c>
       <c r="V145" s="3">
         <v>0</v>
       </c>
       <c r="W145" s="3">
         <v>1</v>
       </c>
       <c r="X145" s="3">
         <v>1</v>
       </c>
       <c r="Y145" s="4">
         <v>1.779359431</v>
       </c>
     </row>
     <row r="146" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A146" s="19" t="s">
-        <v>112</v>
+        <v>310</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>113</v>
+        <v>311</v>
       </c>
       <c r="C146" s="35">
         <v>2697</v>
       </c>
       <c r="D146" s="3">
         <v>7</v>
       </c>
       <c r="E146" s="4">
         <v>2.595476455</v>
       </c>
       <c r="F146" s="3">
         <v>0</v>
       </c>
       <c r="G146" s="3">
         <v>0</v>
       </c>
       <c r="H146" s="3">
         <v>0</v>
       </c>
       <c r="I146" s="3">
         <v>0</v>
       </c>
       <c r="J146" s="3">
         <v>0</v>
       </c>
@@ -14205,54 +14211,54 @@
       </c>
       <c r="S146" s="3">
         <v>0</v>
       </c>
       <c r="T146" s="3">
         <v>1</v>
       </c>
       <c r="U146" s="3">
         <v>4</v>
       </c>
       <c r="V146" s="3">
         <v>0</v>
       </c>
       <c r="W146" s="3">
         <v>1</v>
       </c>
       <c r="X146" s="3">
         <v>7</v>
       </c>
       <c r="Y146" s="4">
         <v>2.595476455</v>
       </c>
     </row>
     <row r="147" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A147" s="19" t="s">
-        <v>114</v>
+        <v>312</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>115</v>
+        <v>313</v>
       </c>
       <c r="C147" s="35">
         <v>650</v>
       </c>
       <c r="D147" s="3">
         <v>9</v>
       </c>
       <c r="E147" s="4">
         <v>13.846153846</v>
       </c>
       <c r="F147" s="3">
         <v>0</v>
       </c>
       <c r="G147" s="3">
         <v>0</v>
       </c>
       <c r="H147" s="3">
         <v>0</v>
       </c>
       <c r="I147" s="3">
         <v>0</v>
       </c>
       <c r="J147" s="3">
         <v>0</v>
       </c>
@@ -14282,54 +14288,54 @@
       </c>
       <c r="S147" s="3">
         <v>0</v>
       </c>
       <c r="T147" s="3">
         <v>0</v>
       </c>
       <c r="U147" s="3">
         <v>6</v>
       </c>
       <c r="V147" s="3">
         <v>0</v>
       </c>
       <c r="W147" s="3">
         <v>3</v>
       </c>
       <c r="X147" s="3">
         <v>9</v>
       </c>
       <c r="Y147" s="4">
         <v>13.846153846</v>
       </c>
     </row>
     <row r="148" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A148" s="19" t="s">
-        <v>116</v>
+        <v>314</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>117</v>
+        <v>315</v>
       </c>
       <c r="C148" s="35">
         <v>19950</v>
       </c>
       <c r="D148" s="3">
         <v>231</v>
       </c>
       <c r="E148" s="4">
         <v>11.578947368</v>
       </c>
       <c r="F148" s="3">
         <v>0</v>
       </c>
       <c r="G148" s="3">
         <v>2</v>
       </c>
       <c r="H148" s="3">
         <v>0</v>
       </c>
       <c r="I148" s="3">
         <v>0</v>
       </c>
       <c r="J148" s="3">
         <v>0</v>
       </c>
@@ -14359,54 +14365,54 @@
       </c>
       <c r="S148" s="3">
         <v>0</v>
       </c>
       <c r="T148" s="3">
         <v>9</v>
       </c>
       <c r="U148" s="3">
         <v>199</v>
       </c>
       <c r="V148" s="3">
         <v>0</v>
       </c>
       <c r="W148" s="3">
         <v>16</v>
       </c>
       <c r="X148" s="3">
         <v>226</v>
       </c>
       <c r="Y148" s="4">
         <v>11.328320802</v>
       </c>
     </row>
     <row r="149" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A149" s="19" t="s">
-        <v>370</v>
+        <v>316</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>574</v>
+        <v>317</v>
       </c>
       <c r="C149" s="35">
         <v>293</v>
       </c>
       <c r="D149" s="3">
         <v>0</v>
       </c>
       <c r="E149" s="4">
         <v>0</v>
       </c>
       <c r="F149" s="3">
         <v>0</v>
       </c>
       <c r="G149" s="3">
         <v>0</v>
       </c>
       <c r="H149" s="3">
         <v>0</v>
       </c>
       <c r="I149" s="3">
         <v>0</v>
       </c>
       <c r="J149" s="3">
         <v>0</v>
       </c>
@@ -14436,54 +14442,54 @@
       </c>
       <c r="S149" s="3">
         <v>0</v>
       </c>
       <c r="T149" s="3">
         <v>0</v>
       </c>
       <c r="U149" s="3">
         <v>0</v>
       </c>
       <c r="V149" s="3">
         <v>0</v>
       </c>
       <c r="W149" s="3">
         <v>0</v>
       </c>
       <c r="X149" s="3">
         <v>0</v>
       </c>
       <c r="Y149" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A150" s="19" t="s">
-        <v>602</v>
+        <v>318</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>603</v>
+        <v>319</v>
       </c>
       <c r="C150" s="35">
         <v>204</v>
       </c>
       <c r="D150" s="3">
         <v>0</v>
       </c>
       <c r="E150" s="4">
         <v>0</v>
       </c>
       <c r="F150" s="3">
         <v>0</v>
       </c>
       <c r="G150" s="3">
         <v>0</v>
       </c>
       <c r="H150" s="3">
         <v>0</v>
       </c>
       <c r="I150" s="3">
         <v>0</v>
       </c>
       <c r="J150" s="3">
         <v>0</v>
       </c>
@@ -14513,54 +14519,54 @@
       </c>
       <c r="S150" s="3">
         <v>0</v>
       </c>
       <c r="T150" s="3">
         <v>0</v>
       </c>
       <c r="U150" s="3">
         <v>0</v>
       </c>
       <c r="V150" s="3">
         <v>0</v>
       </c>
       <c r="W150" s="3">
         <v>0</v>
       </c>
       <c r="X150" s="3">
         <v>0</v>
       </c>
       <c r="Y150" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A151" s="19" t="s">
-        <v>118</v>
+        <v>320</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>119</v>
+        <v>321</v>
       </c>
       <c r="C151" s="35">
         <v>6687</v>
       </c>
       <c r="D151" s="3">
         <v>45</v>
       </c>
       <c r="E151" s="4">
         <v>6.7294751010000002</v>
       </c>
       <c r="F151" s="3">
         <v>2</v>
       </c>
       <c r="G151" s="3">
         <v>0</v>
       </c>
       <c r="H151" s="3">
         <v>0</v>
       </c>
       <c r="I151" s="3">
         <v>0</v>
       </c>
       <c r="J151" s="3">
         <v>0</v>
       </c>
@@ -14590,54 +14596,54 @@
       </c>
       <c r="S151" s="3">
         <v>0</v>
       </c>
       <c r="T151" s="3">
         <v>1</v>
       </c>
       <c r="U151" s="3">
         <v>38</v>
       </c>
       <c r="V151" s="3">
         <v>0</v>
       </c>
       <c r="W151" s="3">
         <v>4</v>
       </c>
       <c r="X151" s="3">
         <v>43</v>
       </c>
       <c r="Y151" s="4">
         <v>6.4303873190000003</v>
       </c>
     </row>
     <row r="152" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A152" s="19" t="s">
-        <v>371</v>
+        <v>322</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>680</v>
+        <v>323</v>
       </c>
       <c r="C152" s="35">
         <v>596</v>
       </c>
       <c r="D152" s="3">
         <v>5</v>
       </c>
       <c r="E152" s="4">
         <v>8.3892617450000007</v>
       </c>
       <c r="F152" s="3">
         <v>0</v>
       </c>
       <c r="G152" s="3">
         <v>0</v>
       </c>
       <c r="H152" s="3">
         <v>0</v>
       </c>
       <c r="I152" s="3">
         <v>0</v>
       </c>
       <c r="J152" s="3">
         <v>0</v>
       </c>
@@ -14667,54 +14673,54 @@
       </c>
       <c r="S152" s="3">
         <v>0</v>
       </c>
       <c r="T152" s="3">
         <v>1</v>
       </c>
       <c r="U152" s="3">
         <v>1</v>
       </c>
       <c r="V152" s="3">
         <v>0</v>
       </c>
       <c r="W152" s="3">
         <v>1</v>
       </c>
       <c r="X152" s="3">
         <v>5</v>
       </c>
       <c r="Y152" s="4">
         <v>8.3892617450000007</v>
       </c>
     </row>
     <row r="153" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A153" s="19" t="s">
-        <v>120</v>
+        <v>324</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>121</v>
+        <v>325</v>
       </c>
       <c r="C153" s="35">
         <v>12406</v>
       </c>
       <c r="D153" s="3">
         <v>73</v>
       </c>
       <c r="E153" s="4">
         <v>5.8842495570000004</v>
       </c>
       <c r="F153" s="3">
         <v>0</v>
       </c>
       <c r="G153" s="3">
         <v>0</v>
       </c>
       <c r="H153" s="3">
         <v>0</v>
       </c>
       <c r="I153" s="3">
         <v>0</v>
       </c>
       <c r="J153" s="3">
         <v>0</v>
       </c>
@@ -14744,54 +14750,54 @@
       </c>
       <c r="S153" s="3">
         <v>0</v>
       </c>
       <c r="T153" s="3">
         <v>4</v>
       </c>
       <c r="U153" s="3">
         <v>45</v>
       </c>
       <c r="V153" s="3">
         <v>0</v>
       </c>
       <c r="W153" s="3">
         <v>4</v>
       </c>
       <c r="X153" s="3">
         <v>67</v>
       </c>
       <c r="Y153" s="4">
         <v>5.4006126070000002</v>
       </c>
     </row>
     <row r="154" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A154" s="19" t="s">
-        <v>372</v>
+        <v>326</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>373</v>
+        <v>327</v>
       </c>
       <c r="C154" s="35">
         <v>185</v>
       </c>
       <c r="D154" s="3">
         <v>1</v>
       </c>
       <c r="E154" s="4">
         <v>5.4054054049999998</v>
       </c>
       <c r="F154" s="3">
         <v>0</v>
       </c>
       <c r="G154" s="3">
         <v>0</v>
       </c>
       <c r="H154" s="3">
         <v>0</v>
       </c>
       <c r="I154" s="3">
         <v>0</v>
       </c>
       <c r="J154" s="3">
         <v>0</v>
       </c>
@@ -14821,54 +14827,54 @@
       </c>
       <c r="S154" s="3">
         <v>0</v>
       </c>
       <c r="T154" s="3">
         <v>0</v>
       </c>
       <c r="U154" s="3">
         <v>0</v>
       </c>
       <c r="V154" s="3">
         <v>0</v>
       </c>
       <c r="W154" s="3">
         <v>0</v>
       </c>
       <c r="X154" s="3">
         <v>1</v>
       </c>
       <c r="Y154" s="4">
         <v>5.4054054049999998</v>
       </c>
     </row>
     <row r="155" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A155" s="19" t="s">
-        <v>374</v>
+        <v>328</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>375</v>
+        <v>329</v>
       </c>
       <c r="C155" s="35">
         <v>737</v>
       </c>
       <c r="D155" s="3">
         <v>0</v>
       </c>
       <c r="E155" s="4">
         <v>0</v>
       </c>
       <c r="F155" s="3">
         <v>0</v>
       </c>
       <c r="G155" s="3">
         <v>0</v>
       </c>
       <c r="H155" s="3">
         <v>0</v>
       </c>
       <c r="I155" s="3">
         <v>0</v>
       </c>
       <c r="J155" s="3">
         <v>0</v>
       </c>
@@ -14898,54 +14904,54 @@
       </c>
       <c r="S155" s="3">
         <v>0</v>
       </c>
       <c r="T155" s="3">
         <v>0</v>
       </c>
       <c r="U155" s="3">
         <v>0</v>
       </c>
       <c r="V155" s="3">
         <v>0</v>
       </c>
       <c r="W155" s="3">
         <v>0</v>
       </c>
       <c r="X155" s="3">
         <v>0</v>
       </c>
       <c r="Y155" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A156" s="19" t="s">
-        <v>122</v>
+        <v>330</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>123</v>
+        <v>331</v>
       </c>
       <c r="C156" s="35">
         <v>2309</v>
       </c>
       <c r="D156" s="3">
         <v>16</v>
       </c>
       <c r="E156" s="4">
         <v>6.9294066699999997</v>
       </c>
       <c r="F156" s="3">
         <v>0</v>
       </c>
       <c r="G156" s="3">
         <v>0</v>
       </c>
       <c r="H156" s="3">
         <v>0</v>
       </c>
       <c r="I156" s="3">
         <v>0</v>
       </c>
       <c r="J156" s="3">
         <v>0</v>
       </c>
@@ -14975,54 +14981,54 @@
       </c>
       <c r="S156" s="3">
         <v>0</v>
       </c>
       <c r="T156" s="3">
         <v>0</v>
       </c>
       <c r="U156" s="3">
         <v>2</v>
       </c>
       <c r="V156" s="3">
         <v>0</v>
       </c>
       <c r="W156" s="3">
         <v>7</v>
       </c>
       <c r="X156" s="3">
         <v>16</v>
       </c>
       <c r="Y156" s="4">
         <v>6.9294066699999997</v>
       </c>
     </row>
     <row r="157" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A157" s="19" t="s">
-        <v>124</v>
+        <v>332</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>125</v>
+        <v>333</v>
       </c>
       <c r="C157" s="35">
         <v>8703</v>
       </c>
       <c r="D157" s="3">
         <v>64</v>
       </c>
       <c r="E157" s="4">
         <v>7.3537860510000002</v>
       </c>
       <c r="F157" s="3">
         <v>4</v>
       </c>
       <c r="G157" s="3">
         <v>2</v>
       </c>
       <c r="H157" s="3">
         <v>0</v>
       </c>
       <c r="I157" s="3">
         <v>0</v>
       </c>
       <c r="J157" s="3">
         <v>0</v>
       </c>
@@ -15052,54 +15058,54 @@
       </c>
       <c r="S157" s="3">
         <v>0</v>
       </c>
       <c r="T157" s="3">
         <v>5</v>
       </c>
       <c r="U157" s="3">
         <v>31</v>
       </c>
       <c r="V157" s="3">
         <v>0</v>
       </c>
       <c r="W157" s="3">
         <v>10</v>
       </c>
       <c r="X157" s="3">
         <v>57</v>
       </c>
       <c r="Y157" s="4">
         <v>6.5494657009999999</v>
       </c>
     </row>
     <row r="158" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A158" s="19" t="s">
-        <v>126</v>
+        <v>334</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>127</v>
+        <v>335</v>
       </c>
       <c r="C158" s="35">
         <v>465</v>
       </c>
       <c r="D158" s="3">
         <v>5</v>
       </c>
       <c r="E158" s="4">
         <v>10.752688171999999</v>
       </c>
       <c r="F158" s="3">
         <v>0</v>
       </c>
       <c r="G158" s="3">
         <v>0</v>
       </c>
       <c r="H158" s="3">
         <v>0</v>
       </c>
       <c r="I158" s="3">
         <v>0</v>
       </c>
       <c r="J158" s="3">
         <v>0</v>
       </c>
@@ -15129,54 +15135,54 @@
       </c>
       <c r="S158" s="3">
         <v>0</v>
       </c>
       <c r="T158" s="3">
         <v>0</v>
       </c>
       <c r="U158" s="3">
         <v>3</v>
       </c>
       <c r="V158" s="3">
         <v>0</v>
       </c>
       <c r="W158" s="3">
         <v>1</v>
       </c>
       <c r="X158" s="3">
         <v>5</v>
       </c>
       <c r="Y158" s="4">
         <v>10.752688171999999</v>
       </c>
     </row>
     <row r="159" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A159" s="19" t="s">
-        <v>128</v>
+        <v>336</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>129</v>
+        <v>337</v>
       </c>
       <c r="C159" s="35">
         <v>20850</v>
       </c>
       <c r="D159" s="3">
         <v>160</v>
       </c>
       <c r="E159" s="4">
         <v>7.6738609110000002</v>
       </c>
       <c r="F159" s="3">
         <v>0</v>
       </c>
       <c r="G159" s="3">
         <v>0</v>
       </c>
       <c r="H159" s="3">
         <v>0</v>
       </c>
       <c r="I159" s="3">
         <v>0</v>
       </c>
       <c r="J159" s="3">
         <v>0</v>
       </c>
@@ -15206,54 +15212,54 @@
       </c>
       <c r="S159" s="3">
         <v>0</v>
       </c>
       <c r="T159" s="3">
         <v>5</v>
       </c>
       <c r="U159" s="3">
         <v>99</v>
       </c>
       <c r="V159" s="3">
         <v>2</v>
       </c>
       <c r="W159" s="3">
         <v>30</v>
       </c>
       <c r="X159" s="3">
         <v>159</v>
       </c>
       <c r="Y159" s="4">
         <v>7.6258992809999997</v>
       </c>
     </row>
     <row r="160" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A160" s="19" t="s">
-        <v>376</v>
+        <v>338</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>377</v>
+        <v>339</v>
       </c>
       <c r="C160" s="35">
         <v>813</v>
       </c>
       <c r="D160" s="3">
         <v>0</v>
       </c>
       <c r="E160" s="4">
         <v>0</v>
       </c>
       <c r="F160" s="3">
         <v>0</v>
       </c>
       <c r="G160" s="3">
         <v>0</v>
       </c>
       <c r="H160" s="3">
         <v>0</v>
       </c>
       <c r="I160" s="3">
         <v>0</v>
       </c>
       <c r="J160" s="3">
         <v>0</v>
       </c>
@@ -15283,54 +15289,54 @@
       </c>
       <c r="S160" s="3">
         <v>0</v>
       </c>
       <c r="T160" s="3">
         <v>0</v>
       </c>
       <c r="U160" s="3">
         <v>0</v>
       </c>
       <c r="V160" s="3">
         <v>0</v>
       </c>
       <c r="W160" s="3">
         <v>0</v>
       </c>
       <c r="X160" s="3">
         <v>0</v>
       </c>
       <c r="Y160" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A161" s="19" t="s">
-        <v>378</v>
+        <v>340</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>626</v>
+        <v>341</v>
       </c>
       <c r="C161" s="35">
         <v>85</v>
       </c>
       <c r="D161" s="3">
         <v>0</v>
       </c>
       <c r="E161" s="4">
         <v>0</v>
       </c>
       <c r="F161" s="3">
         <v>0</v>
       </c>
       <c r="G161" s="3">
         <v>0</v>
       </c>
       <c r="H161" s="3">
         <v>0</v>
       </c>
       <c r="I161" s="3">
         <v>0</v>
       </c>
       <c r="J161" s="3">
         <v>0</v>
       </c>
@@ -15360,54 +15366,54 @@
       </c>
       <c r="S161" s="3">
         <v>0</v>
       </c>
       <c r="T161" s="3">
         <v>0</v>
       </c>
       <c r="U161" s="3">
         <v>0</v>
       </c>
       <c r="V161" s="3">
         <v>0</v>
       </c>
       <c r="W161" s="3">
         <v>0</v>
       </c>
       <c r="X161" s="3">
         <v>0</v>
       </c>
       <c r="Y161" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A162" s="19" t="s">
-        <v>379</v>
+        <v>342</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>380</v>
+        <v>343</v>
       </c>
       <c r="C162" s="35">
         <v>1884</v>
       </c>
       <c r="D162" s="3">
         <v>2</v>
       </c>
       <c r="E162" s="4">
         <v>1.0615711249999999</v>
       </c>
       <c r="F162" s="3">
         <v>0</v>
       </c>
       <c r="G162" s="3">
         <v>0</v>
       </c>
       <c r="H162" s="3">
         <v>0</v>
       </c>
       <c r="I162" s="3">
         <v>0</v>
       </c>
       <c r="J162" s="3">
         <v>0</v>
       </c>
@@ -15437,54 +15443,54 @@
       </c>
       <c r="S162" s="3">
         <v>0</v>
       </c>
       <c r="T162" s="3">
         <v>0</v>
       </c>
       <c r="U162" s="3">
         <v>0</v>
       </c>
       <c r="V162" s="3">
         <v>0</v>
       </c>
       <c r="W162" s="3">
         <v>0</v>
       </c>
       <c r="X162" s="3">
         <v>2</v>
       </c>
       <c r="Y162" s="4">
         <v>1.0615711249999999</v>
       </c>
     </row>
     <row r="163" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A163" s="19" t="s">
-        <v>381</v>
+        <v>344</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>382</v>
+        <v>345</v>
       </c>
       <c r="C163" s="35">
         <v>1356</v>
       </c>
       <c r="D163" s="3">
         <v>11</v>
       </c>
       <c r="E163" s="4">
         <v>8.1120943949999997</v>
       </c>
       <c r="F163" s="3">
         <v>0</v>
       </c>
       <c r="G163" s="3">
         <v>0</v>
       </c>
       <c r="H163" s="3">
         <v>0</v>
       </c>
       <c r="I163" s="3">
         <v>0</v>
       </c>
       <c r="J163" s="3">
         <v>0</v>
       </c>
@@ -15514,54 +15520,54 @@
       </c>
       <c r="S163" s="3">
         <v>0</v>
       </c>
       <c r="T163" s="3">
         <v>0</v>
       </c>
       <c r="U163" s="3">
         <v>10</v>
       </c>
       <c r="V163" s="3">
         <v>0</v>
       </c>
       <c r="W163" s="3">
         <v>1</v>
       </c>
       <c r="X163" s="3">
         <v>11</v>
       </c>
       <c r="Y163" s="4">
         <v>8.1120943949999997</v>
       </c>
     </row>
     <row r="164" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A164" s="19" t="s">
-        <v>383</v>
+        <v>346</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>384</v>
+        <v>347</v>
       </c>
       <c r="C164" s="35">
         <v>776</v>
       </c>
       <c r="D164" s="3">
         <v>0</v>
       </c>
       <c r="E164" s="4">
         <v>0</v>
       </c>
       <c r="F164" s="3">
         <v>0</v>
       </c>
       <c r="G164" s="3">
         <v>0</v>
       </c>
       <c r="H164" s="3">
         <v>0</v>
       </c>
       <c r="I164" s="3">
         <v>0</v>
       </c>
       <c r="J164" s="3">
         <v>0</v>
       </c>
@@ -15591,54 +15597,54 @@
       </c>
       <c r="S164" s="3">
         <v>0</v>
       </c>
       <c r="T164" s="3">
         <v>0</v>
       </c>
       <c r="U164" s="3">
         <v>0</v>
       </c>
       <c r="V164" s="3">
         <v>0</v>
       </c>
       <c r="W164" s="3">
         <v>0</v>
       </c>
       <c r="X164" s="3">
         <v>0</v>
       </c>
       <c r="Y164" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A165" s="19" t="s">
-        <v>130</v>
+        <v>348</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>131</v>
+        <v>349</v>
       </c>
       <c r="C165" s="35">
         <v>5882</v>
       </c>
       <c r="D165" s="3">
         <v>18</v>
       </c>
       <c r="E165" s="4">
         <v>3.0601836109999998</v>
       </c>
       <c r="F165" s="3">
         <v>0</v>
       </c>
       <c r="G165" s="3">
         <v>0</v>
       </c>
       <c r="H165" s="3">
         <v>0</v>
       </c>
       <c r="I165" s="3">
         <v>0</v>
       </c>
       <c r="J165" s="3">
         <v>0</v>
       </c>
@@ -15668,54 +15674,54 @@
       </c>
       <c r="S165" s="3">
         <v>0</v>
       </c>
       <c r="T165" s="3">
         <v>4</v>
       </c>
       <c r="U165" s="3">
         <v>5</v>
       </c>
       <c r="V165" s="3">
         <v>0</v>
       </c>
       <c r="W165" s="3">
         <v>6</v>
       </c>
       <c r="X165" s="3">
         <v>18</v>
       </c>
       <c r="Y165" s="4">
         <v>3.0601836109999998</v>
       </c>
     </row>
     <row r="166" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A166" s="19" t="s">
-        <v>132</v>
+        <v>350</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>133</v>
+        <v>351</v>
       </c>
       <c r="C166" s="35">
         <v>3509</v>
       </c>
       <c r="D166" s="3">
         <v>21</v>
       </c>
       <c r="E166" s="4">
         <v>5.9846110000000001</v>
       </c>
       <c r="F166" s="3">
         <v>0</v>
       </c>
       <c r="G166" s="3">
         <v>0</v>
       </c>
       <c r="H166" s="3">
         <v>0</v>
       </c>
       <c r="I166" s="3">
         <v>0</v>
       </c>
       <c r="J166" s="3">
         <v>0</v>
       </c>
@@ -15745,54 +15751,54 @@
       </c>
       <c r="S166" s="3">
         <v>0</v>
       </c>
       <c r="T166" s="3">
         <v>8</v>
       </c>
       <c r="U166" s="3">
         <v>8</v>
       </c>
       <c r="V166" s="3">
         <v>2</v>
       </c>
       <c r="W166" s="3">
         <v>0</v>
       </c>
       <c r="X166" s="3">
         <v>21</v>
       </c>
       <c r="Y166" s="4">
         <v>5.9846110000000001</v>
       </c>
     </row>
     <row r="167" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A167" s="19" t="s">
-        <v>385</v>
+        <v>352</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>386</v>
+        <v>353</v>
       </c>
       <c r="C167" s="35">
         <v>316</v>
       </c>
       <c r="D167" s="3">
         <v>0</v>
       </c>
       <c r="E167" s="4">
         <v>0</v>
       </c>
       <c r="F167" s="3">
         <v>0</v>
       </c>
       <c r="G167" s="3">
         <v>0</v>
       </c>
       <c r="H167" s="3">
         <v>0</v>
       </c>
       <c r="I167" s="3">
         <v>0</v>
       </c>
       <c r="J167" s="3">
         <v>0</v>
       </c>
@@ -15822,54 +15828,54 @@
       </c>
       <c r="S167" s="3">
         <v>0</v>
       </c>
       <c r="T167" s="3">
         <v>0</v>
       </c>
       <c r="U167" s="3">
         <v>0</v>
       </c>
       <c r="V167" s="3">
         <v>0</v>
       </c>
       <c r="W167" s="3">
         <v>0</v>
       </c>
       <c r="X167" s="3">
         <v>0</v>
       </c>
       <c r="Y167" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A168" s="19" t="s">
-        <v>387</v>
+        <v>354</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>388</v>
+        <v>355</v>
       </c>
       <c r="C168" s="35">
         <v>64</v>
       </c>
       <c r="D168" s="3">
         <v>2</v>
       </c>
       <c r="E168" s="4">
         <v>31.25</v>
       </c>
       <c r="F168" s="3">
         <v>0</v>
       </c>
       <c r="G168" s="3">
         <v>0</v>
       </c>
       <c r="H168" s="3">
         <v>0</v>
       </c>
       <c r="I168" s="3">
         <v>0</v>
       </c>
       <c r="J168" s="3">
         <v>0</v>
       </c>
@@ -15899,54 +15905,54 @@
       </c>
       <c r="S168" s="3">
         <v>0</v>
       </c>
       <c r="T168" s="3">
         <v>1</v>
       </c>
       <c r="U168" s="3">
         <v>1</v>
       </c>
       <c r="V168" s="3">
         <v>0</v>
       </c>
       <c r="W168" s="3">
         <v>0</v>
       </c>
       <c r="X168" s="3">
         <v>2</v>
       </c>
       <c r="Y168" s="4">
         <v>31.25</v>
       </c>
     </row>
     <row r="169" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A169" s="19" t="s">
-        <v>134</v>
+        <v>356</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>562</v>
+        <v>357</v>
       </c>
       <c r="C169" s="35">
         <v>37161</v>
       </c>
       <c r="D169" s="3">
         <v>209</v>
       </c>
       <c r="E169" s="4">
         <v>5.6241758830000004</v>
       </c>
       <c r="F169" s="3">
         <v>4</v>
       </c>
       <c r="G169" s="3">
         <v>0</v>
       </c>
       <c r="H169" s="3">
         <v>0</v>
       </c>
       <c r="I169" s="3">
         <v>0</v>
       </c>
       <c r="J169" s="3">
         <v>0</v>
       </c>
@@ -15976,54 +15982,54 @@
       </c>
       <c r="S169" s="3">
         <v>1</v>
       </c>
       <c r="T169" s="3">
         <v>21</v>
       </c>
       <c r="U169" s="3">
         <v>138</v>
       </c>
       <c r="V169" s="3">
         <v>2</v>
       </c>
       <c r="W169" s="3">
         <v>30</v>
       </c>
       <c r="X169" s="3">
         <v>201</v>
       </c>
       <c r="Y169" s="4">
         <v>5.4088964239999999</v>
       </c>
     </row>
     <row r="170" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A170" s="19" t="s">
-        <v>389</v>
+        <v>358</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>390</v>
+        <v>359</v>
       </c>
       <c r="C170" s="35">
         <v>908</v>
       </c>
       <c r="D170" s="3">
         <v>5</v>
       </c>
       <c r="E170" s="4">
         <v>5.5066079300000004</v>
       </c>
       <c r="F170" s="3">
         <v>0</v>
       </c>
       <c r="G170" s="3">
         <v>0</v>
       </c>
       <c r="H170" s="3">
         <v>0</v>
       </c>
       <c r="I170" s="3">
         <v>0</v>
       </c>
       <c r="J170" s="3">
         <v>0</v>
       </c>
@@ -16053,54 +16059,54 @@
       </c>
       <c r="S170" s="3">
         <v>0</v>
       </c>
       <c r="T170" s="3">
         <v>0</v>
       </c>
       <c r="U170" s="3">
         <v>4</v>
       </c>
       <c r="V170" s="3">
         <v>0</v>
       </c>
       <c r="W170" s="3">
         <v>1</v>
       </c>
       <c r="X170" s="3">
         <v>5</v>
       </c>
       <c r="Y170" s="4">
         <v>5.5066079300000004</v>
       </c>
     </row>
     <row r="171" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A171" s="19" t="s">
-        <v>391</v>
+        <v>360</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>392</v>
+        <v>361</v>
       </c>
       <c r="C171" s="35">
         <v>696</v>
       </c>
       <c r="D171" s="3">
         <v>0</v>
       </c>
       <c r="E171" s="4">
         <v>0</v>
       </c>
       <c r="F171" s="3">
         <v>0</v>
       </c>
       <c r="G171" s="3">
         <v>0</v>
       </c>
       <c r="H171" s="3">
         <v>0</v>
       </c>
       <c r="I171" s="3">
         <v>0</v>
       </c>
       <c r="J171" s="3">
         <v>0</v>
       </c>
@@ -16130,54 +16136,54 @@
       </c>
       <c r="S171" s="3">
         <v>0</v>
       </c>
       <c r="T171" s="3">
         <v>0</v>
       </c>
       <c r="U171" s="3">
         <v>0</v>
       </c>
       <c r="V171" s="3">
         <v>0</v>
       </c>
       <c r="W171" s="3">
         <v>0</v>
       </c>
       <c r="X171" s="3">
         <v>0</v>
       </c>
       <c r="Y171" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A172" s="19" t="s">
-        <v>651</v>
+        <v>362</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>681</v>
+        <v>363</v>
       </c>
       <c r="C172" s="35">
         <v>1993</v>
       </c>
       <c r="D172" s="3">
         <v>11</v>
       </c>
       <c r="E172" s="4">
         <v>5.519317612</v>
       </c>
       <c r="F172" s="3">
         <v>0</v>
       </c>
       <c r="G172" s="3">
         <v>0</v>
       </c>
       <c r="H172" s="3">
         <v>0</v>
       </c>
       <c r="I172" s="3">
         <v>0</v>
       </c>
       <c r="J172" s="3">
         <v>0</v>
       </c>
@@ -16207,54 +16213,54 @@
       </c>
       <c r="S172" s="3">
         <v>0</v>
       </c>
       <c r="T172" s="3">
         <v>0</v>
       </c>
       <c r="U172" s="3">
         <v>6</v>
       </c>
       <c r="V172" s="3">
         <v>0</v>
       </c>
       <c r="W172" s="3">
         <v>3</v>
       </c>
       <c r="X172" s="3">
         <v>11</v>
       </c>
       <c r="Y172" s="4">
         <v>5.519317612</v>
       </c>
     </row>
     <row r="173" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A173" s="19" t="s">
-        <v>135</v>
+        <v>364</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>136</v>
+        <v>365</v>
       </c>
       <c r="C173" s="35">
         <v>989</v>
       </c>
       <c r="D173" s="3">
         <v>10</v>
       </c>
       <c r="E173" s="4">
         <v>10.111223458</v>
       </c>
       <c r="F173" s="3">
         <v>1</v>
       </c>
       <c r="G173" s="3">
         <v>0</v>
       </c>
       <c r="H173" s="3">
         <v>0</v>
       </c>
       <c r="I173" s="3">
         <v>0</v>
       </c>
       <c r="J173" s="3">
         <v>0</v>
       </c>
@@ -16284,54 +16290,54 @@
       </c>
       <c r="S173" s="3">
         <v>0</v>
       </c>
       <c r="T173" s="3">
         <v>0</v>
       </c>
       <c r="U173" s="3">
         <v>5</v>
       </c>
       <c r="V173" s="3">
         <v>0</v>
       </c>
       <c r="W173" s="3">
         <v>1</v>
       </c>
       <c r="X173" s="3">
         <v>9</v>
       </c>
       <c r="Y173" s="4">
         <v>9.1001011120000008</v>
       </c>
     </row>
     <row r="174" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A174" s="19" t="s">
-        <v>137</v>
+        <v>366</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>138</v>
+        <v>367</v>
       </c>
       <c r="C174" s="35">
         <v>9521</v>
       </c>
       <c r="D174" s="3">
         <v>136</v>
       </c>
       <c r="E174" s="4">
         <v>14.284213843</v>
       </c>
       <c r="F174" s="3">
         <v>0</v>
       </c>
       <c r="G174" s="3">
         <v>0</v>
       </c>
       <c r="H174" s="3">
         <v>0</v>
       </c>
       <c r="I174" s="3">
         <v>0</v>
       </c>
       <c r="J174" s="3">
         <v>0</v>
       </c>
@@ -16361,54 +16367,54 @@
       </c>
       <c r="S174" s="3">
         <v>0</v>
       </c>
       <c r="T174" s="3">
         <v>11</v>
       </c>
       <c r="U174" s="3">
         <v>115</v>
       </c>
       <c r="V174" s="3">
         <v>0</v>
       </c>
       <c r="W174" s="3">
         <v>7</v>
       </c>
       <c r="X174" s="3">
         <v>136</v>
       </c>
       <c r="Y174" s="4">
         <v>14.284213843</v>
       </c>
     </row>
     <row r="175" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A175" s="19" t="s">
-        <v>393</v>
+        <v>368</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>394</v>
+        <v>369</v>
       </c>
       <c r="C175" s="35">
         <v>648</v>
       </c>
       <c r="D175" s="3">
         <v>1</v>
       </c>
       <c r="E175" s="4">
         <v>1.543209877</v>
       </c>
       <c r="F175" s="3">
         <v>0</v>
       </c>
       <c r="G175" s="3">
         <v>0</v>
       </c>
       <c r="H175" s="3">
         <v>0</v>
       </c>
       <c r="I175" s="3">
         <v>0</v>
       </c>
       <c r="J175" s="3">
         <v>0</v>
       </c>
@@ -16438,54 +16444,54 @@
       </c>
       <c r="S175" s="3">
         <v>0</v>
       </c>
       <c r="T175" s="3">
         <v>1</v>
       </c>
       <c r="U175" s="3">
         <v>0</v>
       </c>
       <c r="V175" s="3">
         <v>0</v>
       </c>
       <c r="W175" s="3">
         <v>0</v>
       </c>
       <c r="X175" s="3">
         <v>1</v>
       </c>
       <c r="Y175" s="4">
         <v>1.543209877</v>
       </c>
     </row>
     <row r="176" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A176" s="19" t="s">
-        <v>393</v>
+        <v>368</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>394</v>
+        <v>369</v>
       </c>
       <c r="C176" s="35">
         <v>648</v>
       </c>
       <c r="D176" s="3">
         <v>1</v>
       </c>
       <c r="E176" s="4">
         <v>1.543209877</v>
       </c>
       <c r="F176" s="3">
         <v>0</v>
       </c>
       <c r="G176" s="3">
         <v>0</v>
       </c>
       <c r="H176" s="3">
         <v>0</v>
       </c>
       <c r="I176" s="3">
         <v>0</v>
       </c>
       <c r="J176" s="3">
         <v>0</v>
       </c>
@@ -16515,54 +16521,54 @@
       </c>
       <c r="S176" s="3">
         <v>0</v>
       </c>
       <c r="T176" s="3">
         <v>1</v>
       </c>
       <c r="U176" s="3">
         <v>0</v>
       </c>
       <c r="V176" s="3">
         <v>0</v>
       </c>
       <c r="W176" s="3">
         <v>0</v>
       </c>
       <c r="X176" s="3">
         <v>1</v>
       </c>
       <c r="Y176" s="4">
         <v>1.543209877</v>
       </c>
     </row>
     <row r="177" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A177" s="19" t="s">
-        <v>604</v>
+        <v>370</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>605</v>
+        <v>371</v>
       </c>
       <c r="C177" s="35">
         <v>270</v>
       </c>
       <c r="D177" s="3">
         <v>1</v>
       </c>
       <c r="E177" s="4">
         <v>3.703703704</v>
       </c>
       <c r="F177" s="3">
         <v>0</v>
       </c>
       <c r="G177" s="3">
         <v>0</v>
       </c>
       <c r="H177" s="3">
         <v>0</v>
       </c>
       <c r="I177" s="3">
         <v>0</v>
       </c>
       <c r="J177" s="3">
         <v>0</v>
       </c>
@@ -16592,54 +16598,54 @@
       </c>
       <c r="S177" s="3">
         <v>0</v>
       </c>
       <c r="T177" s="3">
         <v>0</v>
       </c>
       <c r="U177" s="3">
         <v>0</v>
       </c>
       <c r="V177" s="3">
         <v>0</v>
       </c>
       <c r="W177" s="3">
         <v>0</v>
       </c>
       <c r="X177" s="3">
         <v>1</v>
       </c>
       <c r="Y177" s="4">
         <v>3.703703704</v>
       </c>
     </row>
     <row r="178" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A178" s="19" t="s">
-        <v>652</v>
+        <v>372</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>682</v>
+        <v>373</v>
       </c>
       <c r="C178" s="35">
         <v>520</v>
       </c>
       <c r="D178" s="3">
         <v>3</v>
       </c>
       <c r="E178" s="4">
         <v>5.769230769</v>
       </c>
       <c r="F178" s="3">
         <v>0</v>
       </c>
       <c r="G178" s="3">
         <v>0</v>
       </c>
       <c r="H178" s="3">
         <v>0</v>
       </c>
       <c r="I178" s="3">
         <v>0</v>
       </c>
       <c r="J178" s="3">
         <v>0</v>
       </c>
@@ -16669,54 +16675,54 @@
       </c>
       <c r="S178" s="3">
         <v>0</v>
       </c>
       <c r="T178" s="3">
         <v>0</v>
       </c>
       <c r="U178" s="3">
         <v>3</v>
       </c>
       <c r="V178" s="3">
         <v>0</v>
       </c>
       <c r="W178" s="3">
         <v>0</v>
       </c>
       <c r="X178" s="3">
         <v>3</v>
       </c>
       <c r="Y178" s="4">
         <v>5.769230769</v>
       </c>
     </row>
     <row r="179" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A179" s="19" t="s">
-        <v>139</v>
+        <v>374</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>140</v>
+        <v>375</v>
       </c>
       <c r="C179" s="35">
         <v>8164</v>
       </c>
       <c r="D179" s="3">
         <v>87</v>
       </c>
       <c r="E179" s="4">
         <v>10.656540911</v>
       </c>
       <c r="F179" s="3">
         <v>1</v>
       </c>
       <c r="G179" s="3">
         <v>1</v>
       </c>
       <c r="H179" s="3">
         <v>0</v>
       </c>
       <c r="I179" s="3">
         <v>0</v>
       </c>
       <c r="J179" s="3">
         <v>0</v>
       </c>
@@ -16746,54 +16752,54 @@
       </c>
       <c r="S179" s="3">
         <v>1</v>
       </c>
       <c r="T179" s="3">
         <v>1</v>
       </c>
       <c r="U179" s="3">
         <v>49</v>
       </c>
       <c r="V179" s="3">
         <v>4</v>
       </c>
       <c r="W179" s="3">
         <v>15</v>
       </c>
       <c r="X179" s="3">
         <v>79</v>
       </c>
       <c r="Y179" s="4">
         <v>9.6766291029999998</v>
       </c>
     </row>
     <row r="180" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A180" s="19" t="s">
-        <v>141</v>
+        <v>376</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>142</v>
+        <v>377</v>
       </c>
       <c r="C180" s="35">
         <v>11589</v>
       </c>
       <c r="D180" s="3">
         <v>89</v>
       </c>
       <c r="E180" s="4">
         <v>7.6796962640000004</v>
       </c>
       <c r="F180" s="3">
         <v>0</v>
       </c>
       <c r="G180" s="3">
         <v>0</v>
       </c>
       <c r="H180" s="3">
         <v>0</v>
       </c>
       <c r="I180" s="3">
         <v>0</v>
       </c>
       <c r="J180" s="3">
         <v>0</v>
       </c>
@@ -16823,54 +16829,54 @@
       </c>
       <c r="S180" s="3">
         <v>0</v>
       </c>
       <c r="T180" s="3">
         <v>4</v>
       </c>
       <c r="U180" s="3">
         <v>66</v>
       </c>
       <c r="V180" s="3">
         <v>0</v>
       </c>
       <c r="W180" s="3">
         <v>17</v>
       </c>
       <c r="X180" s="3">
         <v>89</v>
       </c>
       <c r="Y180" s="4">
         <v>7.6796962640000004</v>
       </c>
     </row>
     <row r="181" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A181" s="19" t="s">
-        <v>395</v>
+        <v>378</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>396</v>
+        <v>379</v>
       </c>
       <c r="C181" s="35">
         <v>2398</v>
       </c>
       <c r="D181" s="3">
         <v>2</v>
       </c>
       <c r="E181" s="4">
         <v>0.834028357</v>
       </c>
       <c r="F181" s="3">
         <v>0</v>
       </c>
       <c r="G181" s="3">
         <v>0</v>
       </c>
       <c r="H181" s="3">
         <v>0</v>
       </c>
       <c r="I181" s="3">
         <v>0</v>
       </c>
       <c r="J181" s="3">
         <v>0</v>
       </c>
@@ -16900,54 +16906,54 @@
       </c>
       <c r="S181" s="3">
         <v>0</v>
       </c>
       <c r="T181" s="3">
         <v>0</v>
       </c>
       <c r="U181" s="3">
         <v>1</v>
       </c>
       <c r="V181" s="3">
         <v>0</v>
       </c>
       <c r="W181" s="3">
         <v>1</v>
       </c>
       <c r="X181" s="3">
         <v>2</v>
       </c>
       <c r="Y181" s="4">
         <v>0.834028357</v>
       </c>
     </row>
     <row r="182" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A182" s="19" t="s">
-        <v>575</v>
+        <v>380</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>576</v>
+        <v>381</v>
       </c>
       <c r="C182" s="35">
         <v>386</v>
       </c>
       <c r="D182" s="3">
         <v>0</v>
       </c>
       <c r="E182" s="4">
         <v>0</v>
       </c>
       <c r="F182" s="3">
         <v>0</v>
       </c>
       <c r="G182" s="3">
         <v>0</v>
       </c>
       <c r="H182" s="3">
         <v>0</v>
       </c>
       <c r="I182" s="3">
         <v>0</v>
       </c>
       <c r="J182" s="3">
         <v>0</v>
       </c>
@@ -16977,54 +16983,54 @@
       </c>
       <c r="S182" s="3">
         <v>0</v>
       </c>
       <c r="T182" s="3">
         <v>0</v>
       </c>
       <c r="U182" s="3">
         <v>0</v>
       </c>
       <c r="V182" s="3">
         <v>0</v>
       </c>
       <c r="W182" s="3">
         <v>0</v>
       </c>
       <c r="X182" s="3">
         <v>0</v>
       </c>
       <c r="Y182" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A183" s="19" t="s">
-        <v>143</v>
+        <v>382</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>144</v>
+        <v>383</v>
       </c>
       <c r="C183" s="35">
         <v>4400</v>
       </c>
       <c r="D183" s="3">
         <v>12</v>
       </c>
       <c r="E183" s="4">
         <v>2.7272727269999999</v>
       </c>
       <c r="F183" s="3">
         <v>0</v>
       </c>
       <c r="G183" s="3">
         <v>0</v>
       </c>
       <c r="H183" s="3">
         <v>0</v>
       </c>
       <c r="I183" s="3">
         <v>0</v>
       </c>
       <c r="J183" s="3">
         <v>0</v>
       </c>
@@ -17054,54 +17060,54 @@
       </c>
       <c r="S183" s="3">
         <v>0</v>
       </c>
       <c r="T183" s="3">
         <v>1</v>
       </c>
       <c r="U183" s="3">
         <v>5</v>
       </c>
       <c r="V183" s="3">
         <v>0</v>
       </c>
       <c r="W183" s="3">
         <v>6</v>
       </c>
       <c r="X183" s="3">
         <v>12</v>
       </c>
       <c r="Y183" s="4">
         <v>2.7272727269999999</v>
       </c>
     </row>
     <row r="184" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A184" s="19" t="s">
-        <v>145</v>
+        <v>384</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>146</v>
+        <v>385</v>
       </c>
       <c r="C184" s="35">
         <v>1991</v>
       </c>
       <c r="D184" s="3">
         <v>0</v>
       </c>
       <c r="E184" s="4">
         <v>0</v>
       </c>
       <c r="F184" s="3">
         <v>0</v>
       </c>
       <c r="G184" s="3">
         <v>0</v>
       </c>
       <c r="H184" s="3">
         <v>0</v>
       </c>
       <c r="I184" s="3">
         <v>0</v>
       </c>
       <c r="J184" s="3">
         <v>0</v>
       </c>
@@ -17131,131 +17137,131 @@
       </c>
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>0</v>
       </c>
       <c r="U184" s="3">
         <v>0</v>
       </c>
       <c r="V184" s="3">
         <v>0</v>
       </c>
       <c r="W184" s="3">
         <v>0</v>
       </c>
       <c r="X184" s="3">
         <v>0</v>
       </c>
       <c r="Y184" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A185" s="19" t="s">
-        <v>147</v>
+        <v>386</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>148</v>
+        <v>387</v>
       </c>
       <c r="C185" s="35">
         <v>2628</v>
       </c>
       <c r="D185" s="3">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="E185" s="4">
-        <v>28.919330289000001</v>
+        <v>3.8051750379999998</v>
       </c>
       <c r="F185" s="3">
         <v>0</v>
       </c>
       <c r="G185" s="3">
         <v>1</v>
       </c>
       <c r="H185" s="3">
         <v>0</v>
       </c>
       <c r="I185" s="3">
         <v>0</v>
       </c>
       <c r="J185" s="3">
         <v>0</v>
       </c>
       <c r="K185" s="3">
         <v>0</v>
       </c>
       <c r="L185" s="3">
         <v>0</v>
       </c>
       <c r="M185" s="3">
         <v>0</v>
       </c>
       <c r="N185" s="3">
         <v>0</v>
       </c>
       <c r="O185" s="3">
         <v>1</v>
       </c>
       <c r="P185" s="29">
         <v>0.38051750400000001</v>
       </c>
       <c r="Q185" s="3">
         <v>1</v>
       </c>
       <c r="R185" s="3">
         <v>0</v>
       </c>
       <c r="S185" s="3">
         <v>0</v>
       </c>
       <c r="T185" s="3">
         <v>0</v>
       </c>
       <c r="U185" s="3">
-        <v>71</v>
+        <v>5</v>
       </c>
       <c r="V185" s="3">
         <v>0</v>
       </c>
       <c r="W185" s="3">
         <v>3</v>
       </c>
       <c r="X185" s="3">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="Y185" s="4">
-        <v>28.538812785000001</v>
+        <v>3.4246575340000001</v>
       </c>
     </row>
     <row r="186" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A186" s="19" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="C186" s="35">
         <v>442</v>
       </c>
       <c r="D186" s="3">
         <v>2</v>
       </c>
       <c r="E186" s="4">
         <v>4.5248868780000002</v>
       </c>
       <c r="F186" s="3">
         <v>0</v>
       </c>
       <c r="G186" s="3">
         <v>0</v>
       </c>
       <c r="H186" s="3">
         <v>0</v>
       </c>
       <c r="I186" s="3">
         <v>0</v>
       </c>
       <c r="J186" s="3">
         <v>0</v>
       </c>
@@ -17285,54 +17291,54 @@
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>0</v>
       </c>
       <c r="U186" s="3">
         <v>2</v>
       </c>
       <c r="V186" s="3">
         <v>0</v>
       </c>
       <c r="W186" s="3">
         <v>0</v>
       </c>
       <c r="X186" s="3">
         <v>2</v>
       </c>
       <c r="Y186" s="4">
         <v>4.5248868780000002</v>
       </c>
     </row>
     <row r="187" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A187" s="19" t="s">
-        <v>550</v>
+        <v>390</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>683</v>
+        <v>391</v>
       </c>
       <c r="C187" s="35">
         <v>141</v>
       </c>
       <c r="D187" s="3">
         <v>0</v>
       </c>
       <c r="E187" s="4">
         <v>0</v>
       </c>
       <c r="F187" s="3">
         <v>0</v>
       </c>
       <c r="G187" s="3">
         <v>0</v>
       </c>
       <c r="H187" s="3">
         <v>0</v>
       </c>
       <c r="I187" s="3">
         <v>0</v>
       </c>
       <c r="J187" s="3">
         <v>0</v>
       </c>
@@ -17362,54 +17368,54 @@
       </c>
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>0</v>
       </c>
       <c r="U187" s="3">
         <v>0</v>
       </c>
       <c r="V187" s="3">
         <v>0</v>
       </c>
       <c r="W187" s="3">
         <v>0</v>
       </c>
       <c r="X187" s="3">
         <v>0</v>
       </c>
       <c r="Y187" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A188" s="19" t="s">
-        <v>149</v>
+        <v>392</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>150</v>
+        <v>393</v>
       </c>
       <c r="C188" s="35">
         <v>5537</v>
       </c>
       <c r="D188" s="3">
         <v>33</v>
       </c>
       <c r="E188" s="4">
         <v>5.9599060860000002</v>
       </c>
       <c r="F188" s="3">
         <v>1</v>
       </c>
       <c r="G188" s="3">
         <v>0</v>
       </c>
       <c r="H188" s="3">
         <v>0</v>
       </c>
       <c r="I188" s="3">
         <v>0</v>
       </c>
       <c r="J188" s="3">
         <v>0</v>
       </c>
@@ -17439,131 +17445,131 @@
       </c>
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>3</v>
       </c>
       <c r="U188" s="3">
         <v>19</v>
       </c>
       <c r="V188" s="3">
         <v>0</v>
       </c>
       <c r="W188" s="3">
         <v>6</v>
       </c>
       <c r="X188" s="3">
         <v>32</v>
       </c>
       <c r="Y188" s="4">
         <v>5.7793028719999997</v>
       </c>
     </row>
     <row r="189" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A189" s="19" t="s">
-        <v>151</v>
+        <v>394</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>152</v>
+        <v>395</v>
       </c>
       <c r="C189" s="35">
         <v>144116</v>
       </c>
       <c r="D189" s="3">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="E189" s="4">
-        <v>8.7915290460000008</v>
+        <v>8.7984679010000004</v>
       </c>
       <c r="F189" s="3">
         <v>0</v>
       </c>
       <c r="G189" s="3">
         <v>13</v>
       </c>
       <c r="H189" s="3">
         <v>0</v>
       </c>
       <c r="I189" s="3">
         <v>0</v>
       </c>
       <c r="J189" s="3">
         <v>0</v>
       </c>
       <c r="K189" s="3">
         <v>1</v>
       </c>
       <c r="L189" s="3">
         <v>2</v>
       </c>
       <c r="M189" s="3">
         <v>0</v>
       </c>
       <c r="N189" s="3">
         <v>0</v>
       </c>
       <c r="O189" s="3">
         <v>16</v>
       </c>
       <c r="P189" s="29">
         <v>0.111021677</v>
       </c>
       <c r="Q189" s="3">
         <v>109</v>
       </c>
       <c r="R189" s="3">
         <v>2</v>
       </c>
       <c r="S189" s="3">
         <v>2</v>
       </c>
       <c r="T189" s="3">
         <v>38</v>
       </c>
       <c r="U189" s="3">
         <v>939</v>
       </c>
       <c r="V189" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W189" s="3">
         <v>159</v>
       </c>
       <c r="X189" s="3">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="Y189" s="4">
-        <v>8.6805073690000008</v>
+        <v>8.6874462240000003</v>
       </c>
     </row>
     <row r="190" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A190" s="19" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C190" s="35">
         <v>1532</v>
       </c>
       <c r="D190" s="3">
         <v>4</v>
       </c>
       <c r="E190" s="4">
         <v>2.6109660570000002</v>
       </c>
       <c r="F190" s="3">
         <v>0</v>
       </c>
       <c r="G190" s="3">
         <v>0</v>
       </c>
       <c r="H190" s="3">
         <v>0</v>
       </c>
       <c r="I190" s="3">
         <v>0</v>
       </c>
       <c r="J190" s="3">
         <v>0</v>
       </c>
@@ -17593,54 +17599,54 @@
       </c>
       <c r="S190" s="3">
         <v>0</v>
       </c>
       <c r="T190" s="3">
         <v>0</v>
       </c>
       <c r="U190" s="3">
         <v>3</v>
       </c>
       <c r="V190" s="3">
         <v>0</v>
       </c>
       <c r="W190" s="3">
         <v>1</v>
       </c>
       <c r="X190" s="3">
         <v>4</v>
       </c>
       <c r="Y190" s="4">
         <v>2.6109660570000002</v>
       </c>
     </row>
     <row r="191" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A191" s="19" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C191" s="35">
         <v>2211</v>
       </c>
       <c r="D191" s="3">
         <v>0</v>
       </c>
       <c r="E191" s="4">
         <v>0</v>
       </c>
       <c r="F191" s="3">
         <v>0</v>
       </c>
       <c r="G191" s="3">
         <v>0</v>
       </c>
       <c r="H191" s="3">
         <v>0</v>
       </c>
       <c r="I191" s="3">
         <v>0</v>
       </c>
       <c r="J191" s="3">
         <v>0</v>
       </c>
@@ -17670,54 +17676,54 @@
       </c>
       <c r="S191" s="3">
         <v>0</v>
       </c>
       <c r="T191" s="3">
         <v>0</v>
       </c>
       <c r="U191" s="3">
         <v>0</v>
       </c>
       <c r="V191" s="3">
         <v>0</v>
       </c>
       <c r="W191" s="3">
         <v>0</v>
       </c>
       <c r="X191" s="3">
         <v>0</v>
       </c>
       <c r="Y191" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A192" s="19" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="C192" s="35">
         <v>396</v>
       </c>
       <c r="D192" s="3">
         <v>0</v>
       </c>
       <c r="E192" s="4">
         <v>0</v>
       </c>
       <c r="F192" s="3">
         <v>0</v>
       </c>
       <c r="G192" s="3">
         <v>0</v>
       </c>
       <c r="H192" s="3">
         <v>0</v>
       </c>
       <c r="I192" s="3">
         <v>0</v>
       </c>
       <c r="J192" s="3">
         <v>0</v>
       </c>
@@ -17747,54 +17753,54 @@
       </c>
       <c r="S192" s="3">
         <v>0</v>
       </c>
       <c r="T192" s="3">
         <v>0</v>
       </c>
       <c r="U192" s="3">
         <v>0</v>
       </c>
       <c r="V192" s="3">
         <v>0</v>
       </c>
       <c r="W192" s="3">
         <v>0</v>
       </c>
       <c r="X192" s="3">
         <v>0</v>
       </c>
       <c r="Y192" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A193" s="19" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>577</v>
+        <v>403</v>
       </c>
       <c r="C193" s="35">
         <v>1326</v>
       </c>
       <c r="D193" s="3">
         <v>0</v>
       </c>
       <c r="E193" s="4">
         <v>0</v>
       </c>
       <c r="F193" s="3">
         <v>0</v>
       </c>
       <c r="G193" s="3">
         <v>0</v>
       </c>
       <c r="H193" s="3">
         <v>0</v>
       </c>
       <c r="I193" s="3">
         <v>0</v>
       </c>
       <c r="J193" s="3">
         <v>0</v>
       </c>
@@ -17824,54 +17830,54 @@
       </c>
       <c r="S193" s="3">
         <v>0</v>
       </c>
       <c r="T193" s="3">
         <v>0</v>
       </c>
       <c r="U193" s="3">
         <v>0</v>
       </c>
       <c r="V193" s="3">
         <v>0</v>
       </c>
       <c r="W193" s="3">
         <v>0</v>
       </c>
       <c r="X193" s="3">
         <v>0</v>
       </c>
       <c r="Y193" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A194" s="19" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C194" s="35">
         <v>1623</v>
       </c>
       <c r="D194" s="3">
         <v>0</v>
       </c>
       <c r="E194" s="4">
         <v>0</v>
       </c>
       <c r="F194" s="3">
         <v>0</v>
       </c>
       <c r="G194" s="3">
         <v>0</v>
       </c>
       <c r="H194" s="3">
         <v>0</v>
       </c>
       <c r="I194" s="3">
         <v>0</v>
       </c>
       <c r="J194" s="3">
         <v>0</v>
       </c>
@@ -17901,54 +17907,54 @@
       </c>
       <c r="S194" s="3">
         <v>0</v>
       </c>
       <c r="T194" s="3">
         <v>0</v>
       </c>
       <c r="U194" s="3">
         <v>0</v>
       </c>
       <c r="V194" s="3">
         <v>0</v>
       </c>
       <c r="W194" s="3">
         <v>0</v>
       </c>
       <c r="X194" s="3">
         <v>0</v>
       </c>
       <c r="Y194" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A195" s="19" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C195" s="35">
         <v>1022</v>
       </c>
       <c r="D195" s="3">
         <v>0</v>
       </c>
       <c r="E195" s="4">
         <v>0</v>
       </c>
       <c r="F195" s="3">
         <v>0</v>
       </c>
       <c r="G195" s="3">
         <v>0</v>
       </c>
       <c r="H195" s="3">
         <v>0</v>
       </c>
       <c r="I195" s="3">
         <v>0</v>
       </c>
       <c r="J195" s="3">
         <v>0</v>
       </c>
@@ -17978,54 +17984,54 @@
       </c>
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>0</v>
       </c>
       <c r="U195" s="3">
         <v>0</v>
       </c>
       <c r="V195" s="3">
         <v>0</v>
       </c>
       <c r="W195" s="3">
         <v>0</v>
       </c>
       <c r="X195" s="3">
         <v>0</v>
       </c>
       <c r="Y195" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A196" s="19" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C196" s="35">
         <v>161</v>
       </c>
       <c r="D196" s="3">
         <v>1</v>
       </c>
       <c r="E196" s="4">
         <v>6.2111801240000002</v>
       </c>
       <c r="F196" s="3">
         <v>0</v>
       </c>
       <c r="G196" s="3">
         <v>0</v>
       </c>
       <c r="H196" s="3">
         <v>0</v>
       </c>
       <c r="I196" s="3">
         <v>0</v>
       </c>
       <c r="J196" s="3">
         <v>0</v>
       </c>
@@ -18055,54 +18061,54 @@
       </c>
       <c r="S196" s="3">
         <v>1</v>
       </c>
       <c r="T196" s="3">
         <v>0</v>
       </c>
       <c r="U196" s="3">
         <v>0</v>
       </c>
       <c r="V196" s="3">
         <v>0</v>
       </c>
       <c r="W196" s="3">
         <v>0</v>
       </c>
       <c r="X196" s="3">
         <v>1</v>
       </c>
       <c r="Y196" s="4">
         <v>6.2111801240000002</v>
       </c>
     </row>
     <row r="197" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A197" s="19" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="C197" s="35">
         <v>782</v>
       </c>
       <c r="D197" s="3">
         <v>5</v>
       </c>
       <c r="E197" s="4">
         <v>6.3938618930000004</v>
       </c>
       <c r="F197" s="3">
         <v>0</v>
       </c>
       <c r="G197" s="3">
         <v>0</v>
       </c>
       <c r="H197" s="3">
         <v>0</v>
       </c>
       <c r="I197" s="3">
         <v>0</v>
       </c>
       <c r="J197" s="3">
         <v>0</v>
       </c>
@@ -18132,54 +18138,54 @@
       </c>
       <c r="S197" s="3">
         <v>0</v>
       </c>
       <c r="T197" s="3">
         <v>0</v>
       </c>
       <c r="U197" s="3">
         <v>4</v>
       </c>
       <c r="V197" s="3">
         <v>0</v>
       </c>
       <c r="W197" s="3">
         <v>0</v>
       </c>
       <c r="X197" s="3">
         <v>5</v>
       </c>
       <c r="Y197" s="4">
         <v>6.3938618930000004</v>
       </c>
     </row>
     <row r="198" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A198" s="19" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C198" s="35">
         <v>1368</v>
       </c>
       <c r="D198" s="3">
         <v>0</v>
       </c>
       <c r="E198" s="4">
         <v>0</v>
       </c>
       <c r="F198" s="3">
         <v>0</v>
       </c>
       <c r="G198" s="3">
         <v>0</v>
       </c>
       <c r="H198" s="3">
         <v>0</v>
       </c>
       <c r="I198" s="3">
         <v>0</v>
       </c>
       <c r="J198" s="3">
         <v>0</v>
       </c>
@@ -18209,54 +18215,54 @@
       </c>
       <c r="S198" s="3">
         <v>0</v>
       </c>
       <c r="T198" s="3">
         <v>0</v>
       </c>
       <c r="U198" s="3">
         <v>0</v>
       </c>
       <c r="V198" s="3">
         <v>0</v>
       </c>
       <c r="W198" s="3">
         <v>0</v>
       </c>
       <c r="X198" s="3">
         <v>0</v>
       </c>
       <c r="Y198" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A199" s="19" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>684</v>
+        <v>415</v>
       </c>
       <c r="C199" s="35">
         <v>269</v>
       </c>
       <c r="D199" s="3">
         <v>4</v>
       </c>
       <c r="E199" s="4">
         <v>14.869888476</v>
       </c>
       <c r="F199" s="3">
         <v>0</v>
       </c>
       <c r="G199" s="3">
         <v>0</v>
       </c>
       <c r="H199" s="3">
         <v>0</v>
       </c>
       <c r="I199" s="3">
         <v>0</v>
       </c>
       <c r="J199" s="3">
         <v>0</v>
       </c>
@@ -18286,54 +18292,54 @@
       </c>
       <c r="S199" s="3">
         <v>0</v>
       </c>
       <c r="T199" s="3">
         <v>0</v>
       </c>
       <c r="U199" s="3">
         <v>2</v>
       </c>
       <c r="V199" s="3">
         <v>0</v>
       </c>
       <c r="W199" s="3">
         <v>0</v>
       </c>
       <c r="X199" s="3">
         <v>3</v>
       </c>
       <c r="Y199" s="4">
         <v>11.152416357</v>
       </c>
     </row>
     <row r="200" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A200" s="19" t="s">
+        <v>416</v>
+      </c>
+      <c r="B200" s="2" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="C200" s="35">
         <v>1546</v>
       </c>
       <c r="D200" s="3">
         <v>3</v>
       </c>
       <c r="E200" s="4">
         <v>1.940491591</v>
       </c>
       <c r="F200" s="3">
         <v>0</v>
       </c>
       <c r="G200" s="3">
         <v>0</v>
       </c>
       <c r="H200" s="3">
         <v>0</v>
       </c>
       <c r="I200" s="3">
         <v>0</v>
       </c>
       <c r="J200" s="3">
         <v>0</v>
       </c>
@@ -18363,54 +18369,54 @@
       </c>
       <c r="S200" s="3">
         <v>0</v>
       </c>
       <c r="T200" s="3">
         <v>0</v>
       </c>
       <c r="U200" s="3">
         <v>3</v>
       </c>
       <c r="V200" s="3">
         <v>0</v>
       </c>
       <c r="W200" s="3">
         <v>0</v>
       </c>
       <c r="X200" s="3">
         <v>3</v>
       </c>
       <c r="Y200" s="4">
         <v>1.940491591</v>
       </c>
     </row>
     <row r="201" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A201" s="19" t="s">
+        <v>418</v>
+      </c>
+      <c r="B201" s="2" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="C201" s="35">
         <v>382</v>
       </c>
       <c r="D201" s="3">
         <v>0</v>
       </c>
       <c r="E201" s="4">
         <v>0</v>
       </c>
       <c r="F201" s="3">
         <v>0</v>
       </c>
       <c r="G201" s="3">
         <v>0</v>
       </c>
       <c r="H201" s="3">
         <v>0</v>
       </c>
       <c r="I201" s="3">
         <v>0</v>
       </c>
       <c r="J201" s="3">
         <v>0</v>
       </c>
@@ -18440,54 +18446,54 @@
       </c>
       <c r="S201" s="3">
         <v>0</v>
       </c>
       <c r="T201" s="3">
         <v>0</v>
       </c>
       <c r="U201" s="3">
         <v>0</v>
       </c>
       <c r="V201" s="3">
         <v>0</v>
       </c>
       <c r="W201" s="3">
         <v>0</v>
       </c>
       <c r="X201" s="3">
         <v>0</v>
       </c>
       <c r="Y201" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A202" s="19" t="s">
+        <v>420</v>
+      </c>
+      <c r="B202" s="2" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="C202" s="35">
         <v>543</v>
       </c>
       <c r="D202" s="3">
         <v>0</v>
       </c>
       <c r="E202" s="4">
         <v>0</v>
       </c>
       <c r="F202" s="3">
         <v>0</v>
       </c>
       <c r="G202" s="3">
         <v>0</v>
       </c>
       <c r="H202" s="3">
         <v>0</v>
       </c>
       <c r="I202" s="3">
         <v>0</v>
       </c>
       <c r="J202" s="3">
         <v>0</v>
       </c>
@@ -18517,54 +18523,54 @@
       </c>
       <c r="S202" s="3">
         <v>0</v>
       </c>
       <c r="T202" s="3">
         <v>0</v>
       </c>
       <c r="U202" s="3">
         <v>0</v>
       </c>
       <c r="V202" s="3">
         <v>0</v>
       </c>
       <c r="W202" s="3">
         <v>0</v>
       </c>
       <c r="X202" s="3">
         <v>0</v>
       </c>
       <c r="Y202" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A203" s="19" t="s">
-        <v>606</v>
+        <v>422</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>607</v>
+        <v>423</v>
       </c>
       <c r="C203" s="35">
         <v>121</v>
       </c>
       <c r="D203" s="3">
         <v>0</v>
       </c>
       <c r="E203" s="4">
         <v>0</v>
       </c>
       <c r="F203" s="3">
         <v>0</v>
       </c>
       <c r="G203" s="3">
         <v>0</v>
       </c>
       <c r="H203" s="3">
         <v>0</v>
       </c>
       <c r="I203" s="3">
         <v>0</v>
       </c>
       <c r="J203" s="3">
         <v>0</v>
       </c>
@@ -18594,54 +18600,54 @@
       </c>
       <c r="S203" s="3">
         <v>0</v>
       </c>
       <c r="T203" s="3">
         <v>0</v>
       </c>
       <c r="U203" s="3">
         <v>0</v>
       </c>
       <c r="V203" s="3">
         <v>0</v>
       </c>
       <c r="W203" s="3">
         <v>0</v>
       </c>
       <c r="X203" s="3">
         <v>0</v>
       </c>
       <c r="Y203" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A204" s="19" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>627</v>
+        <v>425</v>
       </c>
       <c r="C204" s="35">
         <v>216</v>
       </c>
       <c r="D204" s="3">
         <v>0</v>
       </c>
       <c r="E204" s="4">
         <v>0</v>
       </c>
       <c r="F204" s="3">
         <v>0</v>
       </c>
       <c r="G204" s="3">
         <v>0</v>
       </c>
       <c r="H204" s="3">
         <v>0</v>
       </c>
       <c r="I204" s="3">
         <v>0</v>
       </c>
       <c r="J204" s="3">
         <v>0</v>
       </c>
@@ -18671,54 +18677,54 @@
       </c>
       <c r="S204" s="3">
         <v>0</v>
       </c>
       <c r="T204" s="3">
         <v>0</v>
       </c>
       <c r="U204" s="3">
         <v>0</v>
       </c>
       <c r="V204" s="3">
         <v>0</v>
       </c>
       <c r="W204" s="3">
         <v>0</v>
       </c>
       <c r="X204" s="3">
         <v>0</v>
       </c>
       <c r="Y204" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A205" s="19" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C205" s="35">
         <v>231</v>
       </c>
       <c r="D205" s="3">
         <v>0</v>
       </c>
       <c r="E205" s="4">
         <v>0</v>
       </c>
       <c r="F205" s="3">
         <v>0</v>
       </c>
       <c r="G205" s="3">
         <v>0</v>
       </c>
       <c r="H205" s="3">
         <v>0</v>
       </c>
       <c r="I205" s="3">
         <v>0</v>
       </c>
       <c r="J205" s="3">
         <v>0</v>
       </c>
@@ -18748,54 +18754,54 @@
       </c>
       <c r="S205" s="3">
         <v>0</v>
       </c>
       <c r="T205" s="3">
         <v>0</v>
       </c>
       <c r="U205" s="3">
         <v>0</v>
       </c>
       <c r="V205" s="3">
         <v>0</v>
       </c>
       <c r="W205" s="3">
         <v>0</v>
       </c>
       <c r="X205" s="3">
         <v>0</v>
       </c>
       <c r="Y205" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A206" s="19" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C206" s="35">
         <v>345</v>
       </c>
       <c r="D206" s="3">
         <v>0</v>
       </c>
       <c r="E206" s="4">
         <v>0</v>
       </c>
       <c r="F206" s="3">
         <v>0</v>
       </c>
       <c r="G206" s="3">
         <v>0</v>
       </c>
       <c r="H206" s="3">
         <v>0</v>
       </c>
       <c r="I206" s="3">
         <v>0</v>
       </c>
       <c r="J206" s="3">
         <v>0</v>
       </c>
@@ -18825,54 +18831,54 @@
       </c>
       <c r="S206" s="3">
         <v>0</v>
       </c>
       <c r="T206" s="3">
         <v>0</v>
       </c>
       <c r="U206" s="3">
         <v>0</v>
       </c>
       <c r="V206" s="3">
         <v>0</v>
       </c>
       <c r="W206" s="3">
         <v>0</v>
       </c>
       <c r="X206" s="3">
         <v>0</v>
       </c>
       <c r="Y206" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A207" s="19" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C207" s="35">
         <v>792</v>
       </c>
       <c r="D207" s="3">
         <v>0</v>
       </c>
       <c r="E207" s="4">
         <v>0</v>
       </c>
       <c r="F207" s="3">
         <v>0</v>
       </c>
       <c r="G207" s="3">
         <v>0</v>
       </c>
       <c r="H207" s="3">
         <v>0</v>
       </c>
       <c r="I207" s="3">
         <v>0</v>
       </c>
       <c r="J207" s="3">
         <v>0</v>
       </c>
@@ -18902,54 +18908,54 @@
       </c>
       <c r="S207" s="3">
         <v>0</v>
       </c>
       <c r="T207" s="3">
         <v>0</v>
       </c>
       <c r="U207" s="3">
         <v>0</v>
       </c>
       <c r="V207" s="3">
         <v>0</v>
       </c>
       <c r="W207" s="3">
         <v>0</v>
       </c>
       <c r="X207" s="3">
         <v>0</v>
       </c>
       <c r="Y207" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A208" s="19" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>685</v>
+        <v>433</v>
       </c>
       <c r="C208" s="35">
         <v>714</v>
       </c>
       <c r="D208" s="3">
         <v>0</v>
       </c>
       <c r="E208" s="4">
         <v>0</v>
       </c>
       <c r="F208" s="3">
         <v>0</v>
       </c>
       <c r="G208" s="3">
         <v>0</v>
       </c>
       <c r="H208" s="3">
         <v>0</v>
       </c>
       <c r="I208" s="3">
         <v>0</v>
       </c>
       <c r="J208" s="3">
         <v>0</v>
       </c>
@@ -18979,54 +18985,54 @@
       </c>
       <c r="S208" s="3">
         <v>0</v>
       </c>
       <c r="T208" s="3">
         <v>0</v>
       </c>
       <c r="U208" s="3">
         <v>0</v>
       </c>
       <c r="V208" s="3">
         <v>0</v>
       </c>
       <c r="W208" s="3">
         <v>0</v>
       </c>
       <c r="X208" s="3">
         <v>0</v>
       </c>
       <c r="Y208" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A209" s="19" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C209" s="35">
         <v>944</v>
       </c>
       <c r="D209" s="3">
         <v>4</v>
       </c>
       <c r="E209" s="4">
         <v>4.2372881360000001</v>
       </c>
       <c r="F209" s="3">
         <v>0</v>
       </c>
       <c r="G209" s="3">
         <v>0</v>
       </c>
       <c r="H209" s="3">
         <v>0</v>
       </c>
       <c r="I209" s="3">
         <v>0</v>
       </c>
       <c r="J209" s="3">
         <v>0</v>
       </c>
@@ -19056,54 +19062,54 @@
       </c>
       <c r="S209" s="3">
         <v>0</v>
       </c>
       <c r="T209" s="3">
         <v>0</v>
       </c>
       <c r="U209" s="3">
         <v>3</v>
       </c>
       <c r="V209" s="3">
         <v>0</v>
       </c>
       <c r="W209" s="3">
         <v>0</v>
       </c>
       <c r="X209" s="3">
         <v>4</v>
       </c>
       <c r="Y209" s="4">
         <v>4.2372881360000001</v>
       </c>
     </row>
     <row r="210" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A210" s="19" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>578</v>
+        <v>437</v>
       </c>
       <c r="C210" s="35">
         <v>763</v>
       </c>
       <c r="D210" s="3">
         <v>0</v>
       </c>
       <c r="E210" s="4">
         <v>0</v>
       </c>
       <c r="F210" s="3">
         <v>0</v>
       </c>
       <c r="G210" s="3">
         <v>0</v>
       </c>
       <c r="H210" s="3">
         <v>0</v>
       </c>
       <c r="I210" s="3">
         <v>0</v>
       </c>
       <c r="J210" s="3">
         <v>0</v>
       </c>
@@ -19133,54 +19139,54 @@
       </c>
       <c r="S210" s="3">
         <v>0</v>
       </c>
       <c r="T210" s="3">
         <v>0</v>
       </c>
       <c r="U210" s="3">
         <v>0</v>
       </c>
       <c r="V210" s="3">
         <v>0</v>
       </c>
       <c r="W210" s="3">
         <v>0</v>
       </c>
       <c r="X210" s="3">
         <v>0</v>
       </c>
       <c r="Y210" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A211" s="19" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="C211" s="35">
         <v>903</v>
       </c>
       <c r="D211" s="3">
         <v>0</v>
       </c>
       <c r="E211" s="4">
         <v>0</v>
       </c>
       <c r="F211" s="3">
         <v>0</v>
       </c>
       <c r="G211" s="3">
         <v>0</v>
       </c>
       <c r="H211" s="3">
         <v>0</v>
       </c>
       <c r="I211" s="3">
         <v>0</v>
       </c>
       <c r="J211" s="3">
         <v>0</v>
       </c>
@@ -19210,54 +19216,54 @@
       </c>
       <c r="S211" s="3">
         <v>0</v>
       </c>
       <c r="T211" s="3">
         <v>0</v>
       </c>
       <c r="U211" s="3">
         <v>0</v>
       </c>
       <c r="V211" s="3">
         <v>0</v>
       </c>
       <c r="W211" s="3">
         <v>0</v>
       </c>
       <c r="X211" s="3">
         <v>0</v>
       </c>
       <c r="Y211" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A212" s="19" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="C212" s="35">
         <v>600</v>
       </c>
       <c r="D212" s="3">
         <v>0</v>
       </c>
       <c r="E212" s="4">
         <v>0</v>
       </c>
       <c r="F212" s="3">
         <v>0</v>
       </c>
       <c r="G212" s="3">
         <v>0</v>
       </c>
       <c r="H212" s="3">
         <v>0</v>
       </c>
       <c r="I212" s="3">
         <v>0</v>
       </c>
       <c r="J212" s="3">
         <v>0</v>
       </c>
@@ -19287,54 +19293,54 @@
       </c>
       <c r="S212" s="3">
         <v>0</v>
       </c>
       <c r="T212" s="3">
         <v>0</v>
       </c>
       <c r="U212" s="3">
         <v>0</v>
       </c>
       <c r="V212" s="3">
         <v>0</v>
       </c>
       <c r="W212" s="3">
         <v>0</v>
       </c>
       <c r="X212" s="3">
         <v>0</v>
       </c>
       <c r="Y212" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A213" s="19" t="s">
-        <v>579</v>
+        <v>442</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>580</v>
+        <v>443</v>
       </c>
       <c r="C213" s="35">
         <v>636</v>
       </c>
       <c r="D213" s="3">
         <v>0</v>
       </c>
       <c r="E213" s="4">
         <v>0</v>
       </c>
       <c r="F213" s="3">
         <v>0</v>
       </c>
       <c r="G213" s="3">
         <v>0</v>
       </c>
       <c r="H213" s="3">
         <v>0</v>
       </c>
       <c r="I213" s="3">
         <v>0</v>
       </c>
       <c r="J213" s="3">
         <v>0</v>
       </c>
@@ -19364,54 +19370,54 @@
       </c>
       <c r="S213" s="3">
         <v>0</v>
       </c>
       <c r="T213" s="3">
         <v>0</v>
       </c>
       <c r="U213" s="3">
         <v>0</v>
       </c>
       <c r="V213" s="3">
         <v>0</v>
       </c>
       <c r="W213" s="3">
         <v>0</v>
       </c>
       <c r="X213" s="3">
         <v>0</v>
       </c>
       <c r="Y213" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A214" s="19" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="C214" s="35">
         <v>186</v>
       </c>
       <c r="D214" s="3">
         <v>0</v>
       </c>
       <c r="E214" s="4">
         <v>0</v>
       </c>
       <c r="F214" s="3">
         <v>0</v>
       </c>
       <c r="G214" s="3">
         <v>0</v>
       </c>
       <c r="H214" s="3">
         <v>0</v>
       </c>
       <c r="I214" s="3">
         <v>0</v>
       </c>
       <c r="J214" s="3">
         <v>0</v>
       </c>
@@ -19441,54 +19447,54 @@
       </c>
       <c r="S214" s="3">
         <v>0</v>
       </c>
       <c r="T214" s="3">
         <v>0</v>
       </c>
       <c r="U214" s="3">
         <v>0</v>
       </c>
       <c r="V214" s="3">
         <v>0</v>
       </c>
       <c r="W214" s="3">
         <v>0</v>
       </c>
       <c r="X214" s="3">
         <v>0</v>
       </c>
       <c r="Y214" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A215" s="19" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>628</v>
+        <v>447</v>
       </c>
       <c r="C215" s="35">
         <v>878</v>
       </c>
       <c r="D215" s="3">
         <v>0</v>
       </c>
       <c r="E215" s="4">
         <v>0</v>
       </c>
       <c r="F215" s="3">
         <v>0</v>
       </c>
       <c r="G215" s="3">
         <v>0</v>
       </c>
       <c r="H215" s="3">
         <v>0</v>
       </c>
       <c r="I215" s="3">
         <v>0</v>
       </c>
       <c r="J215" s="3">
         <v>0</v>
       </c>
@@ -19518,54 +19524,54 @@
       </c>
       <c r="S215" s="3">
         <v>0</v>
       </c>
       <c r="T215" s="3">
         <v>0</v>
       </c>
       <c r="U215" s="3">
         <v>0</v>
       </c>
       <c r="V215" s="3">
         <v>0</v>
       </c>
       <c r="W215" s="3">
         <v>0</v>
       </c>
       <c r="X215" s="3">
         <v>0</v>
       </c>
       <c r="Y215" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A216" s="19" t="s">
-        <v>581</v>
+        <v>448</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>582</v>
+        <v>449</v>
       </c>
       <c r="C216" s="35">
         <v>293</v>
       </c>
       <c r="D216" s="3">
         <v>2</v>
       </c>
       <c r="E216" s="4">
         <v>6.8259385669999997</v>
       </c>
       <c r="F216" s="3">
         <v>0</v>
       </c>
       <c r="G216" s="3">
         <v>0</v>
       </c>
       <c r="H216" s="3">
         <v>0</v>
       </c>
       <c r="I216" s="3">
         <v>0</v>
       </c>
       <c r="J216" s="3">
         <v>0</v>
       </c>
@@ -19595,54 +19601,54 @@
       </c>
       <c r="S216" s="3">
         <v>0</v>
       </c>
       <c r="T216" s="3">
         <v>0</v>
       </c>
       <c r="U216" s="3">
         <v>2</v>
       </c>
       <c r="V216" s="3">
         <v>0</v>
       </c>
       <c r="W216" s="3">
         <v>0</v>
       </c>
       <c r="X216" s="3">
         <v>2</v>
       </c>
       <c r="Y216" s="4">
         <v>6.8259385669999997</v>
       </c>
     </row>
     <row r="217" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A217" s="19" t="s">
-        <v>585</v>
+        <v>450</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>586</v>
+        <v>451</v>
       </c>
       <c r="C217" s="35">
         <v>859</v>
       </c>
       <c r="D217" s="3">
         <v>0</v>
       </c>
       <c r="E217" s="4">
         <v>0</v>
       </c>
       <c r="F217" s="3">
         <v>0</v>
       </c>
       <c r="G217" s="3">
         <v>0</v>
       </c>
       <c r="H217" s="3">
         <v>0</v>
       </c>
       <c r="I217" s="3">
         <v>0</v>
       </c>
       <c r="J217" s="3">
         <v>0</v>
       </c>
@@ -19672,54 +19678,54 @@
       </c>
       <c r="S217" s="3">
         <v>0</v>
       </c>
       <c r="T217" s="3">
         <v>0</v>
       </c>
       <c r="U217" s="3">
         <v>0</v>
       </c>
       <c r="V217" s="3">
         <v>0</v>
       </c>
       <c r="W217" s="3">
         <v>0</v>
       </c>
       <c r="X217" s="3">
         <v>0</v>
       </c>
       <c r="Y217" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A218" s="19" t="s">
-        <v>608</v>
+        <v>452</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>609</v>
+        <v>453</v>
       </c>
       <c r="C218" s="35">
         <v>486</v>
       </c>
       <c r="D218" s="3">
         <v>0</v>
       </c>
       <c r="E218" s="4">
         <v>0</v>
       </c>
       <c r="F218" s="3">
         <v>0</v>
       </c>
       <c r="G218" s="3">
         <v>0</v>
       </c>
       <c r="H218" s="3">
         <v>0</v>
       </c>
       <c r="I218" s="3">
         <v>0</v>
       </c>
       <c r="J218" s="3">
         <v>0</v>
       </c>
@@ -19749,54 +19755,54 @@
       </c>
       <c r="S218" s="3">
         <v>0</v>
       </c>
       <c r="T218" s="3">
         <v>0</v>
       </c>
       <c r="U218" s="3">
         <v>0</v>
       </c>
       <c r="V218" s="3">
         <v>0</v>
       </c>
       <c r="W218" s="3">
         <v>0</v>
       </c>
       <c r="X218" s="3">
         <v>0</v>
       </c>
       <c r="Y218" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A219" s="19" t="s">
-        <v>629</v>
+        <v>454</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>630</v>
+        <v>455</v>
       </c>
       <c r="C219" s="35">
         <v>626</v>
       </c>
       <c r="D219" s="3">
         <v>0</v>
       </c>
       <c r="E219" s="4">
         <v>0</v>
       </c>
       <c r="F219" s="3">
         <v>0</v>
       </c>
       <c r="G219" s="3">
         <v>0</v>
       </c>
       <c r="H219" s="3">
         <v>0</v>
       </c>
       <c r="I219" s="3">
         <v>0</v>
       </c>
       <c r="J219" s="3">
         <v>0</v>
       </c>
@@ -19826,54 +19832,54 @@
       </c>
       <c r="S219" s="3">
         <v>0</v>
       </c>
       <c r="T219" s="3">
         <v>0</v>
       </c>
       <c r="U219" s="3">
         <v>0</v>
       </c>
       <c r="V219" s="3">
         <v>0</v>
       </c>
       <c r="W219" s="3">
         <v>0</v>
       </c>
       <c r="X219" s="3">
         <v>0</v>
       </c>
       <c r="Y219" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A220" s="19" t="s">
-        <v>629</v>
+        <v>454</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>630</v>
+        <v>455</v>
       </c>
       <c r="C220" s="35">
         <v>626</v>
       </c>
       <c r="D220" s="3">
         <v>0</v>
       </c>
       <c r="E220" s="4">
         <v>0</v>
       </c>
       <c r="F220" s="3">
         <v>0</v>
       </c>
       <c r="G220" s="3">
         <v>0</v>
       </c>
       <c r="H220" s="3">
         <v>0</v>
       </c>
       <c r="I220" s="3">
         <v>0</v>
       </c>
       <c r="J220" s="3">
         <v>0</v>
       </c>
@@ -19903,54 +19909,54 @@
       </c>
       <c r="S220" s="3">
         <v>0</v>
       </c>
       <c r="T220" s="3">
         <v>0</v>
       </c>
       <c r="U220" s="3">
         <v>0</v>
       </c>
       <c r="V220" s="3">
         <v>0</v>
       </c>
       <c r="W220" s="3">
         <v>0</v>
       </c>
       <c r="X220" s="3">
         <v>0</v>
       </c>
       <c r="Y220" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A221" s="19" t="s">
-        <v>660</v>
+        <v>456</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>661</v>
+        <v>457</v>
       </c>
       <c r="C221" s="35">
         <v>1231</v>
       </c>
       <c r="D221" s="3">
         <v>15</v>
       </c>
       <c r="E221" s="4">
         <v>12.185215272000001</v>
       </c>
       <c r="F221" s="3">
         <v>0</v>
       </c>
       <c r="G221" s="3">
         <v>0</v>
       </c>
       <c r="H221" s="3">
         <v>0</v>
       </c>
       <c r="I221" s="3">
         <v>0</v>
       </c>
       <c r="J221" s="3">
         <v>0</v>
       </c>
@@ -19980,54 +19986,54 @@
       </c>
       <c r="S221" s="3">
         <v>0</v>
       </c>
       <c r="T221" s="3">
         <v>1</v>
       </c>
       <c r="U221" s="3">
         <v>8</v>
       </c>
       <c r="V221" s="3">
         <v>0</v>
       </c>
       <c r="W221" s="3">
         <v>4</v>
       </c>
       <c r="X221" s="3">
         <v>15</v>
       </c>
       <c r="Y221" s="4">
         <v>12.185215272000001</v>
       </c>
     </row>
     <row r="222" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A222" s="19" t="s">
-        <v>662</v>
+        <v>458</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>663</v>
+        <v>459</v>
       </c>
       <c r="C222" s="35">
         <v>249</v>
       </c>
       <c r="D222" s="3">
         <v>21</v>
       </c>
       <c r="E222" s="4">
         <v>84.337349398000001</v>
       </c>
       <c r="F222" s="3">
         <v>0</v>
       </c>
       <c r="G222" s="3">
         <v>0</v>
       </c>
       <c r="H222" s="3">
         <v>0</v>
       </c>
       <c r="I222" s="3">
         <v>0</v>
       </c>
       <c r="J222" s="3">
         <v>0</v>
       </c>
@@ -20057,54 +20063,54 @@
       </c>
       <c r="S222" s="3">
         <v>0</v>
       </c>
       <c r="T222" s="3">
         <v>0</v>
       </c>
       <c r="U222" s="3">
         <v>21</v>
       </c>
       <c r="V222" s="3">
         <v>0</v>
       </c>
       <c r="W222" s="3">
         <v>0</v>
       </c>
       <c r="X222" s="3">
         <v>21</v>
       </c>
       <c r="Y222" s="4">
         <v>84.337349398000001</v>
       </c>
     </row>
     <row r="223" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A223" s="19" t="s">
-        <v>654</v>
+        <v>460</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>653</v>
+        <v>461</v>
       </c>
       <c r="C223" s="35">
         <v>259</v>
       </c>
       <c r="D223" s="3">
         <v>0</v>
       </c>
       <c r="E223" s="4">
         <v>0</v>
       </c>
       <c r="F223" s="3">
         <v>0</v>
       </c>
       <c r="G223" s="3">
         <v>0</v>
       </c>
       <c r="H223" s="3">
         <v>0</v>
       </c>
       <c r="I223" s="3">
         <v>0</v>
       </c>
       <c r="J223" s="3">
         <v>0</v>
       </c>
@@ -20134,54 +20140,54 @@
       </c>
       <c r="S223" s="3">
         <v>0</v>
       </c>
       <c r="T223" s="3">
         <v>0</v>
       </c>
       <c r="U223" s="3">
         <v>0</v>
       </c>
       <c r="V223" s="3">
         <v>0</v>
       </c>
       <c r="W223" s="3">
         <v>0</v>
       </c>
       <c r="X223" s="3">
         <v>0</v>
       </c>
       <c r="Y223" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A224" s="19" t="s">
-        <v>664</v>
+        <v>462</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>665</v>
+        <v>463</v>
       </c>
       <c r="C224" s="35">
         <v>207</v>
       </c>
       <c r="D224" s="3">
         <v>0</v>
       </c>
       <c r="E224" s="4">
         <v>0</v>
       </c>
       <c r="F224" s="3">
         <v>0</v>
       </c>
       <c r="G224" s="3">
         <v>0</v>
       </c>
       <c r="H224" s="3">
         <v>0</v>
       </c>
       <c r="I224" s="3">
         <v>0</v>
       </c>
       <c r="J224" s="3">
         <v>0</v>
       </c>
@@ -20211,54 +20217,54 @@
       </c>
       <c r="S224" s="3">
         <v>0</v>
       </c>
       <c r="T224" s="3">
         <v>0</v>
       </c>
       <c r="U224" s="3">
         <v>0</v>
       </c>
       <c r="V224" s="3">
         <v>0</v>
       </c>
       <c r="W224" s="3">
         <v>0</v>
       </c>
       <c r="X224" s="3">
         <v>0</v>
       </c>
       <c r="Y224" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A225" s="19" t="s">
-        <v>153</v>
+        <v>464</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>154</v>
+        <v>465</v>
       </c>
       <c r="C225" s="35">
         <v>1685</v>
       </c>
       <c r="D225" s="3">
         <v>1</v>
       </c>
       <c r="E225" s="4">
         <v>0.59347181000000004</v>
       </c>
       <c r="F225" s="3">
         <v>0</v>
       </c>
       <c r="G225" s="3">
         <v>0</v>
       </c>
       <c r="H225" s="3">
         <v>0</v>
       </c>
       <c r="I225" s="3">
         <v>0</v>
       </c>
       <c r="J225" s="3">
         <v>0</v>
       </c>
@@ -20288,54 +20294,54 @@
       </c>
       <c r="S225" s="3">
         <v>0</v>
       </c>
       <c r="T225" s="3">
         <v>0</v>
       </c>
       <c r="U225" s="3">
         <v>0</v>
       </c>
       <c r="V225" s="3">
         <v>0</v>
       </c>
       <c r="W225" s="3">
         <v>1</v>
       </c>
       <c r="X225" s="3">
         <v>1</v>
       </c>
       <c r="Y225" s="4">
         <v>0.59347181000000004</v>
       </c>
     </row>
     <row r="226" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A226" s="19" t="s">
-        <v>155</v>
+        <v>466</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>156</v>
+        <v>467</v>
       </c>
       <c r="C226" s="35">
         <v>3572</v>
       </c>
       <c r="D226" s="3">
         <v>16</v>
       </c>
       <c r="E226" s="4">
         <v>4.479283315</v>
       </c>
       <c r="F226" s="3">
         <v>1</v>
       </c>
       <c r="G226" s="3">
         <v>0</v>
       </c>
       <c r="H226" s="3">
         <v>0</v>
       </c>
       <c r="I226" s="3">
         <v>0</v>
       </c>
       <c r="J226" s="3">
         <v>0</v>
       </c>
@@ -20365,54 +20371,54 @@
       </c>
       <c r="S226" s="3">
         <v>0</v>
       </c>
       <c r="T226" s="3">
         <v>0</v>
       </c>
       <c r="U226" s="3">
         <v>5</v>
       </c>
       <c r="V226" s="3">
         <v>1</v>
       </c>
       <c r="W226" s="3">
         <v>7</v>
       </c>
       <c r="X226" s="3">
         <v>13</v>
       </c>
       <c r="Y226" s="4">
         <v>3.639417693</v>
       </c>
     </row>
     <row r="227" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A227" s="19" t="s">
-        <v>583</v>
+        <v>468</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>584</v>
+        <v>469</v>
       </c>
       <c r="C227" s="35">
         <v>223</v>
       </c>
       <c r="D227" s="3">
         <v>1</v>
       </c>
       <c r="E227" s="4">
         <v>4.4843049329999998</v>
       </c>
       <c r="F227" s="3">
         <v>0</v>
       </c>
       <c r="G227" s="3">
         <v>0</v>
       </c>
       <c r="H227" s="3">
         <v>0</v>
       </c>
       <c r="I227" s="3">
         <v>0</v>
       </c>
       <c r="J227" s="3">
         <v>0</v>
       </c>
@@ -20442,54 +20448,54 @@
       </c>
       <c r="S227" s="3">
         <v>0</v>
       </c>
       <c r="T227" s="3">
         <v>0</v>
       </c>
       <c r="U227" s="3">
         <v>1</v>
       </c>
       <c r="V227" s="3">
         <v>0</v>
       </c>
       <c r="W227" s="3">
         <v>0</v>
       </c>
       <c r="X227" s="3">
         <v>1</v>
       </c>
       <c r="Y227" s="4">
         <v>4.4843049329999998</v>
       </c>
     </row>
     <row r="228" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A228" s="19" t="s">
-        <v>157</v>
+        <v>470</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>158</v>
+        <v>471</v>
       </c>
       <c r="C228" s="35">
         <v>13024</v>
       </c>
       <c r="D228" s="3">
         <v>85</v>
       </c>
       <c r="E228" s="4">
         <v>6.5264127759999999</v>
       </c>
       <c r="F228" s="3">
         <v>2</v>
       </c>
       <c r="G228" s="3">
         <v>0</v>
       </c>
       <c r="H228" s="3">
         <v>0</v>
       </c>
       <c r="I228" s="3">
         <v>0</v>
       </c>
       <c r="J228" s="3">
         <v>0</v>
       </c>
@@ -20519,54 +20525,54 @@
       </c>
       <c r="S228" s="3">
         <v>0</v>
       </c>
       <c r="T228" s="3">
         <v>7</v>
       </c>
       <c r="U228" s="3">
         <v>47</v>
       </c>
       <c r="V228" s="3">
         <v>4</v>
       </c>
       <c r="W228" s="3">
         <v>18</v>
       </c>
       <c r="X228" s="3">
         <v>82</v>
       </c>
       <c r="Y228" s="4">
         <v>6.2960687960000001</v>
       </c>
     </row>
     <row r="229" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A229" s="19" t="s">
-        <v>441</v>
+        <v>472</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>442</v>
+        <v>473</v>
       </c>
       <c r="C229" s="35">
         <v>467</v>
       </c>
       <c r="D229" s="3">
         <v>0</v>
       </c>
       <c r="E229" s="4">
         <v>0</v>
       </c>
       <c r="F229" s="3">
         <v>0</v>
       </c>
       <c r="G229" s="3">
         <v>0</v>
       </c>
       <c r="H229" s="3">
         <v>0</v>
       </c>
       <c r="I229" s="3">
         <v>0</v>
       </c>
       <c r="J229" s="3">
         <v>0</v>
       </c>
@@ -20596,54 +20602,54 @@
       </c>
       <c r="S229" s="3">
         <v>0</v>
       </c>
       <c r="T229" s="3">
         <v>0</v>
       </c>
       <c r="U229" s="3">
         <v>0</v>
       </c>
       <c r="V229" s="3">
         <v>0</v>
       </c>
       <c r="W229" s="3">
         <v>0</v>
       </c>
       <c r="X229" s="3">
         <v>0</v>
       </c>
       <c r="Y229" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A230" s="19" t="s">
-        <v>443</v>
+        <v>474</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>444</v>
+        <v>475</v>
       </c>
       <c r="C230" s="35">
         <v>868</v>
       </c>
       <c r="D230" s="3">
         <v>4</v>
       </c>
       <c r="E230" s="4">
         <v>4.6082949309999997</v>
       </c>
       <c r="F230" s="3">
         <v>0</v>
       </c>
       <c r="G230" s="3">
         <v>0</v>
       </c>
       <c r="H230" s="3">
         <v>0</v>
       </c>
       <c r="I230" s="3">
         <v>0</v>
       </c>
       <c r="J230" s="3">
         <v>0</v>
       </c>
@@ -20673,54 +20679,54 @@
       </c>
       <c r="S230" s="3">
         <v>0</v>
       </c>
       <c r="T230" s="3">
         <v>0</v>
       </c>
       <c r="U230" s="3">
         <v>1</v>
       </c>
       <c r="V230" s="3">
         <v>1</v>
       </c>
       <c r="W230" s="3">
         <v>1</v>
       </c>
       <c r="X230" s="3">
         <v>4</v>
       </c>
       <c r="Y230" s="4">
         <v>4.6082949309999997</v>
       </c>
     </row>
     <row r="231" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A231" s="19" t="s">
-        <v>445</v>
+        <v>476</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>446</v>
+        <v>477</v>
       </c>
       <c r="C231" s="35">
         <v>253</v>
       </c>
       <c r="D231" s="3">
         <v>0</v>
       </c>
       <c r="E231" s="4">
         <v>0</v>
       </c>
       <c r="F231" s="3">
         <v>0</v>
       </c>
       <c r="G231" s="3">
         <v>0</v>
       </c>
       <c r="H231" s="3">
         <v>0</v>
       </c>
       <c r="I231" s="3">
         <v>0</v>
       </c>
       <c r="J231" s="3">
         <v>0</v>
       </c>
@@ -20750,54 +20756,54 @@
       </c>
       <c r="S231" s="3">
         <v>0</v>
       </c>
       <c r="T231" s="3">
         <v>0</v>
       </c>
       <c r="U231" s="3">
         <v>0</v>
       </c>
       <c r="V231" s="3">
         <v>0</v>
       </c>
       <c r="W231" s="3">
         <v>0</v>
       </c>
       <c r="X231" s="3">
         <v>0</v>
       </c>
       <c r="Y231" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A232" s="19" t="s">
-        <v>159</v>
+        <v>478</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>631</v>
+        <v>479</v>
       </c>
       <c r="C232" s="35">
         <v>13295</v>
       </c>
       <c r="D232" s="3">
         <v>82</v>
       </c>
       <c r="E232" s="4">
         <v>6.1677322300000004</v>
       </c>
       <c r="F232" s="3">
         <v>0</v>
       </c>
       <c r="G232" s="3">
         <v>0</v>
       </c>
       <c r="H232" s="3">
         <v>0</v>
       </c>
       <c r="I232" s="3">
         <v>0</v>
       </c>
       <c r="J232" s="3">
         <v>0</v>
       </c>
@@ -20827,54 +20833,54 @@
       </c>
       <c r="S232" s="3">
         <v>0</v>
       </c>
       <c r="T232" s="3">
         <v>1</v>
       </c>
       <c r="U232" s="3">
         <v>54</v>
       </c>
       <c r="V232" s="3">
         <v>0</v>
       </c>
       <c r="W232" s="3">
         <v>13</v>
       </c>
       <c r="X232" s="3">
         <v>75</v>
       </c>
       <c r="Y232" s="4">
         <v>5.6412185030000002</v>
       </c>
     </row>
     <row r="233" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A233" s="19" t="s">
-        <v>447</v>
+        <v>480</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>448</v>
+        <v>481</v>
       </c>
       <c r="C233" s="35">
         <v>818</v>
       </c>
       <c r="D233" s="3">
         <v>14</v>
       </c>
       <c r="E233" s="4">
         <v>17.114914424999998</v>
       </c>
       <c r="F233" s="3">
         <v>0</v>
       </c>
       <c r="G233" s="3">
         <v>0</v>
       </c>
       <c r="H233" s="3">
         <v>0</v>
       </c>
       <c r="I233" s="3">
         <v>0</v>
       </c>
       <c r="J233" s="3">
         <v>0</v>
       </c>
@@ -20904,54 +20910,54 @@
       </c>
       <c r="S233" s="3">
         <v>0</v>
       </c>
       <c r="T233" s="3">
         <v>2</v>
       </c>
       <c r="U233" s="3">
         <v>8</v>
       </c>
       <c r="V233" s="3">
         <v>3</v>
       </c>
       <c r="W233" s="3">
         <v>1</v>
       </c>
       <c r="X233" s="3">
         <v>14</v>
       </c>
       <c r="Y233" s="4">
         <v>17.114914424999998</v>
       </c>
     </row>
     <row r="234" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A234" s="19" t="s">
-        <v>160</v>
+        <v>482</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>161</v>
+        <v>483</v>
       </c>
       <c r="C234" s="35">
         <v>24426</v>
       </c>
       <c r="D234" s="3">
         <v>152</v>
       </c>
       <c r="E234" s="4">
         <v>6.2228772619999999</v>
       </c>
       <c r="F234" s="3">
         <v>0</v>
       </c>
       <c r="G234" s="3">
         <v>0</v>
       </c>
       <c r="H234" s="3">
         <v>0</v>
       </c>
       <c r="I234" s="3">
         <v>0</v>
       </c>
       <c r="J234" s="3">
         <v>0</v>
       </c>
@@ -20981,54 +20987,54 @@
       </c>
       <c r="S234" s="3">
         <v>0</v>
       </c>
       <c r="T234" s="3">
         <v>5</v>
       </c>
       <c r="U234" s="3">
         <v>84</v>
       </c>
       <c r="V234" s="3">
         <v>3</v>
       </c>
       <c r="W234" s="3">
         <v>39</v>
       </c>
       <c r="X234" s="3">
         <v>152</v>
       </c>
       <c r="Y234" s="4">
         <v>6.2228772619999999</v>
       </c>
     </row>
     <row r="235" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A235" s="19" t="s">
-        <v>449</v>
+        <v>484</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>450</v>
+        <v>485</v>
       </c>
       <c r="C235" s="35">
         <v>391</v>
       </c>
       <c r="D235" s="3">
         <v>0</v>
       </c>
       <c r="E235" s="4">
         <v>0</v>
       </c>
       <c r="F235" s="3">
         <v>0</v>
       </c>
       <c r="G235" s="3">
         <v>0</v>
       </c>
       <c r="H235" s="3">
         <v>0</v>
       </c>
       <c r="I235" s="3">
         <v>0</v>
       </c>
       <c r="J235" s="3">
         <v>0</v>
       </c>
@@ -21058,54 +21064,54 @@
       </c>
       <c r="S235" s="3">
         <v>0</v>
       </c>
       <c r="T235" s="3">
         <v>0</v>
       </c>
       <c r="U235" s="3">
         <v>0</v>
       </c>
       <c r="V235" s="3">
         <v>0</v>
       </c>
       <c r="W235" s="3">
         <v>0</v>
       </c>
       <c r="X235" s="3">
         <v>0</v>
       </c>
       <c r="Y235" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A236" s="19" t="s">
-        <v>451</v>
+        <v>486</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>452</v>
+        <v>487</v>
       </c>
       <c r="C236" s="35">
         <v>87</v>
       </c>
       <c r="D236" s="3">
         <v>0</v>
       </c>
       <c r="E236" s="4">
         <v>0</v>
       </c>
       <c r="F236" s="3">
         <v>0</v>
       </c>
       <c r="G236" s="3">
         <v>0</v>
       </c>
       <c r="H236" s="3">
         <v>0</v>
       </c>
       <c r="I236" s="3">
         <v>0</v>
       </c>
       <c r="J236" s="3">
         <v>0</v>
       </c>
@@ -21135,54 +21141,54 @@
       </c>
       <c r="S236" s="3">
         <v>0</v>
       </c>
       <c r="T236" s="3">
         <v>0</v>
       </c>
       <c r="U236" s="3">
         <v>0</v>
       </c>
       <c r="V236" s="3">
         <v>0</v>
       </c>
       <c r="W236" s="3">
         <v>0</v>
       </c>
       <c r="X236" s="3">
         <v>0</v>
       </c>
       <c r="Y236" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A237" s="19" t="s">
-        <v>453</v>
+        <v>488</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>632</v>
+        <v>489</v>
       </c>
       <c r="C237" s="35">
         <v>131</v>
       </c>
       <c r="D237" s="3">
         <v>0</v>
       </c>
       <c r="E237" s="4">
         <v>0</v>
       </c>
       <c r="F237" s="3">
         <v>0</v>
       </c>
       <c r="G237" s="3">
         <v>0</v>
       </c>
       <c r="H237" s="3">
         <v>0</v>
       </c>
       <c r="I237" s="3">
         <v>0</v>
       </c>
       <c r="J237" s="3">
         <v>0</v>
       </c>
@@ -21212,54 +21218,54 @@
       </c>
       <c r="S237" s="3">
         <v>0</v>
       </c>
       <c r="T237" s="3">
         <v>0</v>
       </c>
       <c r="U237" s="3">
         <v>0</v>
       </c>
       <c r="V237" s="3">
         <v>0</v>
       </c>
       <c r="W237" s="3">
         <v>0</v>
       </c>
       <c r="X237" s="3">
         <v>0</v>
       </c>
       <c r="Y237" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A238" s="19" t="s">
-        <v>454</v>
+        <v>490</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>455</v>
+        <v>491</v>
       </c>
       <c r="C238" s="35">
         <v>214</v>
       </c>
       <c r="D238" s="3">
         <v>0</v>
       </c>
       <c r="E238" s="4">
         <v>0</v>
       </c>
       <c r="F238" s="3">
         <v>0</v>
       </c>
       <c r="G238" s="3">
         <v>0</v>
       </c>
       <c r="H238" s="3">
         <v>0</v>
       </c>
       <c r="I238" s="3">
         <v>0</v>
       </c>
       <c r="J238" s="3">
         <v>0</v>
       </c>
@@ -21289,54 +21295,54 @@
       </c>
       <c r="S238" s="3">
         <v>0</v>
       </c>
       <c r="T238" s="3">
         <v>0</v>
       </c>
       <c r="U238" s="3">
         <v>0</v>
       </c>
       <c r="V238" s="3">
         <v>0</v>
       </c>
       <c r="W238" s="3">
         <v>0</v>
       </c>
       <c r="X238" s="3">
         <v>0</v>
       </c>
       <c r="Y238" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A239" s="19" t="s">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>633</v>
+        <v>493</v>
       </c>
       <c r="C239" s="35">
         <v>987</v>
       </c>
       <c r="D239" s="3">
         <v>0</v>
       </c>
       <c r="E239" s="4">
         <v>0</v>
       </c>
       <c r="F239" s="3">
         <v>0</v>
       </c>
       <c r="G239" s="3">
         <v>0</v>
       </c>
       <c r="H239" s="3">
         <v>0</v>
       </c>
       <c r="I239" s="3">
         <v>0</v>
       </c>
       <c r="J239" s="3">
         <v>0</v>
       </c>
@@ -21366,54 +21372,54 @@
       </c>
       <c r="S239" s="3">
         <v>0</v>
       </c>
       <c r="T239" s="3">
         <v>0</v>
       </c>
       <c r="U239" s="3">
         <v>0</v>
       </c>
       <c r="V239" s="3">
         <v>0</v>
       </c>
       <c r="W239" s="3">
         <v>0</v>
       </c>
       <c r="X239" s="3">
         <v>0</v>
       </c>
       <c r="Y239" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A240" s="19" t="s">
-        <v>457</v>
+        <v>494</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>458</v>
+        <v>495</v>
       </c>
       <c r="C240" s="35">
         <v>342</v>
       </c>
       <c r="D240" s="3">
         <v>0</v>
       </c>
       <c r="E240" s="4">
         <v>0</v>
       </c>
       <c r="F240" s="3">
         <v>0</v>
       </c>
       <c r="G240" s="3">
         <v>0</v>
       </c>
       <c r="H240" s="3">
         <v>0</v>
       </c>
       <c r="I240" s="3">
         <v>0</v>
       </c>
       <c r="J240" s="3">
         <v>0</v>
       </c>
@@ -21443,54 +21449,54 @@
       </c>
       <c r="S240" s="3">
         <v>0</v>
       </c>
       <c r="T240" s="3">
         <v>0</v>
       </c>
       <c r="U240" s="3">
         <v>0</v>
       </c>
       <c r="V240" s="3">
         <v>0</v>
       </c>
       <c r="W240" s="3">
         <v>0</v>
       </c>
       <c r="X240" s="3">
         <v>0</v>
       </c>
       <c r="Y240" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A241" s="19" t="s">
-        <v>610</v>
+        <v>496</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>611</v>
+        <v>497</v>
       </c>
       <c r="C241" s="35">
         <v>319</v>
       </c>
       <c r="D241" s="3">
         <v>0</v>
       </c>
       <c r="E241" s="4">
         <v>0</v>
       </c>
       <c r="F241" s="3">
         <v>0</v>
       </c>
       <c r="G241" s="3">
         <v>0</v>
       </c>
       <c r="H241" s="3">
         <v>0</v>
       </c>
       <c r="I241" s="3">
         <v>0</v>
       </c>
       <c r="J241" s="3">
         <v>0</v>
       </c>
@@ -21520,54 +21526,54 @@
       </c>
       <c r="S241" s="3">
         <v>0</v>
       </c>
       <c r="T241" s="3">
         <v>0</v>
       </c>
       <c r="U241" s="3">
         <v>0</v>
       </c>
       <c r="V241" s="3">
         <v>0</v>
       </c>
       <c r="W241" s="3">
         <v>0</v>
       </c>
       <c r="X241" s="3">
         <v>0</v>
       </c>
       <c r="Y241" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A242" s="19" t="s">
-        <v>459</v>
+        <v>498</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>460</v>
+        <v>499</v>
       </c>
       <c r="C242" s="35">
         <v>147</v>
       </c>
       <c r="D242" s="3">
         <v>13</v>
       </c>
       <c r="E242" s="4">
         <v>88.435374150000001</v>
       </c>
       <c r="F242" s="3">
         <v>9</v>
       </c>
       <c r="G242" s="3">
         <v>0</v>
       </c>
       <c r="H242" s="3">
         <v>0</v>
       </c>
       <c r="I242" s="3">
         <v>0</v>
       </c>
       <c r="J242" s="3">
         <v>0</v>
       </c>
@@ -21597,54 +21603,54 @@
       </c>
       <c r="S242" s="3">
         <v>0</v>
       </c>
       <c r="T242" s="3">
         <v>0</v>
       </c>
       <c r="U242" s="3">
         <v>0</v>
       </c>
       <c r="V242" s="3">
         <v>0</v>
       </c>
       <c r="W242" s="3">
         <v>1</v>
       </c>
       <c r="X242" s="3">
         <v>3</v>
       </c>
       <c r="Y242" s="4">
         <v>20.408163264999999</v>
       </c>
     </row>
     <row r="243" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A243" s="19" t="s">
-        <v>162</v>
+        <v>500</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>163</v>
+        <v>501</v>
       </c>
       <c r="C243" s="35">
         <v>1229</v>
       </c>
       <c r="D243" s="3">
         <v>9</v>
       </c>
       <c r="E243" s="4">
         <v>7.3230268509999998</v>
       </c>
       <c r="F243" s="3">
         <v>0</v>
       </c>
       <c r="G243" s="3">
         <v>0</v>
       </c>
       <c r="H243" s="3">
         <v>0</v>
       </c>
       <c r="I243" s="3">
         <v>0</v>
       </c>
       <c r="J243" s="3">
         <v>0</v>
       </c>
@@ -21674,54 +21680,54 @@
       </c>
       <c r="S243" s="3">
         <v>0</v>
       </c>
       <c r="T243" s="3">
         <v>0</v>
       </c>
       <c r="U243" s="3">
         <v>6</v>
       </c>
       <c r="V243" s="3">
         <v>1</v>
       </c>
       <c r="W243" s="3">
         <v>1</v>
       </c>
       <c r="X243" s="3">
         <v>9</v>
       </c>
       <c r="Y243" s="4">
         <v>7.3230268509999998</v>
       </c>
     </row>
     <row r="244" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A244" s="19" t="s">
-        <v>461</v>
+        <v>502</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>634</v>
+        <v>503</v>
       </c>
       <c r="C244" s="35">
         <v>1119</v>
       </c>
       <c r="D244" s="3">
         <v>12</v>
       </c>
       <c r="E244" s="4">
         <v>10.723860589999999</v>
       </c>
       <c r="F244" s="3">
         <v>0</v>
       </c>
       <c r="G244" s="3">
         <v>0</v>
       </c>
       <c r="H244" s="3">
         <v>0</v>
       </c>
       <c r="I244" s="3">
         <v>0</v>
       </c>
       <c r="J244" s="3">
         <v>0</v>
       </c>
@@ -21751,54 +21757,54 @@
       </c>
       <c r="S244" s="3">
         <v>0</v>
       </c>
       <c r="T244" s="3">
         <v>0</v>
       </c>
       <c r="U244" s="3">
         <v>8</v>
       </c>
       <c r="V244" s="3">
         <v>0</v>
       </c>
       <c r="W244" s="3">
         <v>1</v>
       </c>
       <c r="X244" s="3">
         <v>12</v>
       </c>
       <c r="Y244" s="4">
         <v>10.723860589999999</v>
       </c>
     </row>
     <row r="245" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A245" s="19" t="s">
-        <v>164</v>
+        <v>504</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>165</v>
+        <v>505</v>
       </c>
       <c r="C245" s="35">
         <v>26958</v>
       </c>
       <c r="D245" s="3">
         <v>97</v>
       </c>
       <c r="E245" s="4">
         <v>3.598189777</v>
       </c>
       <c r="F245" s="3">
         <v>0</v>
       </c>
       <c r="G245" s="3">
         <v>1</v>
       </c>
       <c r="H245" s="3">
         <v>0</v>
       </c>
       <c r="I245" s="3">
         <v>0</v>
       </c>
       <c r="J245" s="3">
         <v>0</v>
       </c>
@@ -21828,54 +21834,54 @@
       </c>
       <c r="S245" s="3">
         <v>0</v>
       </c>
       <c r="T245" s="3">
         <v>13</v>
       </c>
       <c r="U245" s="3">
         <v>59</v>
       </c>
       <c r="V245" s="3">
         <v>0</v>
       </c>
       <c r="W245" s="3">
         <v>17</v>
       </c>
       <c r="X245" s="3">
         <v>95</v>
       </c>
       <c r="Y245" s="4">
         <v>3.5240002970000002</v>
       </c>
     </row>
     <row r="246" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A246" s="19" t="s">
-        <v>462</v>
+        <v>506</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>463</v>
+        <v>507</v>
       </c>
       <c r="C246" s="35">
         <v>95</v>
       </c>
       <c r="D246" s="3">
         <v>0</v>
       </c>
       <c r="E246" s="4">
         <v>0</v>
       </c>
       <c r="F246" s="3">
         <v>0</v>
       </c>
       <c r="G246" s="3">
         <v>0</v>
       </c>
       <c r="H246" s="3">
         <v>0</v>
       </c>
       <c r="I246" s="3">
         <v>0</v>
       </c>
       <c r="J246" s="3">
         <v>0</v>
       </c>
@@ -21905,54 +21911,54 @@
       </c>
       <c r="S246" s="3">
         <v>0</v>
       </c>
       <c r="T246" s="3">
         <v>0</v>
       </c>
       <c r="U246" s="3">
         <v>0</v>
       </c>
       <c r="V246" s="3">
         <v>0</v>
       </c>
       <c r="W246" s="3">
         <v>0</v>
       </c>
       <c r="X246" s="3">
         <v>0</v>
       </c>
       <c r="Y246" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A247" s="19" t="s">
-        <v>166</v>
+        <v>508</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>167</v>
+        <v>509</v>
       </c>
       <c r="C247" s="35">
         <v>6967</v>
       </c>
       <c r="D247" s="3">
         <v>25</v>
       </c>
       <c r="E247" s="4">
         <v>3.588345055</v>
       </c>
       <c r="F247" s="3">
         <v>0</v>
       </c>
       <c r="G247" s="3">
         <v>0</v>
       </c>
       <c r="H247" s="3">
         <v>0</v>
       </c>
       <c r="I247" s="3">
         <v>0</v>
       </c>
       <c r="J247" s="3">
         <v>0</v>
       </c>
@@ -21982,54 +21988,54 @@
       </c>
       <c r="S247" s="3">
         <v>0</v>
       </c>
       <c r="T247" s="3">
         <v>3</v>
       </c>
       <c r="U247" s="3">
         <v>14</v>
       </c>
       <c r="V247" s="3">
         <v>0</v>
       </c>
       <c r="W247" s="3">
         <v>4</v>
       </c>
       <c r="X247" s="3">
         <v>24</v>
       </c>
       <c r="Y247" s="4">
         <v>3.4448112530000001</v>
       </c>
     </row>
     <row r="248" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A248" s="19" t="s">
-        <v>464</v>
+        <v>510</v>
       </c>
       <c r="B248" s="2" t="s">
-        <v>587</v>
+        <v>511</v>
       </c>
       <c r="C248" s="35">
         <v>820</v>
       </c>
       <c r="D248" s="3">
         <v>3</v>
       </c>
       <c r="E248" s="4">
         <v>3.6585365849999998</v>
       </c>
       <c r="F248" s="3">
         <v>0</v>
       </c>
       <c r="G248" s="3">
         <v>1</v>
       </c>
       <c r="H248" s="3">
         <v>0</v>
       </c>
       <c r="I248" s="3">
         <v>0</v>
       </c>
       <c r="J248" s="3">
         <v>0</v>
       </c>
@@ -22059,54 +22065,54 @@
       </c>
       <c r="S248" s="3">
         <v>0</v>
       </c>
       <c r="T248" s="3">
         <v>0</v>
       </c>
       <c r="U248" s="3">
         <v>2</v>
       </c>
       <c r="V248" s="3">
         <v>0</v>
       </c>
       <c r="W248" s="3">
         <v>0</v>
       </c>
       <c r="X248" s="3">
         <v>2</v>
       </c>
       <c r="Y248" s="4">
         <v>2.4390243900000002</v>
       </c>
     </row>
     <row r="249" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A249" s="19" t="s">
-        <v>465</v>
+        <v>512</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>466</v>
+        <v>513</v>
       </c>
       <c r="C249" s="35">
         <v>381</v>
       </c>
       <c r="D249" s="3">
         <v>0</v>
       </c>
       <c r="E249" s="4">
         <v>0</v>
       </c>
       <c r="F249" s="3">
         <v>0</v>
       </c>
       <c r="G249" s="3">
         <v>0</v>
       </c>
       <c r="H249" s="3">
         <v>0</v>
       </c>
       <c r="I249" s="3">
         <v>0</v>
       </c>
       <c r="J249" s="3">
         <v>0</v>
       </c>
@@ -22136,54 +22142,54 @@
       </c>
       <c r="S249" s="3">
         <v>0</v>
       </c>
       <c r="T249" s="3">
         <v>0</v>
       </c>
       <c r="U249" s="3">
         <v>0</v>
       </c>
       <c r="V249" s="3">
         <v>0</v>
       </c>
       <c r="W249" s="3">
         <v>0</v>
       </c>
       <c r="X249" s="3">
         <v>0</v>
       </c>
       <c r="Y249" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A250" s="19" t="s">
-        <v>168</v>
+        <v>514</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>169</v>
+        <v>515</v>
       </c>
       <c r="C250" s="35">
         <v>11323</v>
       </c>
       <c r="D250" s="3">
         <v>86</v>
       </c>
       <c r="E250" s="4">
         <v>7.5951602930000002</v>
       </c>
       <c r="F250" s="3">
         <v>1</v>
       </c>
       <c r="G250" s="3">
         <v>0</v>
       </c>
       <c r="H250" s="3">
         <v>0</v>
       </c>
       <c r="I250" s="3">
         <v>0</v>
       </c>
       <c r="J250" s="3">
         <v>0</v>
       </c>
@@ -22213,54 +22219,54 @@
       </c>
       <c r="S250" s="3">
         <v>0</v>
       </c>
       <c r="T250" s="3">
         <v>4</v>
       </c>
       <c r="U250" s="3">
         <v>19</v>
       </c>
       <c r="V250" s="3">
         <v>2</v>
       </c>
       <c r="W250" s="3">
         <v>10</v>
       </c>
       <c r="X250" s="3">
         <v>84</v>
       </c>
       <c r="Y250" s="4">
         <v>7.4185286579999996</v>
       </c>
     </row>
     <row r="251" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A251" s="19" t="s">
-        <v>170</v>
+        <v>516</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>171</v>
+        <v>517</v>
       </c>
       <c r="C251" s="35">
         <v>1116</v>
       </c>
       <c r="D251" s="3">
         <v>9</v>
       </c>
       <c r="E251" s="4">
         <v>8.0645161289999994</v>
       </c>
       <c r="F251" s="3">
         <v>0</v>
       </c>
       <c r="G251" s="3">
         <v>0</v>
       </c>
       <c r="H251" s="3">
         <v>0</v>
       </c>
       <c r="I251" s="3">
         <v>0</v>
       </c>
       <c r="J251" s="3">
         <v>0</v>
       </c>
@@ -22290,54 +22296,54 @@
       </c>
       <c r="S251" s="3">
         <v>0</v>
       </c>
       <c r="T251" s="3">
         <v>0</v>
       </c>
       <c r="U251" s="3">
         <v>1</v>
       </c>
       <c r="V251" s="3">
         <v>0</v>
       </c>
       <c r="W251" s="3">
         <v>8</v>
       </c>
       <c r="X251" s="3">
         <v>9</v>
       </c>
       <c r="Y251" s="4">
         <v>8.0645161289999994</v>
       </c>
     </row>
     <row r="252" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A252" s="19" t="s">
-        <v>467</v>
+        <v>518</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>468</v>
+        <v>519</v>
       </c>
       <c r="C252" s="35">
         <v>497</v>
       </c>
       <c r="D252" s="3">
         <v>4</v>
       </c>
       <c r="E252" s="4">
         <v>8.0482897379999994</v>
       </c>
       <c r="F252" s="3">
         <v>0</v>
       </c>
       <c r="G252" s="3">
         <v>1</v>
       </c>
       <c r="H252" s="3">
         <v>0</v>
       </c>
       <c r="I252" s="3">
         <v>0</v>
       </c>
       <c r="J252" s="3">
         <v>0</v>
       </c>
@@ -22367,54 +22373,54 @@
       </c>
       <c r="S252" s="3">
         <v>0</v>
       </c>
       <c r="T252" s="3">
         <v>0</v>
       </c>
       <c r="U252" s="3">
         <v>2</v>
       </c>
       <c r="V252" s="3">
         <v>0</v>
       </c>
       <c r="W252" s="3">
         <v>0</v>
       </c>
       <c r="X252" s="3">
         <v>3</v>
       </c>
       <c r="Y252" s="4">
         <v>6.036217304</v>
       </c>
     </row>
     <row r="253" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A253" s="19" t="s">
-        <v>172</v>
+        <v>520</v>
       </c>
       <c r="B253" s="2" t="s">
-        <v>173</v>
+        <v>521</v>
       </c>
       <c r="C253" s="35">
         <v>4700</v>
       </c>
       <c r="D253" s="3">
         <v>36</v>
       </c>
       <c r="E253" s="4">
         <v>7.6595744679999997</v>
       </c>
       <c r="F253" s="3">
         <v>0</v>
       </c>
       <c r="G253" s="3">
         <v>0</v>
       </c>
       <c r="H253" s="3">
         <v>0</v>
       </c>
       <c r="I253" s="3">
         <v>0</v>
       </c>
       <c r="J253" s="3">
         <v>0</v>
       </c>
@@ -22444,54 +22450,54 @@
       </c>
       <c r="S253" s="3">
         <v>0</v>
       </c>
       <c r="T253" s="3">
         <v>2</v>
       </c>
       <c r="U253" s="3">
         <v>22</v>
       </c>
       <c r="V253" s="3">
         <v>0</v>
       </c>
       <c r="W253" s="3">
         <v>6</v>
       </c>
       <c r="X253" s="3">
         <v>36</v>
       </c>
       <c r="Y253" s="4">
         <v>7.6595744679999997</v>
       </c>
     </row>
     <row r="254" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A254" s="19" t="s">
-        <v>469</v>
+        <v>522</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>470</v>
+        <v>523</v>
       </c>
       <c r="C254" s="35">
         <v>747</v>
       </c>
       <c r="D254" s="3">
         <v>0</v>
       </c>
       <c r="E254" s="4">
         <v>0</v>
       </c>
       <c r="F254" s="3">
         <v>0</v>
       </c>
       <c r="G254" s="3">
         <v>0</v>
       </c>
       <c r="H254" s="3">
         <v>0</v>
       </c>
       <c r="I254" s="3">
         <v>0</v>
       </c>
       <c r="J254" s="3">
         <v>0</v>
       </c>
@@ -22521,54 +22527,54 @@
       </c>
       <c r="S254" s="3">
         <v>0</v>
       </c>
       <c r="T254" s="3">
         <v>0</v>
       </c>
       <c r="U254" s="3">
         <v>0</v>
       </c>
       <c r="V254" s="3">
         <v>0</v>
       </c>
       <c r="W254" s="3">
         <v>0</v>
       </c>
       <c r="X254" s="3">
         <v>0</v>
       </c>
       <c r="Y254" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A255" s="19" t="s">
-        <v>174</v>
+        <v>524</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>175</v>
+        <v>525</v>
       </c>
       <c r="C255" s="35">
         <v>12157</v>
       </c>
       <c r="D255" s="3">
         <v>20</v>
       </c>
       <c r="E255" s="4">
         <v>1.6451427160000001</v>
       </c>
       <c r="F255" s="3">
         <v>0</v>
       </c>
       <c r="G255" s="3">
         <v>0</v>
       </c>
       <c r="H255" s="3">
         <v>0</v>
       </c>
       <c r="I255" s="3">
         <v>0</v>
       </c>
       <c r="J255" s="3">
         <v>0</v>
       </c>
@@ -22598,54 +22604,54 @@
       </c>
       <c r="S255" s="3">
         <v>0</v>
       </c>
       <c r="T255" s="3">
         <v>5</v>
       </c>
       <c r="U255" s="3">
         <v>8</v>
       </c>
       <c r="V255" s="3">
         <v>0</v>
       </c>
       <c r="W255" s="3">
         <v>4</v>
       </c>
       <c r="X255" s="3">
         <v>20</v>
       </c>
       <c r="Y255" s="4">
         <v>1.6451427160000001</v>
       </c>
     </row>
     <row r="256" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A256" s="19" t="s">
-        <v>176</v>
+        <v>526</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>177</v>
+        <v>527</v>
       </c>
       <c r="C256" s="35">
         <v>1755</v>
       </c>
       <c r="D256" s="3">
         <v>4</v>
       </c>
       <c r="E256" s="4">
         <v>2.2792022790000002</v>
       </c>
       <c r="F256" s="3">
         <v>0</v>
       </c>
       <c r="G256" s="3">
         <v>0</v>
       </c>
       <c r="H256" s="3">
         <v>0</v>
       </c>
       <c r="I256" s="3">
         <v>0</v>
       </c>
       <c r="J256" s="3">
         <v>0</v>
       </c>
@@ -22675,54 +22681,54 @@
       </c>
       <c r="S256" s="3">
         <v>0</v>
       </c>
       <c r="T256" s="3">
         <v>0</v>
       </c>
       <c r="U256" s="3">
         <v>3</v>
       </c>
       <c r="V256" s="3">
         <v>0</v>
       </c>
       <c r="W256" s="3">
         <v>1</v>
       </c>
       <c r="X256" s="3">
         <v>4</v>
       </c>
       <c r="Y256" s="4">
         <v>2.2792022790000002</v>
       </c>
     </row>
     <row r="257" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A257" s="19" t="s">
-        <v>178</v>
+        <v>528</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>179</v>
+        <v>529</v>
       </c>
       <c r="C257" s="35">
         <v>4601</v>
       </c>
       <c r="D257" s="3">
         <v>38</v>
       </c>
       <c r="E257" s="4">
         <v>8.2590741140000006</v>
       </c>
       <c r="F257" s="3">
         <v>0</v>
       </c>
       <c r="G257" s="3">
         <v>0</v>
       </c>
       <c r="H257" s="3">
         <v>0</v>
       </c>
       <c r="I257" s="3">
         <v>0</v>
       </c>
       <c r="J257" s="3">
         <v>0</v>
       </c>
@@ -22752,54 +22758,54 @@
       </c>
       <c r="S257" s="3">
         <v>0</v>
       </c>
       <c r="T257" s="3">
         <v>1</v>
       </c>
       <c r="U257" s="3">
         <v>34</v>
       </c>
       <c r="V257" s="3">
         <v>0</v>
       </c>
       <c r="W257" s="3">
         <v>2</v>
       </c>
       <c r="X257" s="3">
         <v>37</v>
       </c>
       <c r="Y257" s="4">
         <v>8.0417300590000007</v>
       </c>
     </row>
     <row r="258" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A258" s="19" t="s">
-        <v>471</v>
+        <v>530</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>472</v>
+        <v>531</v>
       </c>
       <c r="C258" s="35">
         <v>378</v>
       </c>
       <c r="D258" s="3">
         <v>0</v>
       </c>
       <c r="E258" s="4">
         <v>0</v>
       </c>
       <c r="F258" s="3">
         <v>0</v>
       </c>
       <c r="G258" s="3">
         <v>0</v>
       </c>
       <c r="H258" s="3">
         <v>0</v>
       </c>
       <c r="I258" s="3">
         <v>0</v>
       </c>
       <c r="J258" s="3">
         <v>0</v>
       </c>
@@ -22829,54 +22835,54 @@
       </c>
       <c r="S258" s="3">
         <v>0</v>
       </c>
       <c r="T258" s="3">
         <v>0</v>
       </c>
       <c r="U258" s="3">
         <v>0</v>
       </c>
       <c r="V258" s="3">
         <v>0</v>
       </c>
       <c r="W258" s="3">
         <v>0</v>
       </c>
       <c r="X258" s="3">
         <v>0</v>
       </c>
       <c r="Y258" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A259" s="19" t="s">
-        <v>473</v>
+        <v>532</v>
       </c>
       <c r="B259" s="2" t="s">
-        <v>474</v>
+        <v>533</v>
       </c>
       <c r="C259" s="35">
         <v>716</v>
       </c>
       <c r="D259" s="3">
         <v>2</v>
       </c>
       <c r="E259" s="4">
         <v>2.793296089</v>
       </c>
       <c r="F259" s="3">
         <v>0</v>
       </c>
       <c r="G259" s="3">
         <v>0</v>
       </c>
       <c r="H259" s="3">
         <v>0</v>
       </c>
       <c r="I259" s="3">
         <v>0</v>
       </c>
       <c r="J259" s="3">
         <v>0</v>
       </c>
@@ -22906,54 +22912,54 @@
       </c>
       <c r="S259" s="3">
         <v>0</v>
       </c>
       <c r="T259" s="3">
         <v>1</v>
       </c>
       <c r="U259" s="3">
         <v>1</v>
       </c>
       <c r="V259" s="3">
         <v>0</v>
       </c>
       <c r="W259" s="3">
         <v>0</v>
       </c>
       <c r="X259" s="3">
         <v>2</v>
       </c>
       <c r="Y259" s="4">
         <v>2.793296089</v>
       </c>
     </row>
     <row r="260" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A260" s="19" t="s">
-        <v>656</v>
+        <v>534</v>
       </c>
       <c r="B260" s="2" t="s">
-        <v>655</v>
+        <v>535</v>
       </c>
       <c r="C260" s="35">
         <v>86</v>
       </c>
       <c r="D260" s="3">
         <v>0</v>
       </c>
       <c r="E260" s="4">
         <v>0</v>
       </c>
       <c r="F260" s="3">
         <v>0</v>
       </c>
       <c r="G260" s="3">
         <v>0</v>
       </c>
       <c r="H260" s="3">
         <v>0</v>
       </c>
       <c r="I260" s="3">
         <v>0</v>
       </c>
       <c r="J260" s="3">
         <v>0</v>
       </c>
@@ -22983,54 +22989,54 @@
       </c>
       <c r="S260" s="3">
         <v>0</v>
       </c>
       <c r="T260" s="3">
         <v>0</v>
       </c>
       <c r="U260" s="3">
         <v>0</v>
       </c>
       <c r="V260" s="3">
         <v>0</v>
       </c>
       <c r="W260" s="3">
         <v>0</v>
       </c>
       <c r="X260" s="3">
         <v>0</v>
       </c>
       <c r="Y260" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A261" s="19" t="s">
-        <v>180</v>
+        <v>536</v>
       </c>
       <c r="B261" s="2" t="s">
-        <v>181</v>
+        <v>537</v>
       </c>
       <c r="C261" s="35">
         <v>24227</v>
       </c>
       <c r="D261" s="3">
         <v>206</v>
       </c>
       <c r="E261" s="4">
         <v>8.5029099759999998</v>
       </c>
       <c r="F261" s="3">
         <v>3</v>
       </c>
       <c r="G261" s="3">
         <v>1</v>
       </c>
       <c r="H261" s="3">
         <v>0</v>
       </c>
       <c r="I261" s="3">
         <v>0</v>
       </c>
       <c r="J261" s="3">
         <v>0</v>
       </c>
@@ -23060,54 +23066,54 @@
       </c>
       <c r="S261" s="3">
         <v>0</v>
       </c>
       <c r="T261" s="3">
         <v>2</v>
       </c>
       <c r="U261" s="3">
         <v>85</v>
       </c>
       <c r="V261" s="3">
         <v>3</v>
       </c>
       <c r="W261" s="3">
         <v>86</v>
       </c>
       <c r="X261" s="3">
         <v>202</v>
       </c>
       <c r="Y261" s="4">
         <v>8.3378049280000006</v>
       </c>
     </row>
     <row r="262" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A262" s="19" t="s">
-        <v>475</v>
+        <v>538</v>
       </c>
       <c r="B262" s="2" t="s">
-        <v>476</v>
+        <v>539</v>
       </c>
       <c r="C262" s="35">
         <v>600</v>
       </c>
       <c r="D262" s="3">
         <v>0</v>
       </c>
       <c r="E262" s="4">
         <v>0</v>
       </c>
       <c r="F262" s="3">
         <v>0</v>
       </c>
       <c r="G262" s="3">
         <v>0</v>
       </c>
       <c r="H262" s="3">
         <v>0</v>
       </c>
       <c r="I262" s="3">
         <v>0</v>
       </c>
       <c r="J262" s="3">
         <v>0</v>
       </c>
@@ -23137,54 +23143,54 @@
       </c>
       <c r="S262" s="3">
         <v>0</v>
       </c>
       <c r="T262" s="3">
         <v>0</v>
       </c>
       <c r="U262" s="3">
         <v>0</v>
       </c>
       <c r="V262" s="3">
         <v>0</v>
       </c>
       <c r="W262" s="3">
         <v>0</v>
       </c>
       <c r="X262" s="3">
         <v>0</v>
       </c>
       <c r="Y262" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A263" s="19" t="s">
-        <v>477</v>
+        <v>540</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>588</v>
+        <v>541</v>
       </c>
       <c r="C263" s="35">
         <v>106</v>
       </c>
       <c r="D263" s="3">
         <v>1</v>
       </c>
       <c r="E263" s="4">
         <v>9.4339622639999998</v>
       </c>
       <c r="F263" s="3">
         <v>0</v>
       </c>
       <c r="G263" s="3">
         <v>0</v>
       </c>
       <c r="H263" s="3">
         <v>0</v>
       </c>
       <c r="I263" s="3">
         <v>0</v>
       </c>
       <c r="J263" s="3">
         <v>0</v>
       </c>
@@ -23214,54 +23220,54 @@
       </c>
       <c r="S263" s="3">
         <v>0</v>
       </c>
       <c r="T263" s="3">
         <v>0</v>
       </c>
       <c r="U263" s="3">
         <v>0</v>
       </c>
       <c r="V263" s="3">
         <v>0</v>
       </c>
       <c r="W263" s="3">
         <v>1</v>
       </c>
       <c r="X263" s="3">
         <v>1</v>
       </c>
       <c r="Y263" s="4">
         <v>9.4339622639999998</v>
       </c>
     </row>
     <row r="264" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A264" s="19" t="s">
-        <v>182</v>
+        <v>542</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>183</v>
+        <v>543</v>
       </c>
       <c r="C264" s="35">
         <v>2083</v>
       </c>
       <c r="D264" s="3">
         <v>19</v>
       </c>
       <c r="E264" s="4">
         <v>9.1214594340000001</v>
       </c>
       <c r="F264" s="3">
         <v>4</v>
       </c>
       <c r="G264" s="3">
         <v>0</v>
       </c>
       <c r="H264" s="3">
         <v>0</v>
       </c>
       <c r="I264" s="3">
         <v>0</v>
       </c>
       <c r="J264" s="3">
         <v>0</v>
       </c>
@@ -23291,54 +23297,54 @@
       </c>
       <c r="S264" s="3">
         <v>0</v>
       </c>
       <c r="T264" s="3">
         <v>1</v>
       </c>
       <c r="U264" s="3">
         <v>11</v>
       </c>
       <c r="V264" s="3">
         <v>0</v>
       </c>
       <c r="W264" s="3">
         <v>0</v>
       </c>
       <c r="X264" s="3">
         <v>14</v>
       </c>
       <c r="Y264" s="4">
         <v>6.7210753719999996</v>
       </c>
     </row>
     <row r="265" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A265" s="19" t="s">
-        <v>184</v>
+        <v>544</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>185</v>
+        <v>545</v>
       </c>
       <c r="C265" s="35">
         <v>14865</v>
       </c>
       <c r="D265" s="3">
         <v>125</v>
       </c>
       <c r="E265" s="4">
         <v>8.4090144640000002</v>
       </c>
       <c r="F265" s="3">
         <v>0</v>
       </c>
       <c r="G265" s="3">
         <v>0</v>
       </c>
       <c r="H265" s="3">
         <v>0</v>
       </c>
       <c r="I265" s="3">
         <v>0</v>
       </c>
       <c r="J265" s="3">
         <v>0</v>
       </c>
@@ -23368,54 +23374,54 @@
       </c>
       <c r="S265" s="3">
         <v>0</v>
       </c>
       <c r="T265" s="3">
         <v>9</v>
       </c>
       <c r="U265" s="3">
         <v>86</v>
       </c>
       <c r="V265" s="3">
         <v>1</v>
       </c>
       <c r="W265" s="3">
         <v>27</v>
       </c>
       <c r="X265" s="3">
         <v>125</v>
       </c>
       <c r="Y265" s="4">
         <v>8.4090144640000002</v>
       </c>
     </row>
     <row r="266" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A266" s="19" t="s">
-        <v>478</v>
+        <v>546</v>
       </c>
       <c r="B266" s="2" t="s">
-        <v>479</v>
+        <v>547</v>
       </c>
       <c r="C266" s="35">
         <v>2209</v>
       </c>
       <c r="D266" s="3">
         <v>24</v>
       </c>
       <c r="E266" s="4">
         <v>10.864644636</v>
       </c>
       <c r="F266" s="3">
         <v>1</v>
       </c>
       <c r="G266" s="3">
         <v>0</v>
       </c>
       <c r="H266" s="3">
         <v>0</v>
       </c>
       <c r="I266" s="3">
         <v>0</v>
       </c>
       <c r="J266" s="3">
         <v>0</v>
       </c>
@@ -23445,54 +23451,54 @@
       </c>
       <c r="S266" s="3">
         <v>0</v>
       </c>
       <c r="T266" s="3">
         <v>0</v>
       </c>
       <c r="U266" s="3">
         <v>19</v>
       </c>
       <c r="V266" s="3">
         <v>0</v>
       </c>
       <c r="W266" s="3">
         <v>2</v>
       </c>
       <c r="X266" s="3">
         <v>21</v>
       </c>
       <c r="Y266" s="4">
         <v>9.5065640560000002</v>
       </c>
     </row>
     <row r="267" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A267" s="19" t="s">
-        <v>478</v>
+        <v>546</v>
       </c>
       <c r="B267" s="2" t="s">
-        <v>479</v>
+        <v>547</v>
       </c>
       <c r="C267" s="35">
         <v>2209</v>
       </c>
       <c r="D267" s="3">
         <v>24</v>
       </c>
       <c r="E267" s="4">
         <v>10.864644636</v>
       </c>
       <c r="F267" s="3">
         <v>1</v>
       </c>
       <c r="G267" s="3">
         <v>0</v>
       </c>
       <c r="H267" s="3">
         <v>0</v>
       </c>
       <c r="I267" s="3">
         <v>0</v>
       </c>
       <c r="J267" s="3">
         <v>0</v>
       </c>
@@ -23522,54 +23528,54 @@
       </c>
       <c r="S267" s="3">
         <v>0</v>
       </c>
       <c r="T267" s="3">
         <v>0</v>
       </c>
       <c r="U267" s="3">
         <v>19</v>
       </c>
       <c r="V267" s="3">
         <v>0</v>
       </c>
       <c r="W267" s="3">
         <v>2</v>
       </c>
       <c r="X267" s="3">
         <v>21</v>
       </c>
       <c r="Y267" s="4">
         <v>9.5065640560000002</v>
       </c>
     </row>
     <row r="268" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A268" s="19" t="s">
-        <v>186</v>
+        <v>548</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>187</v>
+        <v>549</v>
       </c>
       <c r="C268" s="35">
         <v>4533</v>
       </c>
       <c r="D268" s="3">
         <v>9</v>
       </c>
       <c r="E268" s="4">
         <v>1.985440106</v>
       </c>
       <c r="F268" s="3">
         <v>0</v>
       </c>
       <c r="G268" s="3">
         <v>0</v>
       </c>
       <c r="H268" s="3">
         <v>0</v>
       </c>
       <c r="I268" s="3">
         <v>0</v>
       </c>
       <c r="J268" s="3">
         <v>0</v>
       </c>
@@ -23599,54 +23605,54 @@
       </c>
       <c r="S268" s="3">
         <v>0</v>
       </c>
       <c r="T268" s="3">
         <v>0</v>
       </c>
       <c r="U268" s="3">
         <v>5</v>
       </c>
       <c r="V268" s="3">
         <v>0</v>
       </c>
       <c r="W268" s="3">
         <v>4</v>
       </c>
       <c r="X268" s="3">
         <v>9</v>
       </c>
       <c r="Y268" s="4">
         <v>1.985440106</v>
       </c>
     </row>
     <row r="269" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A269" s="19" t="s">
-        <v>188</v>
+        <v>550</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>189</v>
+        <v>551</v>
       </c>
       <c r="C269" s="35">
         <v>6519</v>
       </c>
       <c r="D269" s="3">
         <v>45</v>
       </c>
       <c r="E269" s="4">
         <v>6.9028992179999999</v>
       </c>
       <c r="F269" s="3">
         <v>0</v>
       </c>
       <c r="G269" s="3">
         <v>0</v>
       </c>
       <c r="H269" s="3">
         <v>0</v>
       </c>
       <c r="I269" s="3">
         <v>0</v>
       </c>
       <c r="J269" s="3">
         <v>0</v>
       </c>
@@ -23676,54 +23682,54 @@
       </c>
       <c r="S269" s="3">
         <v>0</v>
       </c>
       <c r="T269" s="3">
         <v>6</v>
       </c>
       <c r="U269" s="3">
         <v>25</v>
       </c>
       <c r="V269" s="3">
         <v>1</v>
       </c>
       <c r="W269" s="3">
         <v>10</v>
       </c>
       <c r="X269" s="3">
         <v>45</v>
       </c>
       <c r="Y269" s="4">
         <v>6.9028992179999999</v>
       </c>
     </row>
     <row r="270" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A270" s="19" t="s">
-        <v>190</v>
+        <v>552</v>
       </c>
       <c r="B270" s="2" t="s">
-        <v>191</v>
+        <v>553</v>
       </c>
       <c r="C270" s="35">
         <v>20563</v>
       </c>
       <c r="D270" s="3">
         <v>160</v>
       </c>
       <c r="E270" s="4">
         <v>7.7809658119999998</v>
       </c>
       <c r="F270" s="3">
         <v>3</v>
       </c>
       <c r="G270" s="3">
         <v>5</v>
       </c>
       <c r="H270" s="3">
         <v>0</v>
       </c>
       <c r="I270" s="3">
         <v>0</v>
       </c>
       <c r="J270" s="3">
         <v>0</v>
       </c>
@@ -23753,54 +23759,54 @@
       </c>
       <c r="S270" s="3">
         <v>0</v>
       </c>
       <c r="T270" s="3">
         <v>3</v>
       </c>
       <c r="U270" s="3">
         <v>93</v>
       </c>
       <c r="V270" s="3">
         <v>3</v>
       </c>
       <c r="W270" s="3">
         <v>30</v>
       </c>
       <c r="X270" s="3">
         <v>152</v>
       </c>
       <c r="Y270" s="4">
         <v>7.391917522</v>
       </c>
     </row>
     <row r="271" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A271" s="19" t="s">
-        <v>480</v>
+        <v>554</v>
       </c>
       <c r="B271" s="2" t="s">
-        <v>481</v>
+        <v>555</v>
       </c>
       <c r="C271" s="35">
         <v>113</v>
       </c>
       <c r="D271" s="3">
         <v>1</v>
       </c>
       <c r="E271" s="4">
         <v>8.8495575219999996</v>
       </c>
       <c r="F271" s="3">
         <v>0</v>
       </c>
       <c r="G271" s="3">
         <v>0</v>
       </c>
       <c r="H271" s="3">
         <v>0</v>
       </c>
       <c r="I271" s="3">
         <v>0</v>
       </c>
       <c r="J271" s="3">
         <v>0</v>
       </c>
@@ -23830,54 +23836,54 @@
       </c>
       <c r="S271" s="3">
         <v>0</v>
       </c>
       <c r="T271" s="3">
         <v>0</v>
       </c>
       <c r="U271" s="3">
         <v>0</v>
       </c>
       <c r="V271" s="3">
         <v>1</v>
       </c>
       <c r="W271" s="3">
         <v>0</v>
       </c>
       <c r="X271" s="3">
         <v>1</v>
       </c>
       <c r="Y271" s="4">
         <v>8.8495575219999996</v>
       </c>
     </row>
     <row r="272" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A272" s="19" t="s">
-        <v>482</v>
+        <v>556</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>483</v>
+        <v>557</v>
       </c>
       <c r="C272" s="35">
         <v>215</v>
       </c>
       <c r="D272" s="3">
         <v>0</v>
       </c>
       <c r="E272" s="4">
         <v>0</v>
       </c>
       <c r="F272" s="3">
         <v>0</v>
       </c>
       <c r="G272" s="3">
         <v>0</v>
       </c>
       <c r="H272" s="3">
         <v>0</v>
       </c>
       <c r="I272" s="3">
         <v>0</v>
       </c>
       <c r="J272" s="3">
         <v>0</v>
       </c>
@@ -23907,54 +23913,54 @@
       </c>
       <c r="S272" s="3">
         <v>0</v>
       </c>
       <c r="T272" s="3">
         <v>0</v>
       </c>
       <c r="U272" s="3">
         <v>0</v>
       </c>
       <c r="V272" s="3">
         <v>0</v>
       </c>
       <c r="W272" s="3">
         <v>0</v>
       </c>
       <c r="X272" s="3">
         <v>0</v>
       </c>
       <c r="Y272" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A273" s="19" t="s">
-        <v>635</v>
+        <v>558</v>
       </c>
       <c r="B273" s="2" t="s">
-        <v>636</v>
+        <v>559</v>
       </c>
       <c r="C273" s="35">
         <v>433</v>
       </c>
       <c r="D273" s="3">
         <v>0</v>
       </c>
       <c r="E273" s="4">
         <v>0</v>
       </c>
       <c r="F273" s="3">
         <v>0</v>
       </c>
       <c r="G273" s="3">
         <v>0</v>
       </c>
       <c r="H273" s="3">
         <v>0</v>
       </c>
       <c r="I273" s="3">
         <v>0</v>
       </c>
       <c r="J273" s="3">
         <v>0</v>
       </c>
@@ -23984,54 +23990,54 @@
       </c>
       <c r="S273" s="3">
         <v>0</v>
       </c>
       <c r="T273" s="3">
         <v>0</v>
       </c>
       <c r="U273" s="3">
         <v>0</v>
       </c>
       <c r="V273" s="3">
         <v>0</v>
       </c>
       <c r="W273" s="3">
         <v>0</v>
       </c>
       <c r="X273" s="3">
         <v>0</v>
       </c>
       <c r="Y273" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A274" s="19" t="s">
-        <v>192</v>
+        <v>560</v>
       </c>
       <c r="B274" s="2" t="s">
-        <v>193</v>
+        <v>561</v>
       </c>
       <c r="C274" s="35">
         <v>10973</v>
       </c>
       <c r="D274" s="3">
         <v>149</v>
       </c>
       <c r="E274" s="4">
         <v>13.578784289</v>
       </c>
       <c r="F274" s="3">
         <v>2</v>
       </c>
       <c r="G274" s="3">
         <v>3</v>
       </c>
       <c r="H274" s="3">
         <v>0</v>
       </c>
       <c r="I274" s="3">
         <v>0</v>
       </c>
       <c r="J274" s="3">
         <v>0</v>
       </c>
@@ -24061,54 +24067,54 @@
       </c>
       <c r="S274" s="3">
         <v>0</v>
       </c>
       <c r="T274" s="3">
         <v>4</v>
       </c>
       <c r="U274" s="3">
         <v>51</v>
       </c>
       <c r="V274" s="3">
         <v>0</v>
       </c>
       <c r="W274" s="3">
         <v>11</v>
       </c>
       <c r="X274" s="3">
         <v>138</v>
       </c>
       <c r="Y274" s="4">
         <v>12.576323704</v>
       </c>
     </row>
     <row r="275" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A275" s="19" t="s">
-        <v>484</v>
+        <v>562</v>
       </c>
       <c r="B275" s="2" t="s">
-        <v>589</v>
+        <v>563</v>
       </c>
       <c r="C275" s="35">
         <v>632</v>
       </c>
       <c r="D275" s="3">
         <v>1</v>
       </c>
       <c r="E275" s="4">
         <v>1.5822784809999999</v>
       </c>
       <c r="F275" s="3">
         <v>0</v>
       </c>
       <c r="G275" s="3">
         <v>0</v>
       </c>
       <c r="H275" s="3">
         <v>0</v>
       </c>
       <c r="I275" s="3">
         <v>0</v>
       </c>
       <c r="J275" s="3">
         <v>0</v>
       </c>
@@ -24138,54 +24144,54 @@
       </c>
       <c r="S275" s="3">
         <v>0</v>
       </c>
       <c r="T275" s="3">
         <v>1</v>
       </c>
       <c r="U275" s="3">
         <v>0</v>
       </c>
       <c r="V275" s="3">
         <v>0</v>
       </c>
       <c r="W275" s="3">
         <v>0</v>
       </c>
       <c r="X275" s="3">
         <v>1</v>
       </c>
       <c r="Y275" s="4">
         <v>1.5822784809999999</v>
       </c>
     </row>
     <row r="276" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A276" s="19" t="s">
-        <v>666</v>
+        <v>564</v>
       </c>
       <c r="B276" s="2" t="s">
-        <v>667</v>
+        <v>565</v>
       </c>
       <c r="C276" s="35">
         <v>192</v>
       </c>
       <c r="D276" s="3">
         <v>0</v>
       </c>
       <c r="E276" s="4">
         <v>0</v>
       </c>
       <c r="F276" s="3">
         <v>0</v>
       </c>
       <c r="G276" s="3">
         <v>0</v>
       </c>
       <c r="H276" s="3">
         <v>0</v>
       </c>
       <c r="I276" s="3">
         <v>0</v>
       </c>
       <c r="J276" s="3">
         <v>0</v>
       </c>
@@ -24215,54 +24221,54 @@
       </c>
       <c r="S276" s="3">
         <v>0</v>
       </c>
       <c r="T276" s="3">
         <v>0</v>
       </c>
       <c r="U276" s="3">
         <v>0</v>
       </c>
       <c r="V276" s="3">
         <v>0</v>
       </c>
       <c r="W276" s="3">
         <v>0</v>
       </c>
       <c r="X276" s="3">
         <v>0</v>
       </c>
       <c r="Y276" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A277" s="19" t="s">
-        <v>194</v>
+        <v>566</v>
       </c>
       <c r="B277" s="2" t="s">
-        <v>195</v>
+        <v>567</v>
       </c>
       <c r="C277" s="35">
         <v>17646</v>
       </c>
       <c r="D277" s="3">
         <v>96</v>
       </c>
       <c r="E277" s="4">
         <v>5.4403264199999999</v>
       </c>
       <c r="F277" s="3">
         <v>1</v>
       </c>
       <c r="G277" s="3">
         <v>0</v>
       </c>
       <c r="H277" s="3">
         <v>0</v>
       </c>
       <c r="I277" s="3">
         <v>0</v>
       </c>
       <c r="J277" s="3">
         <v>0</v>
       </c>
@@ -24292,54 +24298,54 @@
       </c>
       <c r="S277" s="3">
         <v>0</v>
       </c>
       <c r="T277" s="3">
         <v>6</v>
       </c>
       <c r="U277" s="3">
         <v>61</v>
       </c>
       <c r="V277" s="3">
         <v>1</v>
       </c>
       <c r="W277" s="3">
         <v>16</v>
       </c>
       <c r="X277" s="3">
         <v>95</v>
       </c>
       <c r="Y277" s="4">
         <v>5.3836563530000001</v>
       </c>
     </row>
     <row r="278" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A278" s="19" t="s">
-        <v>637</v>
+        <v>568</v>
       </c>
       <c r="B278" s="2" t="s">
-        <v>638</v>
+        <v>569</v>
       </c>
       <c r="C278" s="35">
         <v>926</v>
       </c>
       <c r="D278" s="3">
         <v>2</v>
       </c>
       <c r="E278" s="4">
         <v>2.1598272139999999</v>
       </c>
       <c r="F278" s="3">
         <v>0</v>
       </c>
       <c r="G278" s="3">
         <v>0</v>
       </c>
       <c r="H278" s="3">
         <v>0</v>
       </c>
       <c r="I278" s="3">
         <v>0</v>
       </c>
       <c r="J278" s="3">
         <v>0</v>
       </c>
@@ -24369,54 +24375,54 @@
       </c>
       <c r="S278" s="3">
         <v>0</v>
       </c>
       <c r="T278" s="3">
         <v>0</v>
       </c>
       <c r="U278" s="3">
         <v>2</v>
       </c>
       <c r="V278" s="3">
         <v>0</v>
       </c>
       <c r="W278" s="3">
         <v>0</v>
       </c>
       <c r="X278" s="3">
         <v>2</v>
       </c>
       <c r="Y278" s="4">
         <v>2.1598272139999999</v>
       </c>
     </row>
     <row r="279" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A279" s="19" t="s">
-        <v>196</v>
+        <v>570</v>
       </c>
       <c r="B279" s="2" t="s">
-        <v>197</v>
+        <v>571</v>
       </c>
       <c r="C279" s="35">
         <v>8841</v>
       </c>
       <c r="D279" s="3">
         <v>58</v>
       </c>
       <c r="E279" s="4">
         <v>6.560343853</v>
       </c>
       <c r="F279" s="3">
         <v>0</v>
       </c>
       <c r="G279" s="3">
         <v>0</v>
       </c>
       <c r="H279" s="3">
         <v>0</v>
       </c>
       <c r="I279" s="3">
         <v>0</v>
       </c>
       <c r="J279" s="3">
         <v>0</v>
       </c>
@@ -24446,54 +24452,54 @@
       </c>
       <c r="S279" s="3">
         <v>0</v>
       </c>
       <c r="T279" s="3">
         <v>2</v>
       </c>
       <c r="U279" s="3">
         <v>44</v>
       </c>
       <c r="V279" s="3">
         <v>0</v>
       </c>
       <c r="W279" s="3">
         <v>10</v>
       </c>
       <c r="X279" s="3">
         <v>58</v>
       </c>
       <c r="Y279" s="4">
         <v>6.560343853</v>
       </c>
     </row>
     <row r="280" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A280" s="19" t="s">
-        <v>485</v>
+        <v>572</v>
       </c>
       <c r="B280" s="2" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
       <c r="C280" s="35">
         <v>1304</v>
       </c>
       <c r="D280" s="3">
         <v>1</v>
       </c>
       <c r="E280" s="4">
         <v>0.76687116600000005</v>
       </c>
       <c r="F280" s="3">
         <v>0</v>
       </c>
       <c r="G280" s="3">
         <v>0</v>
       </c>
       <c r="H280" s="3">
         <v>0</v>
       </c>
       <c r="I280" s="3">
         <v>0</v>
       </c>
       <c r="J280" s="3">
         <v>0</v>
       </c>
@@ -24523,54 +24529,54 @@
       </c>
       <c r="S280" s="3">
         <v>0</v>
       </c>
       <c r="T280" s="3">
         <v>0</v>
       </c>
       <c r="U280" s="3">
         <v>0</v>
       </c>
       <c r="V280" s="3">
         <v>0</v>
       </c>
       <c r="W280" s="3">
         <v>1</v>
       </c>
       <c r="X280" s="3">
         <v>1</v>
       </c>
       <c r="Y280" s="4">
         <v>0.76687116600000005</v>
       </c>
     </row>
     <row r="281" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A281" s="19" t="s">
-        <v>487</v>
+        <v>574</v>
       </c>
       <c r="B281" s="2" t="s">
-        <v>488</v>
+        <v>575</v>
       </c>
       <c r="C281" s="35">
         <v>463</v>
       </c>
       <c r="D281" s="3">
         <v>0</v>
       </c>
       <c r="E281" s="4">
         <v>0</v>
       </c>
       <c r="F281" s="3">
         <v>0</v>
       </c>
       <c r="G281" s="3">
         <v>0</v>
       </c>
       <c r="H281" s="3">
         <v>0</v>
       </c>
       <c r="I281" s="3">
         <v>0</v>
       </c>
       <c r="J281" s="3">
         <v>0</v>
       </c>
@@ -24600,54 +24606,54 @@
       </c>
       <c r="S281" s="3">
         <v>0</v>
       </c>
       <c r="T281" s="3">
         <v>0</v>
       </c>
       <c r="U281" s="3">
         <v>0</v>
       </c>
       <c r="V281" s="3">
         <v>0</v>
       </c>
       <c r="W281" s="3">
         <v>0</v>
       </c>
       <c r="X281" s="3">
         <v>0</v>
       </c>
       <c r="Y281" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A282" s="19" t="s">
-        <v>198</v>
+        <v>576</v>
       </c>
       <c r="B282" s="2" t="s">
-        <v>199</v>
+        <v>577</v>
       </c>
       <c r="C282" s="35">
         <v>7905</v>
       </c>
       <c r="D282" s="3">
         <v>82</v>
       </c>
       <c r="E282" s="4">
         <v>10.373181531</v>
       </c>
       <c r="F282" s="3">
         <v>1</v>
       </c>
       <c r="G282" s="3">
         <v>0</v>
       </c>
       <c r="H282" s="3">
         <v>0</v>
       </c>
       <c r="I282" s="3">
         <v>0</v>
       </c>
       <c r="J282" s="3">
         <v>0</v>
       </c>
@@ -24677,54 +24683,54 @@
       </c>
       <c r="S282" s="3">
         <v>0</v>
       </c>
       <c r="T282" s="3">
         <v>2</v>
       </c>
       <c r="U282" s="3">
         <v>58</v>
       </c>
       <c r="V282" s="3">
         <v>0</v>
       </c>
       <c r="W282" s="3">
         <v>14</v>
       </c>
       <c r="X282" s="3">
         <v>78</v>
       </c>
       <c r="Y282" s="4">
         <v>9.8671726759999991</v>
       </c>
     </row>
     <row r="283" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A283" s="19" t="s">
-        <v>200</v>
+        <v>578</v>
       </c>
       <c r="B283" s="2" t="s">
-        <v>201</v>
+        <v>579</v>
       </c>
       <c r="C283" s="35">
         <v>2998</v>
       </c>
       <c r="D283" s="3">
         <v>5</v>
       </c>
       <c r="E283" s="4">
         <v>1.6677785190000001</v>
       </c>
       <c r="F283" s="3">
         <v>0</v>
       </c>
       <c r="G283" s="3">
         <v>0</v>
       </c>
       <c r="H283" s="3">
         <v>0</v>
       </c>
       <c r="I283" s="3">
         <v>0</v>
       </c>
       <c r="J283" s="3">
         <v>0</v>
       </c>
@@ -24754,54 +24760,54 @@
       </c>
       <c r="S283" s="3">
         <v>0</v>
       </c>
       <c r="T283" s="3">
         <v>0</v>
       </c>
       <c r="U283" s="3">
         <v>1</v>
       </c>
       <c r="V283" s="3">
         <v>0</v>
       </c>
       <c r="W283" s="3">
         <v>2</v>
       </c>
       <c r="X283" s="3">
         <v>5</v>
       </c>
       <c r="Y283" s="4">
         <v>1.6677785190000001</v>
       </c>
     </row>
     <row r="284" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A284" s="19" t="s">
-        <v>202</v>
+        <v>580</v>
       </c>
       <c r="B284" s="2" t="s">
-        <v>203</v>
+        <v>581</v>
       </c>
       <c r="C284" s="35">
         <v>5345</v>
       </c>
       <c r="D284" s="3">
         <v>24</v>
       </c>
       <c r="E284" s="4">
         <v>4.4901777359999997</v>
       </c>
       <c r="F284" s="3">
         <v>0</v>
       </c>
       <c r="G284" s="3">
         <v>0</v>
       </c>
       <c r="H284" s="3">
         <v>0</v>
       </c>
       <c r="I284" s="3">
         <v>0</v>
       </c>
       <c r="J284" s="3">
         <v>0</v>
       </c>
@@ -24831,54 +24837,54 @@
       </c>
       <c r="S284" s="3">
         <v>0</v>
       </c>
       <c r="T284" s="3">
         <v>0</v>
       </c>
       <c r="U284" s="3">
         <v>19</v>
       </c>
       <c r="V284" s="3">
         <v>2</v>
       </c>
       <c r="W284" s="3">
         <v>2</v>
       </c>
       <c r="X284" s="3">
         <v>24</v>
       </c>
       <c r="Y284" s="4">
         <v>4.4901777359999997</v>
       </c>
     </row>
     <row r="285" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A285" s="19" t="s">
-        <v>204</v>
+        <v>582</v>
       </c>
       <c r="B285" s="2" t="s">
-        <v>205</v>
+        <v>583</v>
       </c>
       <c r="C285" s="35">
         <v>8671</v>
       </c>
       <c r="D285" s="3">
         <v>113</v>
       </c>
       <c r="E285" s="4">
         <v>13.031945565999999</v>
       </c>
       <c r="F285" s="3">
         <v>0</v>
       </c>
       <c r="G285" s="3">
         <v>1</v>
       </c>
       <c r="H285" s="3">
         <v>0</v>
       </c>
       <c r="I285" s="3">
         <v>0</v>
       </c>
       <c r="J285" s="3">
         <v>0</v>
       </c>
@@ -24908,54 +24914,54 @@
       </c>
       <c r="S285" s="3">
         <v>0</v>
       </c>
       <c r="T285" s="3">
         <v>0</v>
       </c>
       <c r="U285" s="3">
         <v>71</v>
       </c>
       <c r="V285" s="3">
         <v>0</v>
       </c>
       <c r="W285" s="3">
         <v>14</v>
       </c>
       <c r="X285" s="3">
         <v>112</v>
       </c>
       <c r="Y285" s="4">
         <v>12.916618614000001</v>
       </c>
     </row>
     <row r="286" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A286" s="19" t="s">
-        <v>489</v>
+        <v>584</v>
       </c>
       <c r="B286" s="2" t="s">
-        <v>490</v>
+        <v>585</v>
       </c>
       <c r="C286" s="35">
         <v>678</v>
       </c>
       <c r="D286" s="3">
         <v>1</v>
       </c>
       <c r="E286" s="4">
         <v>1.4749262540000001</v>
       </c>
       <c r="F286" s="3">
         <v>0</v>
       </c>
       <c r="G286" s="3">
         <v>0</v>
       </c>
       <c r="H286" s="3">
         <v>0</v>
       </c>
       <c r="I286" s="3">
         <v>0</v>
       </c>
       <c r="J286" s="3">
         <v>0</v>
       </c>
@@ -24985,54 +24991,54 @@
       </c>
       <c r="S286" s="3">
         <v>0</v>
       </c>
       <c r="T286" s="3">
         <v>0</v>
       </c>
       <c r="U286" s="3">
         <v>1</v>
       </c>
       <c r="V286" s="3">
         <v>0</v>
       </c>
       <c r="W286" s="3">
         <v>0</v>
       </c>
       <c r="X286" s="3">
         <v>1</v>
       </c>
       <c r="Y286" s="4">
         <v>1.4749262540000001</v>
       </c>
     </row>
     <row r="287" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A287" s="19" t="s">
-        <v>206</v>
+        <v>586</v>
       </c>
       <c r="B287" s="2" t="s">
-        <v>207</v>
+        <v>587</v>
       </c>
       <c r="C287" s="35">
         <v>5456</v>
       </c>
       <c r="D287" s="3">
         <v>32</v>
       </c>
       <c r="E287" s="4">
         <v>5.8651026389999998</v>
       </c>
       <c r="F287" s="3">
         <v>1</v>
       </c>
       <c r="G287" s="3">
         <v>0</v>
       </c>
       <c r="H287" s="3">
         <v>0</v>
       </c>
       <c r="I287" s="3">
         <v>0</v>
       </c>
       <c r="J287" s="3">
         <v>0</v>
       </c>
@@ -25062,54 +25068,54 @@
       </c>
       <c r="S287" s="3">
         <v>0</v>
       </c>
       <c r="T287" s="3">
         <v>3</v>
       </c>
       <c r="U287" s="3">
         <v>18</v>
       </c>
       <c r="V287" s="3">
         <v>0</v>
       </c>
       <c r="W287" s="3">
         <v>5</v>
       </c>
       <c r="X287" s="3">
         <v>31</v>
       </c>
       <c r="Y287" s="4">
         <v>5.6818181819999998</v>
       </c>
     </row>
     <row r="288" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A288" s="19" t="s">
-        <v>208</v>
+        <v>588</v>
       </c>
       <c r="B288" s="2" t="s">
-        <v>209</v>
+        <v>589</v>
       </c>
       <c r="C288" s="35">
         <v>7262</v>
       </c>
       <c r="D288" s="3">
         <v>132</v>
       </c>
       <c r="E288" s="4">
         <v>18.176810796000002</v>
       </c>
       <c r="F288" s="3">
         <v>4</v>
       </c>
       <c r="G288" s="3">
         <v>0</v>
       </c>
       <c r="H288" s="3">
         <v>0</v>
       </c>
       <c r="I288" s="3">
         <v>0</v>
       </c>
       <c r="J288" s="3">
         <v>0</v>
       </c>
@@ -25139,54 +25145,54 @@
       </c>
       <c r="S288" s="3">
         <v>0</v>
       </c>
       <c r="T288" s="3">
         <v>3</v>
       </c>
       <c r="U288" s="3">
         <v>109</v>
       </c>
       <c r="V288" s="3">
         <v>0</v>
       </c>
       <c r="W288" s="3">
         <v>4</v>
       </c>
       <c r="X288" s="3">
         <v>128</v>
       </c>
       <c r="Y288" s="4">
         <v>17.625998348</v>
       </c>
     </row>
     <row r="289" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A289" s="19" t="s">
-        <v>210</v>
+        <v>590</v>
       </c>
       <c r="B289" s="2" t="s">
-        <v>211</v>
+        <v>591</v>
       </c>
       <c r="C289" s="35">
         <v>1243</v>
       </c>
       <c r="D289" s="3">
         <v>13</v>
       </c>
       <c r="E289" s="4">
         <v>10.458567981</v>
       </c>
       <c r="F289" s="3">
         <v>1</v>
       </c>
       <c r="G289" s="3">
         <v>0</v>
       </c>
       <c r="H289" s="3">
         <v>0</v>
       </c>
       <c r="I289" s="3">
         <v>0</v>
       </c>
       <c r="J289" s="3">
         <v>0</v>
       </c>
@@ -25216,54 +25222,54 @@
       </c>
       <c r="S289" s="3">
         <v>0</v>
       </c>
       <c r="T289" s="3">
         <v>7</v>
       </c>
       <c r="U289" s="3">
         <v>4</v>
       </c>
       <c r="V289" s="3">
         <v>0</v>
       </c>
       <c r="W289" s="3">
         <v>1</v>
       </c>
       <c r="X289" s="3">
         <v>12</v>
       </c>
       <c r="Y289" s="4">
         <v>9.6540627509999997</v>
       </c>
     </row>
     <row r="290" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A290" s="19" t="s">
-        <v>212</v>
+        <v>592</v>
       </c>
       <c r="B290" s="2" t="s">
-        <v>213</v>
+        <v>593</v>
       </c>
       <c r="C290" s="35">
         <v>1757</v>
       </c>
       <c r="D290" s="3">
         <v>19</v>
       </c>
       <c r="E290" s="4">
         <v>10.813887308</v>
       </c>
       <c r="F290" s="3">
         <v>0</v>
       </c>
       <c r="G290" s="3">
         <v>0</v>
       </c>
       <c r="H290" s="3">
         <v>0</v>
       </c>
       <c r="I290" s="3">
         <v>0</v>
       </c>
       <c r="J290" s="3">
         <v>0</v>
       </c>
@@ -25293,54 +25299,54 @@
       </c>
       <c r="S290" s="3">
         <v>0</v>
       </c>
       <c r="T290" s="3">
         <v>0</v>
       </c>
       <c r="U290" s="3">
         <v>17</v>
       </c>
       <c r="V290" s="3">
         <v>0</v>
       </c>
       <c r="W290" s="3">
         <v>1</v>
       </c>
       <c r="X290" s="3">
         <v>19</v>
       </c>
       <c r="Y290" s="4">
         <v>10.813887308</v>
       </c>
     </row>
     <row r="291" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A291" s="19" t="s">
-        <v>491</v>
+        <v>594</v>
       </c>
       <c r="B291" s="2" t="s">
-        <v>492</v>
+        <v>595</v>
       </c>
       <c r="C291" s="35">
         <v>625</v>
       </c>
       <c r="D291" s="3">
         <v>1</v>
       </c>
       <c r="E291" s="4">
         <v>1.6</v>
       </c>
       <c r="F291" s="3">
         <v>0</v>
       </c>
       <c r="G291" s="3">
         <v>0</v>
       </c>
       <c r="H291" s="3">
         <v>0</v>
       </c>
       <c r="I291" s="3">
         <v>0</v>
       </c>
       <c r="J291" s="3">
         <v>0</v>
       </c>
@@ -25370,54 +25376,54 @@
       </c>
       <c r="S291" s="3">
         <v>0</v>
       </c>
       <c r="T291" s="3">
         <v>0</v>
       </c>
       <c r="U291" s="3">
         <v>0</v>
       </c>
       <c r="V291" s="3">
         <v>0</v>
       </c>
       <c r="W291" s="3">
         <v>1</v>
       </c>
       <c r="X291" s="3">
         <v>1</v>
       </c>
       <c r="Y291" s="4">
         <v>1.6</v>
       </c>
     </row>
     <row r="292" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A292" s="19" t="s">
-        <v>214</v>
+        <v>596</v>
       </c>
       <c r="B292" s="2" t="s">
-        <v>215</v>
+        <v>597</v>
       </c>
       <c r="C292" s="35">
         <v>1862</v>
       </c>
       <c r="D292" s="3">
         <v>2</v>
       </c>
       <c r="E292" s="4">
         <v>1.0741138560000001</v>
       </c>
       <c r="F292" s="3">
         <v>0</v>
       </c>
       <c r="G292" s="3">
         <v>0</v>
       </c>
       <c r="H292" s="3">
         <v>0</v>
       </c>
       <c r="I292" s="3">
         <v>0</v>
       </c>
       <c r="J292" s="3">
         <v>0</v>
       </c>
@@ -25447,54 +25453,54 @@
       </c>
       <c r="S292" s="3">
         <v>0</v>
       </c>
       <c r="T292" s="3">
         <v>0</v>
       </c>
       <c r="U292" s="3">
         <v>1</v>
       </c>
       <c r="V292" s="3">
         <v>1</v>
       </c>
       <c r="W292" s="3">
         <v>0</v>
       </c>
       <c r="X292" s="3">
         <v>2</v>
       </c>
       <c r="Y292" s="4">
         <v>1.0741138560000001</v>
       </c>
     </row>
     <row r="293" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A293" s="19" t="s">
-        <v>493</v>
+        <v>598</v>
       </c>
       <c r="B293" s="2" t="s">
-        <v>494</v>
+        <v>599</v>
       </c>
       <c r="C293" s="35">
         <v>218</v>
       </c>
       <c r="D293" s="3">
         <v>0</v>
       </c>
       <c r="E293" s="4">
         <v>0</v>
       </c>
       <c r="F293" s="3">
         <v>0</v>
       </c>
       <c r="G293" s="3">
         <v>0</v>
       </c>
       <c r="H293" s="3">
         <v>0</v>
       </c>
       <c r="I293" s="3">
         <v>0</v>
       </c>
       <c r="J293" s="3">
         <v>0</v>
       </c>
@@ -25524,54 +25530,54 @@
       </c>
       <c r="S293" s="3">
         <v>0</v>
       </c>
       <c r="T293" s="3">
         <v>0</v>
       </c>
       <c r="U293" s="3">
         <v>0</v>
       </c>
       <c r="V293" s="3">
         <v>0</v>
       </c>
       <c r="W293" s="3">
         <v>0</v>
       </c>
       <c r="X293" s="3">
         <v>0</v>
       </c>
       <c r="Y293" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A294" s="19" t="s">
-        <v>216</v>
+        <v>600</v>
       </c>
       <c r="B294" s="2" t="s">
-        <v>217</v>
+        <v>601</v>
       </c>
       <c r="C294" s="35">
         <v>3160</v>
       </c>
       <c r="D294" s="3">
         <v>33</v>
       </c>
       <c r="E294" s="4">
         <v>10.443037974999999</v>
       </c>
       <c r="F294" s="3">
         <v>0</v>
       </c>
       <c r="G294" s="3">
         <v>0</v>
       </c>
       <c r="H294" s="3">
         <v>0</v>
       </c>
       <c r="I294" s="3">
         <v>0</v>
       </c>
       <c r="J294" s="3">
         <v>0</v>
       </c>
@@ -25601,54 +25607,54 @@
       </c>
       <c r="S294" s="3">
         <v>0</v>
       </c>
       <c r="T294" s="3">
         <v>3</v>
       </c>
       <c r="U294" s="3">
         <v>19</v>
       </c>
       <c r="V294" s="3">
         <v>0</v>
       </c>
       <c r="W294" s="3">
         <v>3</v>
       </c>
       <c r="X294" s="3">
         <v>32</v>
       </c>
       <c r="Y294" s="4">
         <v>10.126582278000001</v>
       </c>
     </row>
     <row r="295" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A295" s="19" t="s">
-        <v>495</v>
+        <v>602</v>
       </c>
       <c r="B295" s="2" t="s">
-        <v>496</v>
+        <v>603</v>
       </c>
       <c r="C295" s="35">
         <v>418</v>
       </c>
       <c r="D295" s="3">
         <v>0</v>
       </c>
       <c r="E295" s="4">
         <v>0</v>
       </c>
       <c r="F295" s="3">
         <v>0</v>
       </c>
       <c r="G295" s="3">
         <v>0</v>
       </c>
       <c r="H295" s="3">
         <v>0</v>
       </c>
       <c r="I295" s="3">
         <v>0</v>
       </c>
       <c r="J295" s="3">
         <v>0</v>
       </c>
@@ -25678,54 +25684,54 @@
       </c>
       <c r="S295" s="3">
         <v>0</v>
       </c>
       <c r="T295" s="3">
         <v>0</v>
       </c>
       <c r="U295" s="3">
         <v>0</v>
       </c>
       <c r="V295" s="3">
         <v>0</v>
       </c>
       <c r="W295" s="3">
         <v>0</v>
       </c>
       <c r="X295" s="3">
         <v>0</v>
       </c>
       <c r="Y295" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A296" s="19" t="s">
-        <v>218</v>
+        <v>604</v>
       </c>
       <c r="B296" s="2" t="s">
-        <v>219</v>
+        <v>605</v>
       </c>
       <c r="C296" s="35">
         <v>465</v>
       </c>
       <c r="D296" s="3">
         <v>3</v>
       </c>
       <c r="E296" s="4">
         <v>6.451612903</v>
       </c>
       <c r="F296" s="3">
         <v>0</v>
       </c>
       <c r="G296" s="3">
         <v>0</v>
       </c>
       <c r="H296" s="3">
         <v>0</v>
       </c>
       <c r="I296" s="3">
         <v>0</v>
       </c>
       <c r="J296" s="3">
         <v>0</v>
       </c>
@@ -25755,54 +25761,54 @@
       </c>
       <c r="S296" s="3">
         <v>0</v>
       </c>
       <c r="T296" s="3">
         <v>0</v>
       </c>
       <c r="U296" s="3">
         <v>3</v>
       </c>
       <c r="V296" s="3">
         <v>0</v>
       </c>
       <c r="W296" s="3">
         <v>0</v>
       </c>
       <c r="X296" s="3">
         <v>3</v>
       </c>
       <c r="Y296" s="4">
         <v>6.451612903</v>
       </c>
     </row>
     <row r="297" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A297" s="19" t="s">
-        <v>220</v>
+        <v>606</v>
       </c>
       <c r="B297" s="2" t="s">
-        <v>221</v>
+        <v>607</v>
       </c>
       <c r="C297" s="35">
         <v>41003</v>
       </c>
       <c r="D297" s="3">
         <v>268</v>
       </c>
       <c r="E297" s="4">
         <v>6.536107114</v>
       </c>
       <c r="F297" s="3">
         <v>0</v>
       </c>
       <c r="G297" s="3">
         <v>0</v>
       </c>
       <c r="H297" s="3">
         <v>0</v>
       </c>
       <c r="I297" s="3">
         <v>0</v>
       </c>
       <c r="J297" s="3">
         <v>0</v>
       </c>
@@ -25832,54 +25838,54 @@
       </c>
       <c r="S297" s="3">
         <v>0</v>
       </c>
       <c r="T297" s="3">
         <v>7</v>
       </c>
       <c r="U297" s="3">
         <v>216</v>
       </c>
       <c r="V297" s="3">
         <v>1</v>
       </c>
       <c r="W297" s="3">
         <v>34</v>
       </c>
       <c r="X297" s="3">
         <v>268</v>
       </c>
       <c r="Y297" s="4">
         <v>6.536107114</v>
       </c>
     </row>
     <row r="298" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A298" s="19" t="s">
-        <v>497</v>
+        <v>608</v>
       </c>
       <c r="B298" s="2" t="s">
-        <v>498</v>
+        <v>609</v>
       </c>
       <c r="C298" s="35">
         <v>2175</v>
       </c>
       <c r="D298" s="3">
         <v>9</v>
       </c>
       <c r="E298" s="4">
         <v>4.1379310340000002</v>
       </c>
       <c r="F298" s="3">
         <v>0</v>
       </c>
       <c r="G298" s="3">
         <v>0</v>
       </c>
       <c r="H298" s="3">
         <v>0</v>
       </c>
       <c r="I298" s="3">
         <v>0</v>
       </c>
       <c r="J298" s="3">
         <v>0</v>
       </c>
@@ -25909,54 +25915,54 @@
       </c>
       <c r="S298" s="3">
         <v>0</v>
       </c>
       <c r="T298" s="3">
         <v>1</v>
       </c>
       <c r="U298" s="3">
         <v>3</v>
       </c>
       <c r="V298" s="3">
         <v>0</v>
       </c>
       <c r="W298" s="3">
         <v>3</v>
       </c>
       <c r="X298" s="3">
         <v>7</v>
       </c>
       <c r="Y298" s="4">
         <v>3.2183908049999999</v>
       </c>
     </row>
     <row r="299" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A299" s="19" t="s">
-        <v>499</v>
+        <v>610</v>
       </c>
       <c r="B299" s="2" t="s">
-        <v>500</v>
+        <v>611</v>
       </c>
       <c r="C299" s="35">
         <v>617</v>
       </c>
       <c r="D299" s="3">
         <v>0</v>
       </c>
       <c r="E299" s="4">
         <v>0</v>
       </c>
       <c r="F299" s="3">
         <v>0</v>
       </c>
       <c r="G299" s="3">
         <v>0</v>
       </c>
       <c r="H299" s="3">
         <v>0</v>
       </c>
       <c r="I299" s="3">
         <v>0</v>
       </c>
       <c r="J299" s="3">
         <v>0</v>
       </c>
@@ -25986,54 +25992,54 @@
       </c>
       <c r="S299" s="3">
         <v>0</v>
       </c>
       <c r="T299" s="3">
         <v>0</v>
       </c>
       <c r="U299" s="3">
         <v>0</v>
       </c>
       <c r="V299" s="3">
         <v>0</v>
       </c>
       <c r="W299" s="3">
         <v>0</v>
       </c>
       <c r="X299" s="3">
         <v>0</v>
       </c>
       <c r="Y299" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A300" s="19" t="s">
-        <v>501</v>
+        <v>612</v>
       </c>
       <c r="B300" s="2" t="s">
-        <v>502</v>
+        <v>613</v>
       </c>
       <c r="C300" s="35">
         <v>1228</v>
       </c>
       <c r="D300" s="3">
         <v>7</v>
       </c>
       <c r="E300" s="4">
         <v>5.7003257329999997</v>
       </c>
       <c r="F300" s="3">
         <v>0</v>
       </c>
       <c r="G300" s="3">
         <v>0</v>
       </c>
       <c r="H300" s="3">
         <v>0</v>
       </c>
       <c r="I300" s="3">
         <v>0</v>
       </c>
       <c r="J300" s="3">
         <v>0</v>
       </c>
@@ -26063,54 +26069,54 @@
       </c>
       <c r="S300" s="3">
         <v>0</v>
       </c>
       <c r="T300" s="3">
         <v>0</v>
       </c>
       <c r="U300" s="3">
         <v>2</v>
       </c>
       <c r="V300" s="3">
         <v>0</v>
       </c>
       <c r="W300" s="3">
         <v>2</v>
       </c>
       <c r="X300" s="3">
         <v>5</v>
       </c>
       <c r="Y300" s="4">
         <v>4.0716612379999999</v>
       </c>
     </row>
     <row r="301" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A301" s="19" t="s">
-        <v>590</v>
+        <v>614</v>
       </c>
       <c r="B301" s="2" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
       <c r="C301" s="35">
         <v>95</v>
       </c>
       <c r="D301" s="3">
         <v>0</v>
       </c>
       <c r="E301" s="4">
         <v>0</v>
       </c>
       <c r="F301" s="3">
         <v>0</v>
       </c>
       <c r="G301" s="3">
         <v>0</v>
       </c>
       <c r="H301" s="3">
         <v>0</v>
       </c>
       <c r="I301" s="3">
         <v>0</v>
       </c>
       <c r="J301" s="3">
         <v>0</v>
       </c>
@@ -26140,54 +26146,54 @@
       </c>
       <c r="S301" s="3">
         <v>0</v>
       </c>
       <c r="T301" s="3">
         <v>0</v>
       </c>
       <c r="U301" s="3">
         <v>0</v>
       </c>
       <c r="V301" s="3">
         <v>0</v>
       </c>
       <c r="W301" s="3">
         <v>0</v>
       </c>
       <c r="X301" s="3">
         <v>0</v>
       </c>
       <c r="Y301" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A302" s="19" t="s">
-        <v>686</v>
+        <v>616</v>
       </c>
       <c r="B302" s="2" t="s">
-        <v>687</v>
+        <v>617</v>
       </c>
       <c r="C302" s="35">
         <v>249</v>
       </c>
       <c r="D302" s="3">
         <v>0</v>
       </c>
       <c r="E302" s="4">
         <v>0</v>
       </c>
       <c r="F302" s="3">
         <v>0</v>
       </c>
       <c r="G302" s="3">
         <v>0</v>
       </c>
       <c r="H302" s="3">
         <v>0</v>
       </c>
       <c r="I302" s="3">
         <v>0</v>
       </c>
       <c r="J302" s="3">
         <v>0</v>
       </c>
@@ -26217,54 +26223,54 @@
       </c>
       <c r="S302" s="3">
         <v>0</v>
       </c>
       <c r="T302" s="3">
         <v>0</v>
       </c>
       <c r="U302" s="3">
         <v>0</v>
       </c>
       <c r="V302" s="3">
         <v>0</v>
       </c>
       <c r="W302" s="3">
         <v>0</v>
       </c>
       <c r="X302" s="3">
         <v>0</v>
       </c>
       <c r="Y302" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A303" s="19" t="s">
-        <v>222</v>
+        <v>618</v>
       </c>
       <c r="B303" s="2" t="s">
-        <v>223</v>
+        <v>619</v>
       </c>
       <c r="C303" s="35">
         <v>5200</v>
       </c>
       <c r="D303" s="3">
         <v>83</v>
       </c>
       <c r="E303" s="4">
         <v>15.961538462</v>
       </c>
       <c r="F303" s="3">
         <v>1</v>
       </c>
       <c r="G303" s="3">
         <v>0</v>
       </c>
       <c r="H303" s="3">
         <v>0</v>
       </c>
       <c r="I303" s="3">
         <v>0</v>
       </c>
       <c r="J303" s="3">
         <v>0</v>
       </c>
@@ -26294,54 +26300,54 @@
       </c>
       <c r="S303" s="3">
         <v>1</v>
       </c>
       <c r="T303" s="3">
         <v>1</v>
       </c>
       <c r="U303" s="3">
         <v>62</v>
       </c>
       <c r="V303" s="3">
         <v>1</v>
       </c>
       <c r="W303" s="3">
         <v>3</v>
       </c>
       <c r="X303" s="3">
         <v>82</v>
       </c>
       <c r="Y303" s="4">
         <v>15.769230769</v>
       </c>
     </row>
     <row r="304" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A304" s="19" t="s">
-        <v>503</v>
+        <v>620</v>
       </c>
       <c r="B304" s="2" t="s">
-        <v>504</v>
+        <v>621</v>
       </c>
       <c r="C304" s="35">
         <v>947</v>
       </c>
       <c r="D304" s="3">
         <v>7</v>
       </c>
       <c r="E304" s="4">
         <v>7.3917634640000003</v>
       </c>
       <c r="F304" s="3">
         <v>0</v>
       </c>
       <c r="G304" s="3">
         <v>0</v>
       </c>
       <c r="H304" s="3">
         <v>0</v>
       </c>
       <c r="I304" s="3">
         <v>0</v>
       </c>
       <c r="J304" s="3">
         <v>0</v>
       </c>
@@ -26371,54 +26377,54 @@
       </c>
       <c r="S304" s="3">
         <v>0</v>
       </c>
       <c r="T304" s="3">
         <v>2</v>
       </c>
       <c r="U304" s="3">
         <v>4</v>
       </c>
       <c r="V304" s="3">
         <v>1</v>
       </c>
       <c r="W304" s="3">
         <v>0</v>
       </c>
       <c r="X304" s="3">
         <v>7</v>
       </c>
       <c r="Y304" s="4">
         <v>7.3917634640000003</v>
       </c>
     </row>
     <row r="305" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A305" s="19" t="s">
-        <v>505</v>
+        <v>622</v>
       </c>
       <c r="B305" s="2" t="s">
-        <v>506</v>
+        <v>623</v>
       </c>
       <c r="C305" s="35">
         <v>1291</v>
       </c>
       <c r="D305" s="3">
         <v>1</v>
       </c>
       <c r="E305" s="4">
         <v>0.77459333799999996</v>
       </c>
       <c r="F305" s="3">
         <v>0</v>
       </c>
       <c r="G305" s="3">
         <v>0</v>
       </c>
       <c r="H305" s="3">
         <v>0</v>
       </c>
       <c r="I305" s="3">
         <v>0</v>
       </c>
       <c r="J305" s="3">
         <v>0</v>
       </c>
@@ -26448,54 +26454,54 @@
       </c>
       <c r="S305" s="3">
         <v>0</v>
       </c>
       <c r="T305" s="3">
         <v>0</v>
       </c>
       <c r="U305" s="3">
         <v>0</v>
       </c>
       <c r="V305" s="3">
         <v>0</v>
       </c>
       <c r="W305" s="3">
         <v>0</v>
       </c>
       <c r="X305" s="3">
         <v>0</v>
       </c>
       <c r="Y305" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A306" s="19" t="s">
-        <v>599</v>
+        <v>624</v>
       </c>
       <c r="B306" s="2" t="s">
-        <v>688</v>
+        <v>625</v>
       </c>
       <c r="C306" s="35">
         <v>39</v>
       </c>
       <c r="D306" s="3">
         <v>0</v>
       </c>
       <c r="E306" s="4">
         <v>0</v>
       </c>
       <c r="F306" s="3">
         <v>0</v>
       </c>
       <c r="G306" s="3">
         <v>0</v>
       </c>
       <c r="H306" s="3">
         <v>0</v>
       </c>
       <c r="I306" s="3">
         <v>0</v>
       </c>
       <c r="J306" s="3">
         <v>0</v>
       </c>
@@ -26525,54 +26531,54 @@
       </c>
       <c r="S306" s="3">
         <v>0</v>
       </c>
       <c r="T306" s="3">
         <v>0</v>
       </c>
       <c r="U306" s="3">
         <v>0</v>
       </c>
       <c r="V306" s="3">
         <v>0</v>
       </c>
       <c r="W306" s="3">
         <v>0</v>
       </c>
       <c r="X306" s="3">
         <v>0</v>
       </c>
       <c r="Y306" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A307" s="19" t="s">
-        <v>224</v>
+        <v>626</v>
       </c>
       <c r="B307" s="2" t="s">
-        <v>225</v>
+        <v>627</v>
       </c>
       <c r="C307" s="35">
         <v>162713</v>
       </c>
       <c r="D307" s="3">
         <v>1527</v>
       </c>
       <c r="E307" s="4">
         <v>9.3846220030000005</v>
       </c>
       <c r="F307" s="3">
         <v>1</v>
       </c>
       <c r="G307" s="3">
         <v>3</v>
       </c>
       <c r="H307" s="3">
         <v>0</v>
       </c>
       <c r="I307" s="3">
         <v>1</v>
       </c>
       <c r="J307" s="3">
         <v>0</v>
       </c>
@@ -26602,54 +26608,54 @@
       </c>
       <c r="S307" s="3">
         <v>1</v>
       </c>
       <c r="T307" s="3">
         <v>72</v>
       </c>
       <c r="U307" s="3">
         <v>835</v>
       </c>
       <c r="V307" s="3">
         <v>9</v>
       </c>
       <c r="W307" s="3">
         <v>287</v>
       </c>
       <c r="X307" s="3">
         <v>1508</v>
       </c>
       <c r="Y307" s="4">
         <v>9.2678519850000001</v>
       </c>
     </row>
     <row r="308" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A308" s="19" t="s">
-        <v>507</v>
+        <v>628</v>
       </c>
       <c r="B308" s="2" t="s">
-        <v>508</v>
+        <v>629</v>
       </c>
       <c r="C308" s="35">
         <v>441</v>
       </c>
       <c r="D308" s="3">
         <v>2</v>
       </c>
       <c r="E308" s="4">
         <v>4.5351473919999998</v>
       </c>
       <c r="F308" s="3">
         <v>2</v>
       </c>
       <c r="G308" s="3">
         <v>0</v>
       </c>
       <c r="H308" s="3">
         <v>0</v>
       </c>
       <c r="I308" s="3">
         <v>0</v>
       </c>
       <c r="J308" s="3">
         <v>0</v>
       </c>
@@ -26679,54 +26685,54 @@
       </c>
       <c r="S308" s="3">
         <v>0</v>
       </c>
       <c r="T308" s="3">
         <v>0</v>
       </c>
       <c r="U308" s="3">
         <v>0</v>
       </c>
       <c r="V308" s="3">
         <v>0</v>
       </c>
       <c r="W308" s="3">
         <v>0</v>
       </c>
       <c r="X308" s="3">
         <v>0</v>
       </c>
       <c r="Y308" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A309" s="19" t="s">
-        <v>509</v>
+        <v>630</v>
       </c>
       <c r="B309" s="2" t="s">
-        <v>510</v>
+        <v>631</v>
       </c>
       <c r="C309" s="35">
         <v>410</v>
       </c>
       <c r="D309" s="3">
         <v>1</v>
       </c>
       <c r="E309" s="4">
         <v>2.4390243900000002</v>
       </c>
       <c r="F309" s="3">
         <v>0</v>
       </c>
       <c r="G309" s="3">
         <v>0</v>
       </c>
       <c r="H309" s="3">
         <v>0</v>
       </c>
       <c r="I309" s="3">
         <v>0</v>
       </c>
       <c r="J309" s="3">
         <v>0</v>
       </c>
@@ -26756,54 +26762,54 @@
       </c>
       <c r="S309" s="3">
         <v>0</v>
       </c>
       <c r="T309" s="3">
         <v>0</v>
       </c>
       <c r="U309" s="3">
         <v>0</v>
       </c>
       <c r="V309" s="3">
         <v>0</v>
       </c>
       <c r="W309" s="3">
         <v>1</v>
       </c>
       <c r="X309" s="3">
         <v>1</v>
       </c>
       <c r="Y309" s="4">
         <v>2.4390243900000002</v>
       </c>
     </row>
     <row r="310" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A310" s="19" t="s">
-        <v>511</v>
+        <v>632</v>
       </c>
       <c r="B310" s="2" t="s">
-        <v>512</v>
+        <v>633</v>
       </c>
       <c r="C310" s="35">
         <v>710</v>
       </c>
       <c r="D310" s="3">
         <v>0</v>
       </c>
       <c r="E310" s="4">
         <v>0</v>
       </c>
       <c r="F310" s="3">
         <v>0</v>
       </c>
       <c r="G310" s="3">
         <v>0</v>
       </c>
       <c r="H310" s="3">
         <v>0</v>
       </c>
       <c r="I310" s="3">
         <v>0</v>
       </c>
       <c r="J310" s="3">
         <v>0</v>
       </c>
@@ -26833,54 +26839,54 @@
       </c>
       <c r="S310" s="3">
         <v>0</v>
       </c>
       <c r="T310" s="3">
         <v>0</v>
       </c>
       <c r="U310" s="3">
         <v>0</v>
       </c>
       <c r="V310" s="3">
         <v>0</v>
       </c>
       <c r="W310" s="3">
         <v>0</v>
       </c>
       <c r="X310" s="3">
         <v>0</v>
       </c>
       <c r="Y310" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A311" s="19" t="s">
-        <v>513</v>
+        <v>634</v>
       </c>
       <c r="B311" s="2" t="s">
-        <v>514</v>
+        <v>635</v>
       </c>
       <c r="C311" s="35">
         <v>1647</v>
       </c>
       <c r="D311" s="3">
         <v>0</v>
       </c>
       <c r="E311" s="4">
         <v>0</v>
       </c>
       <c r="F311" s="3">
         <v>0</v>
       </c>
       <c r="G311" s="3">
         <v>0</v>
       </c>
       <c r="H311" s="3">
         <v>0</v>
       </c>
       <c r="I311" s="3">
         <v>0</v>
       </c>
       <c r="J311" s="3">
         <v>0</v>
       </c>
@@ -26910,54 +26916,54 @@
       </c>
       <c r="S311" s="3">
         <v>0</v>
       </c>
       <c r="T311" s="3">
         <v>0</v>
       </c>
       <c r="U311" s="3">
         <v>0</v>
       </c>
       <c r="V311" s="3">
         <v>0</v>
       </c>
       <c r="W311" s="3">
         <v>0</v>
       </c>
       <c r="X311" s="3">
         <v>0</v>
       </c>
       <c r="Y311" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A312" s="19" t="s">
-        <v>515</v>
+        <v>636</v>
       </c>
       <c r="B312" s="2" t="s">
-        <v>516</v>
+        <v>637</v>
       </c>
       <c r="C312" s="35">
         <v>1251</v>
       </c>
       <c r="D312" s="3">
         <v>2</v>
       </c>
       <c r="E312" s="4">
         <v>1.598721023</v>
       </c>
       <c r="F312" s="3">
         <v>0</v>
       </c>
       <c r="G312" s="3">
         <v>0</v>
       </c>
       <c r="H312" s="3">
         <v>0</v>
       </c>
       <c r="I312" s="3">
         <v>0</v>
       </c>
       <c r="J312" s="3">
         <v>0</v>
       </c>
@@ -26987,54 +26993,54 @@
       </c>
       <c r="S312" s="3">
         <v>0</v>
       </c>
       <c r="T312" s="3">
         <v>2</v>
       </c>
       <c r="U312" s="3">
         <v>0</v>
       </c>
       <c r="V312" s="3">
         <v>0</v>
       </c>
       <c r="W312" s="3">
         <v>0</v>
       </c>
       <c r="X312" s="3">
         <v>2</v>
       </c>
       <c r="Y312" s="4">
         <v>1.598721023</v>
       </c>
     </row>
     <row r="313" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A313" s="19" t="s">
-        <v>517</v>
+        <v>638</v>
       </c>
       <c r="B313" s="2" t="s">
-        <v>518</v>
+        <v>639</v>
       </c>
       <c r="C313" s="35">
         <v>549</v>
       </c>
       <c r="D313" s="3">
         <v>0</v>
       </c>
       <c r="E313" s="4">
         <v>0</v>
       </c>
       <c r="F313" s="3">
         <v>0</v>
       </c>
       <c r="G313" s="3">
         <v>0</v>
       </c>
       <c r="H313" s="3">
         <v>0</v>
       </c>
       <c r="I313" s="3">
         <v>0</v>
       </c>
       <c r="J313" s="3">
         <v>0</v>
       </c>
@@ -27064,54 +27070,54 @@
       </c>
       <c r="S313" s="3">
         <v>0</v>
       </c>
       <c r="T313" s="3">
         <v>0</v>
       </c>
       <c r="U313" s="3">
         <v>0</v>
       </c>
       <c r="V313" s="3">
         <v>0</v>
       </c>
       <c r="W313" s="3">
         <v>0</v>
       </c>
       <c r="X313" s="3">
         <v>0</v>
       </c>
       <c r="Y313" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A314" s="19" t="s">
-        <v>519</v>
+        <v>640</v>
       </c>
       <c r="B314" s="2" t="s">
-        <v>520</v>
+        <v>641</v>
       </c>
       <c r="C314" s="35">
         <v>656</v>
       </c>
       <c r="D314" s="3">
         <v>0</v>
       </c>
       <c r="E314" s="4">
         <v>0</v>
       </c>
       <c r="F314" s="3">
         <v>0</v>
       </c>
       <c r="G314" s="3">
         <v>0</v>
       </c>
       <c r="H314" s="3">
         <v>0</v>
       </c>
       <c r="I314" s="3">
         <v>0</v>
       </c>
       <c r="J314" s="3">
         <v>0</v>
       </c>
@@ -27141,54 +27147,54 @@
       </c>
       <c r="S314" s="3">
         <v>0</v>
       </c>
       <c r="T314" s="3">
         <v>0</v>
       </c>
       <c r="U314" s="3">
         <v>0</v>
       </c>
       <c r="V314" s="3">
         <v>0</v>
       </c>
       <c r="W314" s="3">
         <v>0</v>
       </c>
       <c r="X314" s="3">
         <v>0</v>
       </c>
       <c r="Y314" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A315" s="19" t="s">
-        <v>521</v>
+        <v>642</v>
       </c>
       <c r="B315" s="2" t="s">
-        <v>522</v>
+        <v>643</v>
       </c>
       <c r="C315" s="35">
         <v>138</v>
       </c>
       <c r="D315" s="3">
         <v>0</v>
       </c>
       <c r="E315" s="4">
         <v>0</v>
       </c>
       <c r="F315" s="3">
         <v>0</v>
       </c>
       <c r="G315" s="3">
         <v>0</v>
       </c>
       <c r="H315" s="3">
         <v>0</v>
       </c>
       <c r="I315" s="3">
         <v>0</v>
       </c>
       <c r="J315" s="3">
         <v>0</v>
       </c>
@@ -27218,54 +27224,54 @@
       </c>
       <c r="S315" s="3">
         <v>0</v>
       </c>
       <c r="T315" s="3">
         <v>0</v>
       </c>
       <c r="U315" s="3">
         <v>0</v>
       </c>
       <c r="V315" s="3">
         <v>0</v>
       </c>
       <c r="W315" s="3">
         <v>0</v>
       </c>
       <c r="X315" s="3">
         <v>0</v>
       </c>
       <c r="Y315" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A316" s="19" t="s">
-        <v>523</v>
+        <v>644</v>
       </c>
       <c r="B316" s="2" t="s">
-        <v>524</v>
+        <v>645</v>
       </c>
       <c r="C316" s="35">
         <v>506</v>
       </c>
       <c r="D316" s="3">
         <v>2</v>
       </c>
       <c r="E316" s="4">
         <v>3.9525691699999999</v>
       </c>
       <c r="F316" s="3">
         <v>0</v>
       </c>
       <c r="G316" s="3">
         <v>0</v>
       </c>
       <c r="H316" s="3">
         <v>0</v>
       </c>
       <c r="I316" s="3">
         <v>0</v>
       </c>
       <c r="J316" s="3">
         <v>0</v>
       </c>
@@ -27295,54 +27301,54 @@
       </c>
       <c r="S316" s="3">
         <v>0</v>
       </c>
       <c r="T316" s="3">
         <v>0</v>
       </c>
       <c r="U316" s="3">
         <v>0</v>
       </c>
       <c r="V316" s="3">
         <v>0</v>
       </c>
       <c r="W316" s="3">
         <v>0</v>
       </c>
       <c r="X316" s="3">
         <v>2</v>
       </c>
       <c r="Y316" s="4">
         <v>3.9525691699999999</v>
       </c>
     </row>
     <row r="317" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A317" s="19" t="s">
-        <v>525</v>
+        <v>646</v>
       </c>
       <c r="B317" s="2" t="s">
-        <v>526</v>
+        <v>647</v>
       </c>
       <c r="C317" s="35">
         <v>736</v>
       </c>
       <c r="D317" s="3">
         <v>2</v>
       </c>
       <c r="E317" s="4">
         <v>2.717391304</v>
       </c>
       <c r="F317" s="3">
         <v>0</v>
       </c>
       <c r="G317" s="3">
         <v>0</v>
       </c>
       <c r="H317" s="3">
         <v>0</v>
       </c>
       <c r="I317" s="3">
         <v>0</v>
       </c>
       <c r="J317" s="3">
         <v>0</v>
       </c>
@@ -27372,54 +27378,54 @@
       </c>
       <c r="S317" s="3">
         <v>0</v>
       </c>
       <c r="T317" s="3">
         <v>0</v>
       </c>
       <c r="U317" s="3">
         <v>0</v>
       </c>
       <c r="V317" s="3">
         <v>0</v>
       </c>
       <c r="W317" s="3">
         <v>0</v>
       </c>
       <c r="X317" s="3">
         <v>2</v>
       </c>
       <c r="Y317" s="4">
         <v>2.717391304</v>
       </c>
     </row>
     <row r="318" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A318" s="19" t="s">
-        <v>527</v>
+        <v>648</v>
       </c>
       <c r="B318" s="2" t="s">
-        <v>528</v>
+        <v>649</v>
       </c>
       <c r="C318" s="35">
         <v>797</v>
       </c>
       <c r="D318" s="3">
         <v>0</v>
       </c>
       <c r="E318" s="4">
         <v>0</v>
       </c>
       <c r="F318" s="3">
         <v>0</v>
       </c>
       <c r="G318" s="3">
         <v>0</v>
       </c>
       <c r="H318" s="3">
         <v>0</v>
       </c>
       <c r="I318" s="3">
         <v>0</v>
       </c>
       <c r="J318" s="3">
         <v>0</v>
       </c>
@@ -27449,54 +27455,54 @@
       </c>
       <c r="S318" s="3">
         <v>0</v>
       </c>
       <c r="T318" s="3">
         <v>0</v>
       </c>
       <c r="U318" s="3">
         <v>0</v>
       </c>
       <c r="V318" s="3">
         <v>0</v>
       </c>
       <c r="W318" s="3">
         <v>0</v>
       </c>
       <c r="X318" s="3">
         <v>0</v>
       </c>
       <c r="Y318" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A319" s="19" t="s">
-        <v>529</v>
+        <v>650</v>
       </c>
       <c r="B319" s="2" t="s">
-        <v>530</v>
+        <v>651</v>
       </c>
       <c r="C319" s="35">
         <v>1900</v>
       </c>
       <c r="D319" s="3">
         <v>1</v>
       </c>
       <c r="E319" s="4">
         <v>0.52631578899999998</v>
       </c>
       <c r="F319" s="3">
         <v>0</v>
       </c>
       <c r="G319" s="3">
         <v>0</v>
       </c>
       <c r="H319" s="3">
         <v>0</v>
       </c>
       <c r="I319" s="3">
         <v>0</v>
       </c>
       <c r="J319" s="3">
         <v>0</v>
       </c>
@@ -27526,54 +27532,54 @@
       </c>
       <c r="S319" s="3">
         <v>0</v>
       </c>
       <c r="T319" s="3">
         <v>0</v>
       </c>
       <c r="U319" s="3">
         <v>0</v>
       </c>
       <c r="V319" s="3">
         <v>0</v>
       </c>
       <c r="W319" s="3">
         <v>0</v>
       </c>
       <c r="X319" s="3">
         <v>1</v>
       </c>
       <c r="Y319" s="4">
         <v>0.52631578899999998</v>
       </c>
     </row>
     <row r="320" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A320" s="19" t="s">
-        <v>531</v>
+        <v>652</v>
       </c>
       <c r="B320" s="2" t="s">
-        <v>532</v>
+        <v>653</v>
       </c>
       <c r="C320" s="35">
         <v>391</v>
       </c>
       <c r="D320" s="3">
         <v>0</v>
       </c>
       <c r="E320" s="4">
         <v>0</v>
       </c>
       <c r="F320" s="3">
         <v>0</v>
       </c>
       <c r="G320" s="3">
         <v>0</v>
       </c>
       <c r="H320" s="3">
         <v>0</v>
       </c>
       <c r="I320" s="3">
         <v>0</v>
       </c>
       <c r="J320" s="3">
         <v>0</v>
       </c>
@@ -27603,54 +27609,54 @@
       </c>
       <c r="S320" s="3">
         <v>0</v>
       </c>
       <c r="T320" s="3">
         <v>0</v>
       </c>
       <c r="U320" s="3">
         <v>0</v>
       </c>
       <c r="V320" s="3">
         <v>0</v>
       </c>
       <c r="W320" s="3">
         <v>0</v>
       </c>
       <c r="X320" s="3">
         <v>0</v>
       </c>
       <c r="Y320" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A321" s="19" t="s">
-        <v>533</v>
+        <v>654</v>
       </c>
       <c r="B321" s="2" t="s">
-        <v>534</v>
+        <v>655</v>
       </c>
       <c r="C321" s="35">
         <v>647</v>
       </c>
       <c r="D321" s="3">
         <v>0</v>
       </c>
       <c r="E321" s="4">
         <v>0</v>
       </c>
       <c r="F321" s="3">
         <v>0</v>
       </c>
       <c r="G321" s="3">
         <v>0</v>
       </c>
       <c r="H321" s="3">
         <v>0</v>
       </c>
       <c r="I321" s="3">
         <v>0</v>
       </c>
       <c r="J321" s="3">
         <v>0</v>
       </c>
@@ -27680,54 +27686,54 @@
       </c>
       <c r="S321" s="3">
         <v>0</v>
       </c>
       <c r="T321" s="3">
         <v>0</v>
       </c>
       <c r="U321" s="3">
         <v>0</v>
       </c>
       <c r="V321" s="3">
         <v>0</v>
       </c>
       <c r="W321" s="3">
         <v>0</v>
       </c>
       <c r="X321" s="3">
         <v>0</v>
       </c>
       <c r="Y321" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A322" s="19" t="s">
-        <v>535</v>
+        <v>656</v>
       </c>
       <c r="B322" s="2" t="s">
-        <v>536</v>
+        <v>657</v>
       </c>
       <c r="C322" s="35">
         <v>565</v>
       </c>
       <c r="D322" s="3">
         <v>0</v>
       </c>
       <c r="E322" s="4">
         <v>0</v>
       </c>
       <c r="F322" s="3">
         <v>0</v>
       </c>
       <c r="G322" s="3">
         <v>0</v>
       </c>
       <c r="H322" s="3">
         <v>0</v>
       </c>
       <c r="I322" s="3">
         <v>0</v>
       </c>
       <c r="J322" s="3">
         <v>0</v>
       </c>
@@ -27757,54 +27763,54 @@
       </c>
       <c r="S322" s="3">
         <v>0</v>
       </c>
       <c r="T322" s="3">
         <v>0</v>
       </c>
       <c r="U322" s="3">
         <v>0</v>
       </c>
       <c r="V322" s="3">
         <v>0</v>
       </c>
       <c r="W322" s="3">
         <v>0</v>
       </c>
       <c r="X322" s="3">
         <v>0</v>
       </c>
       <c r="Y322" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A323" s="19" t="s">
-        <v>537</v>
+        <v>658</v>
       </c>
       <c r="B323" s="2" t="s">
-        <v>538</v>
+        <v>659</v>
       </c>
       <c r="C323" s="35">
         <v>752</v>
       </c>
       <c r="D323" s="3">
         <v>0</v>
       </c>
       <c r="E323" s="4">
         <v>0</v>
       </c>
       <c r="F323" s="3">
         <v>0</v>
       </c>
       <c r="G323" s="3">
         <v>0</v>
       </c>
       <c r="H323" s="3">
         <v>0</v>
       </c>
       <c r="I323" s="3">
         <v>0</v>
       </c>
       <c r="J323" s="3">
         <v>0</v>
       </c>
@@ -27834,54 +27840,54 @@
       </c>
       <c r="S323" s="3">
         <v>0</v>
       </c>
       <c r="T323" s="3">
         <v>0</v>
       </c>
       <c r="U323" s="3">
         <v>0</v>
       </c>
       <c r="V323" s="3">
         <v>0</v>
       </c>
       <c r="W323" s="3">
         <v>0</v>
       </c>
       <c r="X323" s="3">
         <v>0</v>
       </c>
       <c r="Y323" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A324" s="19" t="s">
-        <v>541</v>
+        <v>660</v>
       </c>
       <c r="B324" s="2" t="s">
-        <v>639</v>
+        <v>661</v>
       </c>
       <c r="C324" s="35">
         <v>465</v>
       </c>
       <c r="D324" s="3">
         <v>0</v>
       </c>
       <c r="E324" s="4">
         <v>0</v>
       </c>
       <c r="F324" s="3">
         <v>0</v>
       </c>
       <c r="G324" s="3">
         <v>0</v>
       </c>
       <c r="H324" s="3">
         <v>0</v>
       </c>
       <c r="I324" s="3">
         <v>0</v>
       </c>
       <c r="J324" s="3">
         <v>0</v>
       </c>
@@ -27911,54 +27917,54 @@
       </c>
       <c r="S324" s="3">
         <v>0</v>
       </c>
       <c r="T324" s="3">
         <v>0</v>
       </c>
       <c r="U324" s="3">
         <v>0</v>
       </c>
       <c r="V324" s="3">
         <v>0</v>
       </c>
       <c r="W324" s="3">
         <v>0</v>
       </c>
       <c r="X324" s="3">
         <v>0</v>
       </c>
       <c r="Y324" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A325" s="19" t="s">
-        <v>542</v>
+        <v>662</v>
       </c>
       <c r="B325" s="2" t="s">
-        <v>543</v>
+        <v>663</v>
       </c>
       <c r="C325" s="35">
         <v>297</v>
       </c>
       <c r="D325" s="3">
         <v>0</v>
       </c>
       <c r="E325" s="4">
         <v>0</v>
       </c>
       <c r="F325" s="3">
         <v>0</v>
       </c>
       <c r="G325" s="3">
         <v>0</v>
       </c>
       <c r="H325" s="3">
         <v>0</v>
       </c>
       <c r="I325" s="3">
         <v>0</v>
       </c>
       <c r="J325" s="3">
         <v>0</v>
       </c>
@@ -27988,54 +27994,54 @@
       </c>
       <c r="S325" s="3">
         <v>0</v>
       </c>
       <c r="T325" s="3">
         <v>0</v>
       </c>
       <c r="U325" s="3">
         <v>0</v>
       </c>
       <c r="V325" s="3">
         <v>0</v>
       </c>
       <c r="W325" s="3">
         <v>0</v>
       </c>
       <c r="X325" s="3">
         <v>0</v>
       </c>
       <c r="Y325" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A326" s="19" t="s">
-        <v>544</v>
+        <v>664</v>
       </c>
       <c r="B326" s="2" t="s">
-        <v>545</v>
+        <v>665</v>
       </c>
       <c r="C326" s="35">
         <v>646</v>
       </c>
       <c r="D326" s="3">
         <v>0</v>
       </c>
       <c r="E326" s="4">
         <v>0</v>
       </c>
       <c r="F326" s="3">
         <v>0</v>
       </c>
       <c r="G326" s="3">
         <v>0</v>
       </c>
       <c r="H326" s="3">
         <v>0</v>
       </c>
       <c r="I326" s="3">
         <v>0</v>
       </c>
       <c r="J326" s="3">
         <v>0</v>
       </c>
@@ -28065,54 +28071,54 @@
       </c>
       <c r="S326" s="3">
         <v>0</v>
       </c>
       <c r="T326" s="3">
         <v>0</v>
       </c>
       <c r="U326" s="3">
         <v>0</v>
       </c>
       <c r="V326" s="3">
         <v>0</v>
       </c>
       <c r="W326" s="3">
         <v>0</v>
       </c>
       <c r="X326" s="3">
         <v>0</v>
       </c>
       <c r="Y326" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A327" s="19" t="s">
-        <v>546</v>
+        <v>666</v>
       </c>
       <c r="B327" s="2" t="s">
-        <v>640</v>
+        <v>667</v>
       </c>
       <c r="C327" s="35">
         <v>3386</v>
       </c>
       <c r="D327" s="3">
         <v>5</v>
       </c>
       <c r="E327" s="4">
         <v>1.4766686360000001</v>
       </c>
       <c r="F327" s="3">
         <v>0</v>
       </c>
       <c r="G327" s="3">
         <v>0</v>
       </c>
       <c r="H327" s="3">
         <v>0</v>
       </c>
       <c r="I327" s="3">
         <v>0</v>
       </c>
       <c r="J327" s="3">
         <v>0</v>
       </c>
@@ -28142,54 +28148,54 @@
       </c>
       <c r="S327" s="3">
         <v>0</v>
       </c>
       <c r="T327" s="3">
         <v>0</v>
       </c>
       <c r="U327" s="3">
         <v>0</v>
       </c>
       <c r="V327" s="3">
         <v>0</v>
       </c>
       <c r="W327" s="3">
         <v>5</v>
       </c>
       <c r="X327" s="3">
         <v>5</v>
       </c>
       <c r="Y327" s="4">
         <v>1.4766686360000001</v>
       </c>
     </row>
     <row r="328" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A328" s="19" t="s">
-        <v>546</v>
+        <v>666</v>
       </c>
       <c r="B328" s="2" t="s">
-        <v>640</v>
+        <v>667</v>
       </c>
       <c r="C328" s="35">
         <v>3386</v>
       </c>
       <c r="D328" s="3">
         <v>5</v>
       </c>
       <c r="E328" s="4">
         <v>1.4766686360000001</v>
       </c>
       <c r="F328" s="3">
         <v>0</v>
       </c>
       <c r="G328" s="3">
         <v>0</v>
       </c>
       <c r="H328" s="3">
         <v>0</v>
       </c>
       <c r="I328" s="3">
         <v>0</v>
       </c>
       <c r="J328" s="3">
         <v>0</v>
       </c>
@@ -28219,54 +28225,54 @@
       </c>
       <c r="S328" s="3">
         <v>0</v>
       </c>
       <c r="T328" s="3">
         <v>0</v>
       </c>
       <c r="U328" s="3">
         <v>0</v>
       </c>
       <c r="V328" s="3">
         <v>0</v>
       </c>
       <c r="W328" s="3">
         <v>5</v>
       </c>
       <c r="X328" s="3">
         <v>5</v>
       </c>
       <c r="Y328" s="4">
         <v>1.4766686360000001</v>
       </c>
     </row>
     <row r="329" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A329" s="19" t="s">
-        <v>547</v>
+        <v>668</v>
       </c>
       <c r="B329" s="2" t="s">
-        <v>548</v>
+        <v>669</v>
       </c>
       <c r="C329" s="35">
         <v>707</v>
       </c>
       <c r="D329" s="3">
         <v>0</v>
       </c>
       <c r="E329" s="4">
         <v>0</v>
       </c>
       <c r="F329" s="3">
         <v>0</v>
       </c>
       <c r="G329" s="3">
         <v>0</v>
       </c>
       <c r="H329" s="3">
         <v>0</v>
       </c>
       <c r="I329" s="3">
         <v>0</v>
       </c>
       <c r="J329" s="3">
         <v>0</v>
       </c>
@@ -28296,54 +28302,54 @@
       </c>
       <c r="S329" s="3">
         <v>0</v>
       </c>
       <c r="T329" s="3">
         <v>0</v>
       </c>
       <c r="U329" s="3">
         <v>0</v>
       </c>
       <c r="V329" s="3">
         <v>0</v>
       </c>
       <c r="W329" s="3">
         <v>0</v>
       </c>
       <c r="X329" s="3">
         <v>0</v>
       </c>
       <c r="Y329" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A330" s="19" t="s">
-        <v>592</v>
+        <v>670</v>
       </c>
       <c r="B330" s="2" t="s">
-        <v>593</v>
+        <v>671</v>
       </c>
       <c r="C330" s="35">
         <v>766</v>
       </c>
       <c r="D330" s="3">
         <v>2</v>
       </c>
       <c r="E330" s="4">
         <v>2.6109660570000002</v>
       </c>
       <c r="F330" s="3">
         <v>0</v>
       </c>
       <c r="G330" s="3">
         <v>0</v>
       </c>
       <c r="H330" s="3">
         <v>0</v>
       </c>
       <c r="I330" s="3">
         <v>0</v>
       </c>
       <c r="J330" s="3">
         <v>0</v>
       </c>
@@ -28373,54 +28379,54 @@
       </c>
       <c r="S330" s="3">
         <v>0</v>
       </c>
       <c r="T330" s="3">
         <v>0</v>
       </c>
       <c r="U330" s="3">
         <v>0</v>
       </c>
       <c r="V330" s="3">
         <v>0</v>
       </c>
       <c r="W330" s="3">
         <v>2</v>
       </c>
       <c r="X330" s="3">
         <v>2</v>
       </c>
       <c r="Y330" s="4">
         <v>2.6109660570000002</v>
       </c>
     </row>
     <row r="331" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A331" s="19" t="s">
-        <v>549</v>
+        <v>672</v>
       </c>
       <c r="B331" s="2" t="s">
-        <v>594</v>
+        <v>673</v>
       </c>
       <c r="C331" s="35">
         <v>355</v>
       </c>
       <c r="D331" s="3">
         <v>0</v>
       </c>
       <c r="E331" s="4">
         <v>0</v>
       </c>
       <c r="F331" s="3">
         <v>0</v>
       </c>
       <c r="G331" s="3">
         <v>0</v>
       </c>
       <c r="H331" s="3">
         <v>0</v>
       </c>
       <c r="I331" s="3">
         <v>0</v>
       </c>
       <c r="J331" s="3">
         <v>0</v>
       </c>
@@ -28450,54 +28456,54 @@
       </c>
       <c r="S331" s="3">
         <v>0</v>
       </c>
       <c r="T331" s="3">
         <v>0</v>
       </c>
       <c r="U331" s="3">
         <v>0</v>
       </c>
       <c r="V331" s="3">
         <v>0</v>
       </c>
       <c r="W331" s="3">
         <v>0</v>
       </c>
       <c r="X331" s="3">
         <v>0</v>
       </c>
       <c r="Y331" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A332" s="19" t="s">
-        <v>612</v>
+        <v>674</v>
       </c>
       <c r="B332" s="2" t="s">
-        <v>641</v>
+        <v>675</v>
       </c>
       <c r="C332" s="35">
         <v>528</v>
       </c>
       <c r="D332" s="3">
         <v>0</v>
       </c>
       <c r="E332" s="4">
         <v>0</v>
       </c>
       <c r="F332" s="3">
         <v>0</v>
       </c>
       <c r="G332" s="3">
         <v>0</v>
       </c>
       <c r="H332" s="3">
         <v>0</v>
       </c>
       <c r="I332" s="3">
         <v>0</v>
       </c>
       <c r="J332" s="3">
         <v>0</v>
       </c>
@@ -28527,54 +28533,54 @@
       </c>
       <c r="S332" s="3">
         <v>0</v>
       </c>
       <c r="T332" s="3">
         <v>0</v>
       </c>
       <c r="U332" s="3">
         <v>0</v>
       </c>
       <c r="V332" s="3">
         <v>0</v>
       </c>
       <c r="W332" s="3">
         <v>0</v>
       </c>
       <c r="X332" s="3">
         <v>0</v>
       </c>
       <c r="Y332" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A333" s="19" t="s">
-        <v>642</v>
+        <v>676</v>
       </c>
       <c r="B333" s="2" t="s">
-        <v>643</v>
+        <v>677</v>
       </c>
       <c r="C333" s="35">
         <v>580</v>
       </c>
       <c r="D333" s="3">
         <v>0</v>
       </c>
       <c r="E333" s="4">
         <v>0</v>
       </c>
       <c r="F333" s="3">
         <v>0</v>
       </c>
       <c r="G333" s="3">
         <v>0</v>
       </c>
       <c r="H333" s="3">
         <v>0</v>
       </c>
       <c r="I333" s="3">
         <v>0</v>
       </c>
       <c r="J333" s="3">
         <v>0</v>
       </c>
@@ -28604,54 +28610,54 @@
       </c>
       <c r="S333" s="3">
         <v>0</v>
       </c>
       <c r="T333" s="3">
         <v>0</v>
       </c>
       <c r="U333" s="3">
         <v>0</v>
       </c>
       <c r="V333" s="3">
         <v>0</v>
       </c>
       <c r="W333" s="3">
         <v>0</v>
       </c>
       <c r="X333" s="3">
         <v>0</v>
       </c>
       <c r="Y333" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A334" s="19" t="s">
-        <v>657</v>
+        <v>678</v>
       </c>
       <c r="B334" s="2" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="C334" s="35">
         <v>1063</v>
       </c>
       <c r="D334" s="3">
         <v>0</v>
       </c>
       <c r="E334" s="4">
         <v>0</v>
       </c>
       <c r="F334" s="3">
         <v>0</v>
       </c>
       <c r="G334" s="3">
         <v>0</v>
       </c>
       <c r="H334" s="3">
         <v>0</v>
       </c>
       <c r="I334" s="3">
         <v>0</v>
       </c>
       <c r="J334" s="3">
         <v>0</v>
       </c>
@@ -28681,54 +28687,54 @@
       </c>
       <c r="S334" s="3">
         <v>0</v>
       </c>
       <c r="T334" s="3">
         <v>0</v>
       </c>
       <c r="U334" s="3">
         <v>0</v>
       </c>
       <c r="V334" s="3">
         <v>0</v>
       </c>
       <c r="W334" s="3">
         <v>0</v>
       </c>
       <c r="X334" s="3">
         <v>0</v>
       </c>
       <c r="Y334" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A335" s="19" t="s">
-        <v>226</v>
+        <v>680</v>
       </c>
       <c r="B335" s="2" t="s">
-        <v>227</v>
+        <v>681</v>
       </c>
       <c r="C335" s="35">
         <v>1554</v>
       </c>
       <c r="D335" s="37">
         <v>56</v>
       </c>
       <c r="E335" s="39">
         <v>36.036036035999999</v>
       </c>
       <c r="F335" s="37">
         <v>0</v>
       </c>
       <c r="G335" s="37">
         <v>0</v>
       </c>
       <c r="H335" s="37">
         <v>0</v>
       </c>
       <c r="I335" s="37">
         <v>0</v>
       </c>
       <c r="J335" s="37">
         <v>0</v>
       </c>
@@ -28758,54 +28764,54 @@
       </c>
       <c r="S335" s="37">
         <v>1</v>
       </c>
       <c r="T335" s="37">
         <v>0</v>
       </c>
       <c r="U335" s="37">
         <v>9</v>
       </c>
       <c r="V335" s="37">
         <v>4</v>
       </c>
       <c r="W335" s="37">
         <v>2</v>
       </c>
       <c r="X335" s="37">
         <v>56</v>
       </c>
       <c r="Y335" s="39">
         <v>36.036036035999999</v>
       </c>
     </row>
     <row r="336" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A336" s="19" t="s">
-        <v>539</v>
+        <v>682</v>
       </c>
       <c r="B336" s="2" t="s">
-        <v>540</v>
+        <v>683</v>
       </c>
       <c r="C336" s="35">
         <v>140</v>
       </c>
       <c r="D336" s="37">
         <v>0</v>
       </c>
       <c r="E336" s="39">
         <v>0</v>
       </c>
       <c r="F336" s="37">
         <v>0</v>
       </c>
       <c r="G336" s="37">
         <v>0</v>
       </c>
       <c r="H336" s="37">
         <v>0</v>
       </c>
       <c r="I336" s="37">
         <v>0</v>
       </c>
       <c r="J336" s="37">
         <v>0</v>
       </c>
@@ -28835,54 +28841,54 @@
       </c>
       <c r="S336" s="37">
         <v>0</v>
       </c>
       <c r="T336" s="37">
         <v>0</v>
       </c>
       <c r="U336" s="37">
         <v>0</v>
       </c>
       <c r="V336" s="37">
         <v>0</v>
       </c>
       <c r="W336" s="37">
         <v>0</v>
       </c>
       <c r="X336" s="37">
         <v>0</v>
       </c>
       <c r="Y336" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A337" s="19" t="s">
-        <v>228</v>
+        <v>684</v>
       </c>
       <c r="B337" s="2" t="s">
-        <v>229</v>
+        <v>685</v>
       </c>
       <c r="C337" s="35">
         <v>1033</v>
       </c>
       <c r="D337" s="37">
         <v>3</v>
       </c>
       <c r="E337" s="39">
         <v>2.9041626329999999</v>
       </c>
       <c r="F337" s="37">
         <v>0</v>
       </c>
       <c r="G337" s="37">
         <v>0</v>
       </c>
       <c r="H337" s="37">
         <v>0</v>
       </c>
       <c r="I337" s="37">
         <v>0</v>
       </c>
       <c r="J337" s="37">
         <v>0</v>
       </c>
@@ -28912,54 +28918,54 @@
       </c>
       <c r="S337" s="37">
         <v>0</v>
       </c>
       <c r="T337" s="37">
         <v>0</v>
       </c>
       <c r="U337" s="37">
         <v>0</v>
       </c>
       <c r="V337" s="37">
         <v>0</v>
       </c>
       <c r="W337" s="37">
         <v>3</v>
       </c>
       <c r="X337" s="37">
         <v>3</v>
       </c>
       <c r="Y337" s="39">
         <v>2.9041626329999999</v>
       </c>
     </row>
     <row r="338" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A338" s="19" t="s">
-        <v>595</v>
+        <v>686</v>
       </c>
       <c r="B338" s="2" t="s">
-        <v>596</v>
+        <v>687</v>
       </c>
       <c r="C338" s="35">
         <v>262</v>
       </c>
       <c r="D338" s="37">
         <v>0</v>
       </c>
       <c r="E338" s="39">
         <v>0</v>
       </c>
       <c r="F338" s="37">
         <v>0</v>
       </c>
       <c r="G338" s="37">
         <v>0</v>
       </c>
       <c r="H338" s="37">
         <v>0</v>
       </c>
       <c r="I338" s="37">
         <v>0</v>
       </c>
       <c r="J338" s="37">
         <v>0</v>
       </c>
@@ -28989,54 +28995,54 @@
       </c>
       <c r="S338" s="37">
         <v>0</v>
       </c>
       <c r="T338" s="37">
         <v>0</v>
       </c>
       <c r="U338" s="37">
         <v>0</v>
       </c>
       <c r="V338" s="37">
         <v>0</v>
       </c>
       <c r="W338" s="37">
         <v>0</v>
       </c>
       <c r="X338" s="37">
         <v>0</v>
       </c>
       <c r="Y338" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A339" s="19" t="s">
-        <v>230</v>
+        <v>688</v>
       </c>
       <c r="B339" s="2" t="s">
-        <v>231</v>
+        <v>689</v>
       </c>
       <c r="C339" s="35">
         <v>4612</v>
       </c>
       <c r="D339" s="37">
         <v>29</v>
       </c>
       <c r="E339" s="39">
         <v>6.2879444930000004</v>
       </c>
       <c r="F339" s="37">
         <v>0</v>
       </c>
       <c r="G339" s="37">
         <v>0</v>
       </c>
       <c r="H339" s="37">
         <v>0</v>
       </c>
       <c r="I339" s="37">
         <v>0</v>
       </c>
       <c r="J339" s="37">
         <v>0</v>
       </c>
@@ -29066,54 +29072,54 @@
       </c>
       <c r="S339" s="37">
         <v>0</v>
       </c>
       <c r="T339" s="37">
         <v>10</v>
       </c>
       <c r="U339" s="37">
         <v>12</v>
       </c>
       <c r="V339" s="37">
         <v>0</v>
       </c>
       <c r="W339" s="37">
         <v>5</v>
       </c>
       <c r="X339" s="37">
         <v>28</v>
       </c>
       <c r="Y339" s="39">
         <v>6.0711188199999997</v>
       </c>
     </row>
     <row r="340" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A340" s="19" t="s">
-        <v>551</v>
+        <v>690</v>
       </c>
       <c r="B340" s="2" t="s">
-        <v>552</v>
+        <v>691</v>
       </c>
       <c r="C340" s="35">
         <v>162</v>
       </c>
       <c r="D340" s="37">
         <v>0</v>
       </c>
       <c r="E340" s="39">
         <v>0</v>
       </c>
       <c r="F340" s="37">
         <v>0</v>
       </c>
       <c r="G340" s="37">
         <v>0</v>
       </c>
       <c r="H340" s="37">
         <v>0</v>
       </c>
       <c r="I340" s="37">
         <v>0</v>
       </c>
       <c r="J340" s="37">
         <v>0</v>
       </c>
@@ -29143,54 +29149,54 @@
       </c>
       <c r="S340" s="37">
         <v>0</v>
       </c>
       <c r="T340" s="37">
         <v>0</v>
       </c>
       <c r="U340" s="37">
         <v>0</v>
       </c>
       <c r="V340" s="37">
         <v>0</v>
       </c>
       <c r="W340" s="37">
         <v>0</v>
       </c>
       <c r="X340" s="37">
         <v>0</v>
       </c>
       <c r="Y340" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A341" s="19" t="s">
-        <v>232</v>
+        <v>692</v>
       </c>
       <c r="B341" s="2" t="s">
-        <v>233</v>
+        <v>693</v>
       </c>
       <c r="C341" s="35">
         <v>16967</v>
       </c>
       <c r="D341" s="37">
         <v>146</v>
       </c>
       <c r="E341" s="39">
         <v>8.6049389989999998</v>
       </c>
       <c r="F341" s="37">
         <v>1</v>
       </c>
       <c r="G341" s="37">
         <v>0</v>
       </c>
       <c r="H341" s="37">
         <v>0</v>
       </c>
       <c r="I341" s="37">
         <v>0</v>
       </c>
       <c r="J341" s="37">
         <v>0</v>
       </c>
@@ -29220,54 +29226,54 @@
       </c>
       <c r="S341" s="37">
         <v>0</v>
       </c>
       <c r="T341" s="37">
         <v>3</v>
       </c>
       <c r="U341" s="37">
         <v>108</v>
       </c>
       <c r="V341" s="37">
         <v>2</v>
       </c>
       <c r="W341" s="37">
         <v>17</v>
       </c>
       <c r="X341" s="37">
         <v>144</v>
       </c>
       <c r="Y341" s="39">
         <v>8.4870631230000004</v>
       </c>
     </row>
     <row r="342" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A342" s="19" t="s">
-        <v>553</v>
+        <v>694</v>
       </c>
       <c r="B342" s="2" t="s">
-        <v>554</v>
+        <v>695</v>
       </c>
       <c r="C342" s="35">
         <v>244</v>
       </c>
       <c r="D342" s="37">
         <v>3</v>
       </c>
       <c r="E342" s="39">
         <v>12.295081967</v>
       </c>
       <c r="F342" s="37">
         <v>0</v>
       </c>
       <c r="G342" s="37">
         <v>0</v>
       </c>
       <c r="H342" s="37">
         <v>0</v>
       </c>
       <c r="I342" s="37">
         <v>0</v>
       </c>
       <c r="J342" s="37">
         <v>0</v>
       </c>
@@ -29297,54 +29303,54 @@
       </c>
       <c r="S342" s="37">
         <v>0</v>
       </c>
       <c r="T342" s="37">
         <v>0</v>
       </c>
       <c r="U342" s="37">
         <v>0</v>
       </c>
       <c r="V342" s="37">
         <v>1</v>
       </c>
       <c r="W342" s="37">
         <v>2</v>
       </c>
       <c r="X342" s="37">
         <v>3</v>
       </c>
       <c r="Y342" s="39">
         <v>12.295081967</v>
       </c>
     </row>
     <row r="343" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A343" s="19" t="s">
-        <v>555</v>
+        <v>696</v>
       </c>
       <c r="B343" s="2" t="s">
-        <v>556</v>
+        <v>697</v>
       </c>
       <c r="C343" s="35">
         <v>742</v>
       </c>
       <c r="D343" s="37">
         <v>0</v>
       </c>
       <c r="E343" s="39">
         <v>0</v>
       </c>
       <c r="F343" s="37">
         <v>0</v>
       </c>
       <c r="G343" s="37">
         <v>0</v>
       </c>
       <c r="H343" s="37">
         <v>0</v>
       </c>
       <c r="I343" s="37">
         <v>0</v>
       </c>
       <c r="J343" s="37">
         <v>0</v>
       </c>
@@ -29374,54 +29380,54 @@
       </c>
       <c r="S343" s="37">
         <v>0</v>
       </c>
       <c r="T343" s="37">
         <v>0</v>
       </c>
       <c r="U343" s="37">
         <v>0</v>
       </c>
       <c r="V343" s="37">
         <v>0</v>
       </c>
       <c r="W343" s="37">
         <v>0</v>
       </c>
       <c r="X343" s="37">
         <v>0</v>
       </c>
       <c r="Y343" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A344" s="19" t="s">
-        <v>668</v>
+        <v>698</v>
       </c>
       <c r="B344" s="2" t="s">
-        <v>669</v>
+        <v>699</v>
       </c>
       <c r="C344" s="35">
         <v>292</v>
       </c>
       <c r="D344" s="37">
         <v>0</v>
       </c>
       <c r="E344" s="39">
         <v>0</v>
       </c>
       <c r="F344" s="37">
         <v>0</v>
       </c>
       <c r="G344" s="37">
         <v>0</v>
       </c>
       <c r="H344" s="37">
         <v>0</v>
       </c>
       <c r="I344" s="37">
         <v>0</v>
       </c>
       <c r="J344" s="37">
         <v>0</v>
       </c>
@@ -29451,54 +29457,54 @@
       </c>
       <c r="S344" s="37">
         <v>0</v>
       </c>
       <c r="T344" s="37">
         <v>0</v>
       </c>
       <c r="U344" s="37">
         <v>0</v>
       </c>
       <c r="V344" s="37">
         <v>0</v>
       </c>
       <c r="W344" s="37">
         <v>0</v>
       </c>
       <c r="X344" s="37">
         <v>0</v>
       </c>
       <c r="Y344" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A345" s="19" t="s">
-        <v>234</v>
+        <v>700</v>
       </c>
       <c r="B345" s="2" t="s">
-        <v>235</v>
+        <v>701</v>
       </c>
       <c r="C345" s="35">
         <v>8430</v>
       </c>
       <c r="D345" s="37">
         <v>58</v>
       </c>
       <c r="E345" s="39">
         <v>6.880189798</v>
       </c>
       <c r="F345" s="37">
         <v>0</v>
       </c>
       <c r="G345" s="37">
         <v>0</v>
       </c>
       <c r="H345" s="37">
         <v>0</v>
       </c>
       <c r="I345" s="37">
         <v>0</v>
       </c>
       <c r="J345" s="37">
         <v>0</v>
       </c>
@@ -29528,54 +29534,54 @@
       </c>
       <c r="S345" s="37">
         <v>0</v>
       </c>
       <c r="T345" s="37">
         <v>1</v>
       </c>
       <c r="U345" s="37">
         <v>36</v>
       </c>
       <c r="V345" s="37">
         <v>0</v>
       </c>
       <c r="W345" s="37">
         <v>6</v>
       </c>
       <c r="X345" s="37">
         <v>58</v>
       </c>
       <c r="Y345" s="39">
         <v>6.880189798</v>
       </c>
     </row>
     <row r="346" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A346" s="19" t="s">
-        <v>236</v>
+        <v>702</v>
       </c>
       <c r="B346" s="2" t="s">
-        <v>237</v>
+        <v>703</v>
       </c>
       <c r="C346" s="35">
         <v>10344</v>
       </c>
       <c r="D346" s="37">
         <v>60</v>
       </c>
       <c r="E346" s="39">
         <v>5.8004640370000002</v>
       </c>
       <c r="F346" s="37">
         <v>1</v>
       </c>
       <c r="G346" s="37">
         <v>2</v>
       </c>
       <c r="H346" s="37">
         <v>0</v>
       </c>
       <c r="I346" s="37">
         <v>0</v>
       </c>
       <c r="J346" s="37">
         <v>0</v>
       </c>
@@ -29605,54 +29611,54 @@
       </c>
       <c r="S346" s="37">
         <v>0</v>
       </c>
       <c r="T346" s="37">
         <v>8</v>
       </c>
       <c r="U346" s="37">
         <v>31</v>
       </c>
       <c r="V346" s="37">
         <v>0</v>
       </c>
       <c r="W346" s="37">
         <v>13</v>
       </c>
       <c r="X346" s="37">
         <v>57</v>
       </c>
       <c r="Y346" s="39">
         <v>5.5104408349999998</v>
       </c>
     </row>
     <row r="347" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A347" s="19" t="s">
-        <v>557</v>
+        <v>704</v>
       </c>
       <c r="B347" s="2" t="s">
-        <v>558</v>
+        <v>705</v>
       </c>
       <c r="C347" s="35">
         <v>1181</v>
       </c>
       <c r="D347" s="37">
         <v>1</v>
       </c>
       <c r="E347" s="39">
         <v>0.84674005100000005</v>
       </c>
       <c r="F347" s="37">
         <v>0</v>
       </c>
       <c r="G347" s="37">
         <v>0</v>
       </c>
       <c r="H347" s="37">
         <v>0</v>
       </c>
       <c r="I347" s="37">
         <v>0</v>
       </c>
       <c r="J347" s="37">
         <v>0</v>
       </c>
@@ -29682,54 +29688,54 @@
       </c>
       <c r="S347" s="37">
         <v>0</v>
       </c>
       <c r="T347" s="37">
         <v>0</v>
       </c>
       <c r="U347" s="37">
         <v>0</v>
       </c>
       <c r="V347" s="37">
         <v>0</v>
       </c>
       <c r="W347" s="37">
         <v>0</v>
       </c>
       <c r="X347" s="37">
         <v>1</v>
       </c>
       <c r="Y347" s="39">
         <v>0.84674005100000005</v>
       </c>
     </row>
     <row r="348" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A348" s="19" t="s">
-        <v>559</v>
+        <v>706</v>
       </c>
       <c r="B348" s="2" t="s">
-        <v>560</v>
+        <v>707</v>
       </c>
       <c r="C348" s="35">
         <v>692</v>
       </c>
       <c r="D348" s="37">
         <v>4</v>
       </c>
       <c r="E348" s="39">
         <v>5.7803468210000002</v>
       </c>
       <c r="F348" s="37">
         <v>0</v>
       </c>
       <c r="G348" s="37">
         <v>0</v>
       </c>
       <c r="H348" s="37">
         <v>0</v>
       </c>
       <c r="I348" s="37">
         <v>0</v>
       </c>
       <c r="J348" s="37">
         <v>0</v>
       </c>
@@ -29759,54 +29765,54 @@
       </c>
       <c r="S348" s="37">
         <v>0</v>
       </c>
       <c r="T348" s="37">
         <v>0</v>
       </c>
       <c r="U348" s="37">
         <v>3</v>
       </c>
       <c r="V348" s="37">
         <v>0</v>
       </c>
       <c r="W348" s="37">
         <v>0</v>
       </c>
       <c r="X348" s="37">
         <v>3</v>
       </c>
       <c r="Y348" s="39">
         <v>4.3352601159999997</v>
       </c>
     </row>
     <row r="349" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A349" s="19" t="s">
-        <v>238</v>
+        <v>708</v>
       </c>
       <c r="B349" s="2" t="s">
-        <v>239</v>
+        <v>709</v>
       </c>
       <c r="C349" s="35">
         <v>5060</v>
       </c>
       <c r="D349" s="37">
         <v>47</v>
       </c>
       <c r="E349" s="39">
         <v>9.2885375490000008</v>
       </c>
       <c r="F349" s="37">
         <v>0</v>
       </c>
       <c r="G349" s="37">
         <v>0</v>
       </c>
       <c r="H349" s="37">
         <v>0</v>
       </c>
       <c r="I349" s="37">
         <v>0</v>
       </c>
       <c r="J349" s="37">
         <v>0</v>
       </c>
@@ -29836,54 +29842,54 @@
       </c>
       <c r="S349" s="37">
         <v>0</v>
       </c>
       <c r="T349" s="37">
         <v>1</v>
       </c>
       <c r="U349" s="37">
         <v>32</v>
       </c>
       <c r="V349" s="37">
         <v>0</v>
       </c>
       <c r="W349" s="37">
         <v>10</v>
       </c>
       <c r="X349" s="37">
         <v>47</v>
       </c>
       <c r="Y349" s="39">
         <v>9.2885375490000008</v>
       </c>
     </row>
     <row r="350" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A350" s="19" t="s">
-        <v>240</v>
+        <v>710</v>
       </c>
       <c r="B350" s="2" t="s">
-        <v>241</v>
+        <v>711</v>
       </c>
       <c r="C350" s="35">
         <v>2050</v>
       </c>
       <c r="D350" s="37">
         <v>6</v>
       </c>
       <c r="E350" s="39">
         <v>2.9268292680000001</v>
       </c>
       <c r="F350" s="37">
         <v>0</v>
       </c>
       <c r="G350" s="37">
         <v>0</v>
       </c>
       <c r="H350" s="37">
         <v>0</v>
       </c>
       <c r="I350" s="37">
         <v>0</v>
       </c>
       <c r="J350" s="37">
         <v>0</v>
       </c>
@@ -29912,87 +29918,88 @@
         <v>0</v>
       </c>
       <c r="S350" s="37">
         <v>0</v>
       </c>
       <c r="T350" s="37">
         <v>6</v>
       </c>
       <c r="U350" s="37">
         <v>0</v>
       </c>
       <c r="V350" s="37">
         <v>0</v>
       </c>
       <c r="W350" s="37">
         <v>0</v>
       </c>
       <c r="X350" s="37">
         <v>6</v>
       </c>
       <c r="Y350" s="39">
         <v>2.9268292680000001</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:Y2" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A2:Y350" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:Y323">
     <sortCondition ref="A3:A323"/>
   </sortState>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="A3:E3">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
       <formula>"na"</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0.5" footer="0.5"/>
   <pageSetup scale="86" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PSUCrimeTotals</vt:lpstr>
-      <vt:lpstr>PSUCrimeTotals!_FilterDatabase</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>Center for Urban Affairs; NCSU</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Amy Powell-Moman</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>