--- v2 (2026-08-11)
+++ v3 (2026-09-20)
@@ -1,95 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10719"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10830"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/Data4/Shared/PUBLICATION SALES/1-FORMS/2-working files - Excel Form/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B3D48529-E1E6-6E4F-B43D-2BB76BA62FAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{777E49CF-3AD5-CC40-BEA6-468CEA951664}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3660" yWindow="1540" windowWidth="34000" windowHeight="25640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="8680" yWindow="1460" windowWidth="34000" windowHeight="25640" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions &amp; Ordering" sheetId="2" r:id="rId1"/>
     <sheet name="Order Form" sheetId="1" r:id="rId2"/>
     <sheet name="Publications" sheetId="3" state="hidden" r:id="rId3"/>
     <sheet name="Tax &amp; Shipping" sheetId="4" state="hidden" r:id="rId4"/>
     <sheet name="Tax Rates" sheetId="5" state="hidden" r:id="rId5"/>
+    <sheet name="DPI Staff Saving Instructs" sheetId="6" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Order Form'!$A$1:$D$39</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C61" i="5" l="1"/>
+  <c r="D41" i="3" l="1"/>
+  <c r="C61" i="5"/>
   <c r="D34" i="1"/>
   <c r="C14" i="1"/>
   <c r="C15" i="1"/>
   <c r="C16" i="1"/>
   <c r="C17" i="1"/>
   <c r="C18" i="1"/>
   <c r="C19" i="1"/>
   <c r="C20" i="1"/>
   <c r="C21" i="1"/>
   <c r="C22" i="1"/>
   <c r="C23" i="1"/>
   <c r="C24" i="1"/>
   <c r="C25" i="1"/>
   <c r="C26" i="1"/>
   <c r="C27" i="1"/>
   <c r="C28" i="1"/>
   <c r="C29" i="1"/>
   <c r="D7" i="3" l="1"/>
   <c r="D8" i="3"/>
   <c r="D9" i="3"/>
   <c r="D10" i="3"/>
   <c r="D11" i="3"/>
   <c r="D12" i="3"/>
   <c r="D13" i="3"/>
   <c r="D14" i="3"/>
@@ -188,124 +191,124 @@
   <c r="C94" i="5"/>
   <c r="C95" i="5"/>
   <c r="C96" i="5"/>
   <c r="C97" i="5"/>
   <c r="C98" i="5"/>
   <c r="C99" i="5"/>
   <c r="C100" i="5"/>
   <c r="C101" i="5"/>
   <c r="C2" i="5"/>
   <c r="D15" i="3"/>
   <c r="D16" i="3"/>
   <c r="D17" i="3"/>
   <c r="D18" i="3"/>
   <c r="D19" i="3"/>
   <c r="D20" i="3"/>
   <c r="D21" i="3"/>
   <c r="D22" i="3"/>
   <c r="D23" i="3"/>
   <c r="D25" i="3"/>
   <c r="D26" i="3"/>
   <c r="D27" i="3"/>
   <c r="D28" i="3"/>
   <c r="D29" i="3"/>
   <c r="D38" i="3"/>
   <c r="D40" i="3"/>
-  <c r="D41" i="3"/>
-[...1 lines deleted...]
-  <c r="D30" i="1" s="1"/>
   <c r="D42" i="3"/>
   <c r="D43" i="3"/>
   <c r="D44" i="3"/>
+  <c r="D45" i="3"/>
   <c r="D3" i="3"/>
-  <c r="D45" i="3"/>
   <c r="D46" i="3"/>
   <c r="D47" i="3"/>
   <c r="D48" i="3"/>
   <c r="D49" i="3"/>
   <c r="D50" i="3"/>
   <c r="D51" i="3"/>
   <c r="D52" i="3"/>
   <c r="D53" i="3"/>
   <c r="D54" i="3"/>
   <c r="D55" i="3"/>
   <c r="D56" i="3"/>
   <c r="D57" i="3"/>
   <c r="D58" i="3"/>
-  <c r="D61" i="3"/>
+  <c r="D59" i="3"/>
   <c r="D62" i="3"/>
-  <c r="D69" i="3"/>
+  <c r="D63" i="3"/>
   <c r="D70" i="3"/>
-  <c r="D73" i="3"/>
+  <c r="D71" i="3"/>
   <c r="D74" i="3"/>
+  <c r="D75" i="3"/>
   <c r="D5" i="3"/>
-  <c r="D63" i="3"/>
   <c r="D64" i="3"/>
+  <c r="D65" i="3"/>
   <c r="D30" i="3"/>
   <c r="D31" i="3"/>
   <c r="D32" i="3"/>
   <c r="D33" i="3"/>
   <c r="D34" i="3"/>
   <c r="D35" i="3"/>
   <c r="D36" i="3"/>
   <c r="D37" i="3"/>
   <c r="D4" i="3"/>
-  <c r="D65" i="3"/>
   <c r="D66" i="3"/>
   <c r="D67" i="3"/>
   <c r="D68" i="3"/>
-  <c r="D71" i="3"/>
+  <c r="D69" i="3"/>
   <c r="D72" i="3"/>
-  <c r="D59" i="3"/>
+  <c r="D73" i="3"/>
   <c r="D60" i="3"/>
+  <c r="D61" i="3"/>
   <c r="D39" i="3"/>
   <c r="D6" i="3"/>
-  <c r="D75" i="3"/>
-  <c r="D15" i="1" l="1"/>
+  <c r="D76" i="3"/>
+  <c r="C30" i="1" l="1"/>
+  <c r="D30" i="1" s="1"/>
+  <c r="D15" i="1"/>
   <c r="D14" i="1"/>
   <c r="D19" i="1"/>
   <c r="D16" i="1"/>
   <c r="D20" i="1"/>
   <c r="D26" i="1"/>
   <c r="D17" i="1"/>
   <c r="D21" i="1"/>
   <c r="D29" i="1"/>
   <c r="D25" i="1"/>
   <c r="D18" i="1"/>
   <c r="D22" i="1"/>
   <c r="D28" i="1"/>
   <c r="D24" i="1"/>
   <c r="D23" i="1"/>
   <c r="D27" i="1"/>
   <c r="D31" i="1" l="1"/>
-  <c r="D33" i="1"/>
+  <c r="D33" i="1" s="1"/>
   <c r="D36" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="299" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="310">
   <si>
     <t>Price Each</t>
   </si>
   <si>
     <t>Line Total</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Shipping</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Item No</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
@@ -1462,65 +1465,111 @@
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Please email us a copy of your order</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>, even if you submit it through the State's eProcurement system. 
 We do not always receive eProcurement notifications and cannot view orders directly in the system.
 You may use this order form, but it is optional if all required information is included on the PO.</t>
     </r>
   </si>
   <si>
-    <t>07.31.26</t>
+    <t>09.07.26</t>
+  </si>
+  <si>
+    <t>EC145S</t>
+  </si>
+  <si>
+    <t>Spanish Procedural Safeguards: Parents' Rights</t>
+  </si>
+  <si>
+    <t>Every time a change is made:</t>
+  </si>
+  <si>
+    <t>Check for tax rate increases</t>
+  </si>
+  <si>
+    <t>Change date on bottom corner of order form</t>
+  </si>
+  <si>
+    <t>On Publications tab, only edit first 3 columns, the fourth will automatically change as you update</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you add anything to the order form, you have to decide if you want it editable by customers. </t>
+  </si>
+  <si>
+    <t>Right-click &gt; Format Cells &gt; Protection</t>
+  </si>
+  <si>
+    <t>By default, all new cells are checked locked. If you want it to be an editable field, you have to uncheck Locked</t>
+  </si>
+  <si>
+    <t>Saving</t>
+  </si>
+  <si>
+    <t>Step 1 – Select all tabs except the first 2 (Instructions &amp; Order Form). Right-Click and Hide.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Step 2 - Select first 2 tabs, right click &amp; Protect sheet. Label a folder in the forms folder with the password. </t>
+  </si>
+  <si>
+    <t>Save final file as NCDPI_PublicationSales_OrderForm.xlsx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;###,###,###,###,##0.00"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1549,50 +1598,82 @@
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
@@ -1841,246 +1922,252 @@
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" shrinkToFit="1"/>
+      <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="3" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
-    </xf>
-[...9 lines deleted...]
-      <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="2" fillId="5" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="3" fillId="5" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="5" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="5" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="8">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-4.9989318521683403E-2"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="1" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
@@ -2251,51 +2338,51 @@
         <sz val="10"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE7EFF5"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1DFC2DA4-DCA1-F348-B232-B1C9426AFC3F}" name="Table1" displayName="Table1" ref="A13:D30" totalsRowShown="0" headerRowDxfId="7" dataDxfId="5" headerRowBorderDxfId="6" tableBorderDxfId="4">
   <autoFilter ref="A13:D30" xr:uid="{1DFC2DA4-DCA1-F348-B232-B1C9426AFC3F}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{E6940D53-830A-AB4A-8E59-7263B2F1FE40}" name="SELECT Item/Title from Orange PULL DOWN Lists in Cells Below" dataDxfId="3"/>
     <tableColumn id="2" xr3:uid="{2A5B8BBA-F35F-E34C-AB6F-40EF26895256}" name="TYPE Quantity Below" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{C5BD8352-6E64-C74C-BDAA-2FAD41F6ABB5}" name="Price Each" dataDxfId="1" dataCellStyle="Currency">
       <calculatedColumnFormula>IF(OR(A14="",A14="— Select publication",A14="– Select publication",A14="Select publication"),0,IFERROR(VALUE(INDEX(Publications!C:C,MATCH(A14,Publications!D:D,0))),0))</calculatedColumnFormula>
     </tableColumn>
     <tableColumn id="4" xr3:uid="{82149D57-1C2F-EC44-9920-466079934935}" name="Line Total" dataDxfId="0">
       <calculatedColumnFormula>B14*C14</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
@@ -2567,55 +2654,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdor.gov/taxes-forms/sales-and-use-tax/sales-and-use-tax-rates/current-sales-and-use-tax-rates" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A19"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" view="pageLayout" zoomScale="166" zoomScaleNormal="100" zoomScalePageLayoutView="166" workbookViewId="0">
+    <sheetView showWhiteSpace="0" view="pageLayout" topLeftCell="A2" zoomScale="166" zoomScaleNormal="100" zoomScalePageLayoutView="166" workbookViewId="0">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="14" zeroHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="83" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.83203125" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="34" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A1" s="52" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="17" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="41" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="3" spans="1:1" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A3" s="49" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="14" customHeight="1" x14ac:dyDescent="0.15">
@@ -2653,83 +2744,83 @@
         <v>291</v>
       </c>
     </row>
     <row r="11" spans="1:1" ht="65" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="54" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="12" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="41" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="13" spans="1:1" ht="113" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A13" s="49" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.15"/>
     <row r="15" spans="1:1" x14ac:dyDescent="0.15"/>
     <row r="16" spans="1:1" x14ac:dyDescent="0.15"/>
     <row r="17" x14ac:dyDescent="0.15"/>
     <row r="18" x14ac:dyDescent="0.15"/>
     <row r="19" x14ac:dyDescent="0.15"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="eXBxBRMV94DLT4zxj3tJS0ETshsWsrdIIlRU3AqHz6tMyDy+qPwJeiCQjkbGroInJWQUBMiwhJv+9DZhklDTKg==" saltValue="0cBA2oeVgfyBSu3npH7SiA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="6XX2E03RDcZRWRJEfZYKZkMMUxmH/sRpvcPws+etOTC/of0uSJg4fz4PRpaklB/xvGQlg8lrWW2KfE/T/ZtCrQ==" saltValue="YvN+6XdV+rPpZL8L1tec7Q==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <pageMargins left="0.75" right="0.75" top="0.35" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D40"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScale="138" zoomScaleNormal="123" zoomScalePageLayoutView="138" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScale="138" zoomScaleNormal="123" zoomScalePageLayoutView="138" workbookViewId="0">
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="57.33203125" customWidth="1"/>
     <col min="2" max="2" width="32" customWidth="1"/>
     <col min="3" max="3" width="9.1640625" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="5" max="16384" width="8.83203125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="17" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="61" t="s">
         <v>280</v>
       </c>
-      <c r="B1" s="61"/>
-[...1 lines deleted...]
-      <c r="D1" s="61"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
     </row>
     <row r="2" spans="1:4" ht="8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" ht="17" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45"/>
       <c r="B3" s="11" t="s">
         <v>234</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="15" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="46"/>
       <c r="B4" s="42" t="s">
         <v>226</v>
       </c>
       <c r="C4" s="2"/>
       <c r="D4" s="38"/>
     </row>
@@ -3083,105 +3174,105 @@
       <c r="A37" s="12"/>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
     </row>
     <row r="38" spans="1:4" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="12" t="s">
         <v>278</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>230</v>
       </c>
       <c r="C38" s="12"/>
       <c r="D38" s="37"/>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A39" s="7"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
-      <c r="D40" s="62" t="s">
+      <c r="D40" s="60" t="s">
         <v>296</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="FBIU6gbTgczDbBIpY2RdSt7vtKELXvc0vuzZygeL8de1PeRnSW4TRfH4cFVmnLicVAI43yjDdh220OF8WMafcQ==" saltValue="M+cCoVlPHql53OT5TDa58g==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="+z6kk5ttSjs3OcOBHZSAAVov9qtRXk82Pw3l+CCnvGw0mLXEEZhQuRrBwB33r2LqDAWHtvw+1xD1B72MK0c5lw==" saltValue="17rptnQZQNJdaPEaUUbh+A==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
-  <dataValidations disablePrompts="1" count="1">
+  <dataValidations count="1">
     <dataValidation allowBlank="1" sqref="B33" xr:uid="{BFF2C4E8-FDA3-0342-A053-5E87C5B07E61}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="0.625" bottom="0.25" header="0.3" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri,Regular"&amp;K000000&amp;G&amp;R&amp;"Arial Bold,Bold"&amp;18&amp;K000000Publication Sales Order/Quote Form</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="3">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
         <x14:dataValidation type="list" allowBlank="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>'Tax &amp; Shipping'!$A$2:$A$4</xm:f>
           </x14:formula1>
           <xm:sqref>B32</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FBAFA6DD-6D5B-4B46-9F2B-0964D98C01D4}">
           <x14:formula1>
             <xm:f>'Tax Rates'!$C$2:$C$101</xm:f>
           </x14:formula1>
           <xm:sqref>B34</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" xr:uid="{99E98090-E92A-0B45-A6B4-FE4673B34D19}">
           <x14:formula1>
-            <xm:f>Publications!$D$2:$D$99</xm:f>
+            <xm:f>Publications!$D$2:$D$100</xm:f>
           </x14:formula1>
           <xm:sqref>A14:A30</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:D75"/>
+  <dimension ref="A1:D76"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" zoomScale="144" zoomScaleNormal="144" workbookViewId="0">
-      <selection activeCell="C65" sqref="C65"/>
+    <sheetView zoomScale="144" zoomScaleNormal="144" workbookViewId="0">
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="51.6640625" customWidth="1"/>
     <col min="3" max="3" width="10.83203125" customWidth="1"/>
     <col min="4" max="4" width="65.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
@@ -3365,51 +3456,51 @@
       <c r="A14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C14" s="4">
         <v>6</v>
       </c>
       <c r="D14" s="7" t="str">
         <f>A14 &amp; " – " &amp; B14 &amp;" – " &amp; "$" &amp; C14</f>
         <v>CM205 – Understanding ELA SCoS (Gr.7) – $6</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C15" s="4">
         <v>6</v>
       </c>
       <c r="D15" s="7" t="str">
-        <f t="shared" ref="D15:D44" si="1">A15 &amp; " – " &amp; B15 &amp;" – " &amp; "$" &amp; C15</f>
+        <f t="shared" ref="D15:D45" si="1">A15 &amp; " – " &amp; B15 &amp;" – " &amp; "$" &amp; C15</f>
         <v>CM206 – Understanding ELA SCoS (Gr.8) – $6</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C16" s="4">
         <v>6</v>
       </c>
       <c r="D16" s="7" t="str">
         <f t="shared" si="1"/>
         <v>CM207 – Understanding ELA SCoS (Gr.9-10) – $6</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>115</v>
       </c>
@@ -3755,623 +3846,638 @@
       <c r="A40" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="4">
         <v>13</v>
       </c>
       <c r="D40" s="7" t="str">
         <f t="shared" si="1"/>
         <v>EC144 – Policies Governing Svcs for Children w Disabilities – $13</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="4">
         <v>5</v>
       </c>
       <c r="D41" s="7" t="str">
-        <f t="shared" si="1"/>
+        <f t="shared" ref="D41" si="2">A41 &amp; " – " &amp; B41 &amp;" – " &amp; "$" &amp; C41</f>
         <v>EC145 – Procedural Safeguards: Parents' Rights – $5</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>45</v>
+        <v>297</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>256</v>
+        <v>298</v>
       </c>
       <c r="C42" s="4">
         <v>5</v>
       </c>
       <c r="D42" s="7" t="str">
         <f t="shared" si="1"/>
-        <v>EL100 – Let's Get Ready!  – $5</v>
+        <v>EC145S – Spanish Procedural Safeguards: Parents' Rights – $5</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C43" s="4">
         <v>5</v>
       </c>
       <c r="D43" s="7" t="str">
         <f t="shared" si="1"/>
-        <v>EL100S – Let's Get Ready! SPANISH  – $5</v>
+        <v>EL100 – Let's Get Ready!  – $5</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="C44" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D44" s="7" t="str">
         <f t="shared" si="1"/>
-        <v>EL101 – Let's Get Ready! BLACK &amp; WHITE – $3</v>
+        <v>EL100S – Let's Get Ready! SPANISH  – $5</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C45" s="4">
         <v>3</v>
       </c>
       <c r="D45" s="7" t="str">
-        <f>A45 &amp; " – " &amp; B45 &amp;" – " &amp; "$" &amp; C45</f>
-        <v>IS178 – Career Diploma Seals (63/sheet) – $3</v>
+        <f t="shared" si="1"/>
+        <v>EL101 – Let's Get Ready! BLACK &amp; WHITE – $3</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C46" s="4">
         <v>3</v>
       </c>
       <c r="D46" s="7" t="str">
         <f>A46 &amp; " – " &amp; B46 &amp;" – " &amp; "$" &amp; C46</f>
-        <v>IS179 – College Diploma Seals (63/sheet) – $3</v>
+        <v>IS178 – Career Diploma Seals (63/sheet) – $3</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C47" s="4">
         <v>3</v>
       </c>
       <c r="D47" s="7" t="str">
-        <f t="shared" ref="D47:D75" si="2">A47 &amp; " – " &amp; B47 &amp;" – " &amp; "$" &amp; C47</f>
-        <v>IS180 – College-UNC Diploma Seals (63/sheet) – $3</v>
+        <f>A47 &amp; " – " &amp; B47 &amp;" – " &amp; "$" &amp; C47</f>
+        <v>IS179 – College Diploma Seals (63/sheet) – $3</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="C48" s="4">
         <v>3</v>
       </c>
       <c r="D48" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>IS181 – Academic Scholar (NC Scholars) Diploma Seal (63/sheet) – $3</v>
+        <f t="shared" ref="D48:D76" si="3">A48 &amp; " – " &amp; B48 &amp;" – " &amp; "$" &amp; C48</f>
+        <v>IS180 – College-UNC Diploma Seals (63/sheet) – $3</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="C49" s="4">
         <v>3</v>
       </c>
       <c r="D49" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>IS182 – Global Language Seals (63/sheet) – $3</v>
+        <f t="shared" si="3"/>
+        <v>IS181 – Academic Scholar (NC Scholars) Diploma Seal (63/sheet) – $3</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>118</v>
+        <v>265</v>
       </c>
       <c r="C50" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D50" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>IS183 – Quick Reference Guide (Gr.K) – $5</v>
+        <f t="shared" si="3"/>
+        <v>IS182 – Global Language Seals (63/sheet) – $3</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>55</v>
+        <v>118</v>
       </c>
       <c r="C51" s="4">
         <v>5</v>
       </c>
       <c r="D51" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>IS184 – Quick Reference Guide (Gr 1) – $5</v>
+        <f t="shared" si="3"/>
+        <v>IS183 – Quick Reference Guide (Gr.K) – $5</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C52" s="4">
         <v>5</v>
       </c>
       <c r="D52" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>IS185 – Quick Reference Guide (Gr 2) – $5</v>
+        <f t="shared" si="3"/>
+        <v>IS184 – Quick Reference Guide (Gr 1) – $5</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C53" s="4">
         <v>5</v>
       </c>
       <c r="D53" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>IS186 – Quick Reference Guide (Gr 3) – $5</v>
+        <f t="shared" si="3"/>
+        <v>IS185 – Quick Reference Guide (Gr 2) – $5</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C54" s="4">
         <v>5</v>
       </c>
       <c r="D54" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>IS187 – Quick Reference Guide (Gr 4) – $5</v>
+        <f t="shared" si="3"/>
+        <v>IS186 – Quick Reference Guide (Gr 3) – $5</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C55" s="4">
         <v>5</v>
       </c>
       <c r="D55" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>IS188 – Quick Reference Guide (Gr 5) – $5</v>
+        <f t="shared" si="3"/>
+        <v>IS187 – Quick Reference Guide (Gr 4) – $5</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C56" s="4">
         <v>5</v>
       </c>
       <c r="D56" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>IS189 – Quick Reference Guide (Gr 6) – $5</v>
+        <f t="shared" si="3"/>
+        <v>IS188 – Quick Reference Guide (Gr 5) – $5</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C57" s="4">
         <v>5</v>
       </c>
       <c r="D57" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>IS190 – Quick Reference Guide (Gr 7) – $5</v>
+        <f t="shared" si="3"/>
+        <v>IS189 – Quick Reference Guide (Gr 6) – $5</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C58" s="4">
         <v>5</v>
       </c>
       <c r="D58" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>IS191 – Quick Reference Guide (Gr 8) – $5</v>
+        <f t="shared" si="3"/>
+        <v>IS190 – Quick Reference Guide (Gr 7) – $5</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>266</v>
+        <v>69</v>
       </c>
       <c r="C59" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D59" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>IS192 – Arts Diploma Seal  (63/sheet) – $3</v>
+        <f t="shared" si="3"/>
+        <v>IS191 – Quick Reference Guide (Gr 8) – $5</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C60" s="4">
         <v>3</v>
       </c>
       <c r="D60" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>IS193 – Citizenship Diploma Seals  (63/sheet) – $3</v>
+        <f t="shared" si="3"/>
+        <v>IS192 – Arts Diploma Seal  (63/sheet) – $3</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>71</v>
+        <v>267</v>
       </c>
       <c r="C61" s="4">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="D61" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>KG106 – NC Guide for the Early Years – $23</v>
+        <f t="shared" si="3"/>
+        <v>IS193 – Citizenship Diploma Seals  (63/sheet) – $3</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C62" s="4">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D62" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>KG116 – Supervising &amp; Evaluating Teachers of Young Children – $12</v>
+        <f t="shared" si="3"/>
+        <v>KG106 – NC Guide for the Early Years – $23</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>119</v>
+        <v>73</v>
       </c>
       <c r="C63" s="4">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D63" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>MA100 – Math Games  (Gr.K) – $6</v>
+        <f t="shared" si="3"/>
+        <v>KG116 – Supervising &amp; Evaluating Teachers of Young Children – $12</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>268</v>
+        <v>119</v>
       </c>
       <c r="C64" s="4">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D64" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>MA101 – Math Games (Gr 1) – $8</v>
+        <f t="shared" si="3"/>
+        <v>MA100 – Math Games  (Gr.K) – $6</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C65" s="4">
         <v>8</v>
       </c>
       <c r="D65" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>MA102 – Math Games (Gr 2) – $8</v>
+        <f t="shared" si="3"/>
+        <v>MA101 – Math Games (Gr 1) – $8</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C66" s="4">
         <v>8</v>
       </c>
       <c r="D66" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>MA103 – Math Games (Gr 3) – $8</v>
+        <f t="shared" si="3"/>
+        <v>MA102 – Math Games (Gr 2) – $8</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C67" s="4">
         <v>8</v>
       </c>
       <c r="D67" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>MA104 – Math Games (Gr 4) – $8</v>
+        <f t="shared" si="3"/>
+        <v>MA103 – Math Games (Gr 3) – $8</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C68" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D68" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>MA105 – Math Games (Gr 5) – $6</v>
+        <f t="shared" si="3"/>
+        <v>MA104 – Math Games (Gr 4) – $8</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C69" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D69" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>MA195 – Standards for Math Practice Posters  – $4</v>
+        <f t="shared" si="3"/>
+        <v>MA105 – Math Games (Gr 5) – $6</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C70" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D70" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>MA196 – Vertical Progression Mathematics SCoS – $5</v>
+        <f t="shared" si="3"/>
+        <v>MA195 – Standards for Math Practice Posters  – $4</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C71" s="4">
-        <v>5.5</v>
+        <v>5</v>
       </c>
       <c r="D71" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>ML102 – Parent/Caregiver Guide for English Lang Development – $5.5</v>
+        <f t="shared" si="3"/>
+        <v>MA196 – Vertical Progression Mathematics SCoS – $5</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C72" s="4">
         <v>5.5</v>
       </c>
       <c r="D72" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>ML102S – Parent/Caregiver Guide English Lang Development SPANISH – $5.5</v>
+        <f t="shared" si="3"/>
+        <v>ML102 – Parent/Caregiver Guide for English Lang Development – $5.5</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>77</v>
+        <v>277</v>
       </c>
       <c r="C73" s="4">
-        <v>18</v>
+        <v>5.5</v>
       </c>
       <c r="D73" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>PPS-2P – Student's Permanent Health Record – $18</v>
+        <f t="shared" si="3"/>
+        <v>ML102S – Parent/Caregiver Guide English Lang Development SPANISH – $5.5</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C74" s="4">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="D74" s="7" t="str">
-        <f t="shared" si="2"/>
-        <v>SC154 – Scientific &amp; Engineering Concepts Posters – $4</v>
+        <f t="shared" si="3"/>
+        <v>PPS-2P – Student's Permanent Health Record – $18</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C75" s="4">
+        <v>4</v>
+      </c>
+      <c r="D75" s="7" t="str">
+        <f t="shared" si="3"/>
+        <v>SC154 – Scientific &amp; Engineering Concepts Posters – $4</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A76" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="B75" s="3" t="s">
+      <c r="B76" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="C75" s="4">
+      <c r="C76" s="4">
         <v>58</v>
       </c>
-      <c r="D75" s="7" t="str">
-        <f t="shared" si="2"/>
+      <c r="D76" s="7" t="str">
+        <f t="shared" si="3"/>
         <v>SL 125 – NC Public School Laws - 2025 Edition – $58</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D76">
-    <sortCondition ref="A1:A76"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D77">
+    <sortCondition ref="A1:A77"/>
   </sortState>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C65" sqref="C65"/>
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="33.6640625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="8.83203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A4" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EAD52E1-8261-9248-BBD1-029E4660788C}">
   <dimension ref="A1:C101"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C65" sqref="C65"/>
+    <sheetView topLeftCell="A46" workbookViewId="0">
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="23.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>120</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>121</v>
       </c>
       <c r="B2" s="8">
         <v>6.7500000000000004E-2</v>
       </c>
@@ -5549,75 +5655,158 @@
         <v>216</v>
       </c>
       <c r="B100" s="8">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="C100" s="2" t="str">
         <f t="shared" si="1"/>
         <v>Yadkin – 0.0675</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A101" s="2" t="s">
         <v>217</v>
       </c>
       <c r="B101" s="8">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="C101" s="2" t="str">
         <f t="shared" si="1"/>
         <v>Yancey – 0.0675</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64F42699-EEEF-FB47-A9F5-3B224341EA7A}">
+  <dimension ref="A1:D13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I20" sqref="I20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetData>
+    <row r="1" spans="1:4" ht="16" x14ac:dyDescent="0.2">
+      <c r="A1" s="64" t="s">
+        <v>299</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+    </row>
+    <row r="2" spans="1:4" ht="16" x14ac:dyDescent="0.2">
+      <c r="A2" s="66" t="s">
+        <v>300</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+    </row>
+    <row r="3" spans="1:4" ht="16" x14ac:dyDescent="0.2">
+      <c r="A3" s="65" t="s">
+        <v>301</v>
+      </c>
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A4" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A6" s="63" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A7" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A8" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A10" s="63" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A11" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A12" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A13" t="s">
+        <v>309</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="A2" r:id="rId1" xr:uid="{B1E261D8-75E1-334B-B348-391A6A68DCB4}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Instructions &amp; Ordering</vt:lpstr>
       <vt:lpstr>Order Form</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Tax &amp; Shipping</vt:lpstr>
       <vt:lpstr>Tax Rates</vt:lpstr>
+      <vt:lpstr>DPI Staff Saving Instructs</vt:lpstr>
       <vt:lpstr>'Order Form'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>