--- v0 (2025-10-22)
+++ v1 (2026-04-30)
@@ -1,1566 +1,1701 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29227"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2C8980A6-6534-4DEF-8105-7D0105B2A5D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
+  <xr:revisionPtr revIDLastSave="61" documentId="13_ncr:1_{ADCE6B70-1113-43E2-9F94-F494E4927769}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DBC0CC1D-D0E2-4CD1-B70A-5F97BC78C98F}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{529366A1-0406-448D-B51C-02ACB1BCE4C9}"/>
   </bookViews>
   <sheets>
-    <sheet name="Version Control" sheetId="3" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Reference Documents" sheetId="2" r:id="rId4"/>
+    <sheet name="Payroll" sheetId="1" r:id="rId1"/>
+    <sheet name="General Expense" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">'GER-AP Record Format'!$7:$7</definedName>
+    <definedName name="DESCRIPTION" localSheetId="1">GeneralExpenseEditLegend[[#All],[DESCRIPTION]]</definedName>
+    <definedName name="Description1" localSheetId="0">PayrollEditLegend[[#All],[DESCRIPTION]]</definedName>
+    <definedName name="DESCRIPTION3" localSheetId="1">GeneralExpenseEditLegend[[#All],[DESCRIPTION3]]</definedName>
+    <definedName name="Description3" localSheetId="0">PayrollEditLegend[[#All],[DESCRIPTION3]]</definedName>
+    <definedName name="DESCRIPTION5" localSheetId="0">PayrollEditLegend[[#All],[DESCRIPTION5]]</definedName>
+    <definedName name="ERROR1" localSheetId="1">GeneralExpenseEditLegend[[#All],[ERROR]]</definedName>
+    <definedName name="ERROR1" localSheetId="0">PayrollEditLegend[[#All],[ERROR]]</definedName>
+    <definedName name="ERROR2" localSheetId="1">GeneralExpenseEditLegend[[#All],[ERROR2]]</definedName>
+    <definedName name="Error2" localSheetId="0">PayrollEditLegend[[#All],[ERROR2]]</definedName>
+    <definedName name="ERROR4" localSheetId="0">PayrollEditLegend[[#All],[ERROR4]]</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'General Expense'!$A$1:$F$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Payroll!$A$1:$H$123</definedName>
+    <definedName name="VOUCHER_DESCRIPTION" localSheetId="1">GeneralExpenseEditLegend[[#All],[VOUCHER DESCRIPTION]]</definedName>
+    <definedName name="VOUCHER_NAME" localSheetId="0">PayrollEditLegend[[#All],[VOUCHER NAME]]</definedName>
+    <definedName name="VOUCHER_TYPE" localSheetId="1">GeneralExpenseEditLegend[[#All],[VOUCHER TYPE]]</definedName>
+    <definedName name="VoucherType" localSheetId="0">PayrollEditLegend[[#All],[VOUCHER TYPE]]</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="179017"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...9 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="121">
-[...60 lines deleted...]
-    <t>RECORD CODE</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="782" uniqueCount="173">
+  <si>
+    <t>VOUCHER TYPE</t>
+  </si>
+  <si>
+    <t>VOUCHER NAME</t>
+  </si>
+  <si>
+    <t>ERROR</t>
+  </si>
+  <si>
+    <t>DESCRIPTION</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Instal-Ind not = 0</t>
+  </si>
+  <si>
+    <t>All 8 ABS-RSNS not = 0</t>
+  </si>
+  <si>
+    <t>Resp not = 0, 1 or 2</t>
+  </si>
+  <si>
+    <t>Other-Adj not = 0</t>
+  </si>
+  <si>
+    <t>Correct OBJ Code?</t>
+  </si>
+  <si>
+    <t>Salary-Adj not = 0</t>
+  </si>
+  <si>
+    <t>Pay-Freq not = 0</t>
+  </si>
+  <si>
+    <t>Day-Pd not = 0</t>
+  </si>
+  <si>
+    <t>Tran-CD not Blank</t>
+  </si>
+  <si>
+    <t>Inst-Pay not Blank</t>
+  </si>
+  <si>
+    <t>Invalid Pay Period</t>
+  </si>
+  <si>
+    <t>Interim not Blank</t>
+  </si>
+  <si>
+    <t>Invalid Pay-Date</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>Tran-Cd not Blank or V</t>
+  </si>
+  <si>
+    <t>Pl-Gross not = 0</t>
+  </si>
+  <si>
+    <t>Perc-Emp not 100.00</t>
+  </si>
+  <si>
+    <t>Invalid ABS-RSNS</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Day-Emp not = 1st 2</t>
+  </si>
+  <si>
+    <t>Digits of Day-Pd</t>
+  </si>
+  <si>
+    <t>Invalid Perc-Emp</t>
+  </si>
+  <si>
+    <t>Currently not Used</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Hourly Paid Employes</t>
+  </si>
+  <si>
+    <t>Other-Adj not - 0</t>
+  </si>
+  <si>
+    <t>Day-Emp not 0, 24</t>
+  </si>
+  <si>
+    <t>Day-Pd not - 0</t>
+  </si>
+  <si>
+    <t>Perc=Emp not 100.00</t>
+  </si>
+  <si>
+    <t>Pay-Freq not Valid</t>
+  </si>
+  <si>
+    <t>Instal-Ind not 0</t>
+  </si>
+  <si>
+    <t>Correct OBJ Code</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Annual Bonus &amp; Forfeited Payoff</t>
+  </si>
+  <si>
+    <t>Resp not = 0,1 or 2</t>
+  </si>
+  <si>
+    <t>Other -Adj not - 0</t>
+  </si>
+  <si>
+    <t>All 8 ABS-RSNS not 0</t>
+  </si>
+  <si>
+    <t>Day-Emp not - 0</t>
+  </si>
+  <si>
+    <t>Salary-Adj not - 0</t>
+  </si>
+  <si>
+    <t>Day-Pd - 0</t>
+  </si>
+  <si>
+    <t>Perc Emp not 100.00</t>
+  </si>
+  <si>
+    <t>All 8 ABS-Days not 0</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Longevity Payment</t>
+  </si>
+  <si>
+    <t>Day-Emp not = 0</t>
+  </si>
+  <si>
+    <t>Pl-Gross not -= 0</t>
+  </si>
+  <si>
+    <t>Tran-CD not Blank or V</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Daily Paid Employees</t>
+  </si>
+  <si>
+    <t>Day-Pd Incorrect</t>
+  </si>
+  <si>
+    <t>Instl-Pay not Blank</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>Short Term Disability Payment</t>
+  </si>
+  <si>
+    <t>Day-PD not = 0</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>Traditional 11th &amp; 12th Installment Payoff</t>
+  </si>
+  <si>
+    <t>Day-Emp = 0</t>
+  </si>
+  <si>
+    <t>PL-Gross not = 0</t>
+  </si>
+  <si>
+    <t>Day-PD = 0</t>
+  </si>
+  <si>
+    <t>Gross Pay = 0</t>
+  </si>
+  <si>
+    <t>VCH-PP not = 12</t>
+  </si>
+  <si>
+    <t>Instal-Ind not = 1</t>
+  </si>
+  <si>
+    <t>J</t>
+  </si>
+  <si>
+    <t>Instal-Pay not = I</t>
+  </si>
+  <si>
+    <t>K</t>
+  </si>
+  <si>
+    <t>Year-Round Teacher Installment Payoff</t>
+  </si>
+  <si>
+    <t>PL-Gross = 0</t>
+  </si>
+  <si>
+    <t>VCH-PP not 11 or 12</t>
+  </si>
+  <si>
+    <t>Month not =05, 06</t>
+  </si>
+  <si>
+    <t>Pay-Freq not = W,B,S,M</t>
+  </si>
+  <si>
+    <t>Instal-Ind not 2</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>Year Round Teacher Installment Payoff</t>
+  </si>
+  <si>
+    <t>VCH-PP not - 11, 12</t>
+  </si>
+  <si>
+    <t>Instal-Pay not Y</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Salary Adjustment Separate Voucher</t>
+  </si>
+  <si>
+    <t>Other-Adj not 0</t>
+  </si>
+  <si>
+    <t>Day-Emp not 0</t>
+  </si>
+  <si>
+    <t>Tran-CD not Blank, V</t>
+  </si>
+  <si>
+    <t>Day-PD not 0</t>
+  </si>
+  <si>
+    <t>PL-Gross not 0</t>
+  </si>
+  <si>
+    <t>All 8 ABS RSNS not 0</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <r>
-[...67 lines deleted...]
-    <t>A</t>
+    <t>Deduction Payback Separate Voucher</t>
+  </si>
+  <si>
+    <t>Sal-Adj not 0</t>
+  </si>
+  <si>
+    <t>Pay-Freq not - 0</t>
+  </si>
+  <si>
+    <t>O</t>
+  </si>
+  <si>
+    <t>Escrow Payoff</t>
+  </si>
+  <si>
+    <t>Possible Escrow Payoff</t>
+  </si>
+  <si>
+    <t>Currentlly not Used</t>
+  </si>
+  <si>
+    <t>Q</t>
+  </si>
+  <si>
+    <t>Salary Payline</t>
+  </si>
+  <si>
+    <t>Record Doesn't Foot</t>
+  </si>
+  <si>
+    <t>Day-Emp not 0 &amp; 24</t>
+  </si>
+  <si>
+    <t>Incorrect Payline Rec</t>
+  </si>
+  <si>
+    <t>Incorrect Days Paid</t>
+  </si>
+  <si>
+    <t>Invalid Pay-Day</t>
+  </si>
+  <si>
+    <t>Pay-Freq not=W,B,S,M</t>
+  </si>
+  <si>
+    <t>Instal-Ind not 0, 1, 2 or 3</t>
+  </si>
+  <si>
+    <t>Day-PD not &gt; 0 or &gt; Day-Emp</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>Non-Cert Misc Pay</t>
+  </si>
+  <si>
+    <t>Sal-ADJ not 0</t>
+  </si>
+  <si>
+    <t>Day-Emp not Correct</t>
+  </si>
+  <si>
+    <t>Day-PD not Correct</t>
+  </si>
+  <si>
+    <t>Other-ADJ not 0</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>Salary Adjustment With Escrow</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>Unedited Record</t>
+  </si>
+  <si>
+    <t>U</t>
+  </si>
+  <si>
+    <t>Block-Sched Teacher Inst Payoff</t>
+  </si>
+  <si>
+    <t>VCH-PP not 12 or 1</t>
+  </si>
+  <si>
+    <t>Month not = 06, 07</t>
+  </si>
+  <si>
+    <t>Instal-Ind not 3</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
-    <t>Blank = regular payment
-[...918 lines deleted...]
-    <t xml:space="preserve">https://www.dpi.nc.gov/documents/fbs/finance/reporting/coa/object-codes-7-28-22pdf/download?attachment     </t>
+    <t>Voided Vouchers</t>
+  </si>
+  <si>
+    <t>Rec-CD not 1,3 or 7</t>
+  </si>
+  <si>
+    <t>Any 8 ABS-Days &gt; 0</t>
+  </si>
+  <si>
+    <t>Resp not 0, 1 or 2</t>
+  </si>
+  <si>
+    <t>Interim not Blank or 1</t>
+  </si>
+  <si>
+    <t>Day-EMP &gt; 0</t>
+  </si>
+  <si>
+    <t>Day-PD &gt; 0</t>
+  </si>
+  <si>
+    <t>PL=Gross &gt; 0</t>
+  </si>
+  <si>
+    <t>Gross Pay &gt; 0</t>
+  </si>
+  <si>
+    <t>Pay-Freq not = W,B,S M or 0</t>
+  </si>
+  <si>
+    <t>Invalid Perc-EMP</t>
+  </si>
+  <si>
+    <t>Net-Pay &gt; 0</t>
+  </si>
+  <si>
+    <t>Hrs-Paid &gt; 0</t>
+  </si>
+  <si>
+    <t>Inst-Pay not Blank I, Y or B</t>
+  </si>
+  <si>
+    <t>Incorrect Voucher Record</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>Day-PD= 0</t>
+  </si>
+  <si>
+    <t>Day-EMP = 0</t>
+  </si>
+  <si>
+    <t>VCH-PP not - 12, 01</t>
+  </si>
+  <si>
+    <t>Instal-Pay not B</t>
+  </si>
+  <si>
+    <t>GENERAL EXPENSE EDIT LEGEND</t>
+  </si>
+  <si>
+    <t>VOUCHER DESCRIPTION</t>
+  </si>
+  <si>
+    <t>Res-CD not = 7 or 4</t>
+  </si>
+  <si>
+    <t>Inst-Pay not Blank, I,Y,B</t>
+  </si>
+  <si>
+    <t>Invalid Purpose Code</t>
+  </si>
+  <si>
+    <t>Invalid Object Code</t>
+  </si>
+  <si>
+    <t>Employee Payroll Expenses</t>
+  </si>
+  <si>
+    <t>Inst-Pay = B but Month not 6 or 7</t>
+  </si>
+  <si>
+    <t>Inst-Pay = I but Month not 7 or 8</t>
+  </si>
+  <si>
+    <t>Inst-Pay = Y but Month not 5 or 6</t>
+  </si>
+  <si>
+    <t>Employee &amp; General Expenses</t>
+  </si>
+  <si>
+    <t>Rec-CD not = 4</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>DAY-EMP = 0</t>
+  </si>
+  <si>
+    <t>DAY-PD = 0</t>
+  </si>
+  <si>
+    <t>TRAN-CD NOT BLANK OR V</t>
+  </si>
+  <si>
+    <t>PAY-FREQ NOT = W,B,S,M</t>
+  </si>
+  <si>
+    <t>INVALID PAY PERIOD</t>
+  </si>
+  <si>
+    <t>CURRENTLY NOT USED</t>
+  </si>
+  <si>
+    <t>PL-GROSS = 0</t>
+  </si>
+  <si>
+    <t>PL-GROSS &gt; 4000 AND PERC-EMP &lt; 10.00</t>
+  </si>
+  <si>
+    <t>INVALID PAY-DT</t>
+  </si>
+  <si>
+    <t>PAYROLL EDIT LEGEND</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> NO LONGER USED</t>
+  </si>
+  <si>
+    <t>Held Harmless Pay</t>
+  </si>
+  <si>
+    <t>Pay-Freq not Correct</t>
+  </si>
+  <si>
+    <t>ERROR2</t>
+  </si>
+  <si>
+    <t>DESCRIPTION3</t>
+  </si>
+  <si>
+    <t>ERROR4</t>
+  </si>
+  <si>
+    <t>DESCRIPTION5</t>
+  </si>
+  <si>
+    <t>N/A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...12 lines deleted...]
-      <sz val="11"/>
+      <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
-[...7 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...80 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2" tint="-0.249977111117893"/>
+        <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...5 lines deleted...]
-        <fgColor theme="4" tint="0.79998168889431442"/>
+        <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...48 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="21">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="5" tint="0.39997558519241921"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="5" tint="0.39997558519241921"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6C8B2E21-F83B-4B84-9914-D25511B6E364}" name="PayrollEditLegend" displayName="PayrollEditLegend" ref="A2:H123" totalsRowShown="0" headerRowDxfId="20" dataDxfId="18" headerRowBorderDxfId="19" tableBorderDxfId="17">
+  <autoFilter ref="A2:H123" xr:uid="{6C8B2E21-F83B-4B84-9914-D25511B6E364}"/>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{49867FDD-EE38-4E0A-9B4F-B36E093C109B}" name="VOUCHER TYPE" dataDxfId="16"/>
+    <tableColumn id="2" xr3:uid="{FCABBBFF-0863-49BD-88A2-5B3987FFC882}" name="VOUCHER NAME" dataDxfId="15"/>
+    <tableColumn id="3" xr3:uid="{648E40F4-A4E4-47D1-AB88-172F7D56F8B5}" name="ERROR" dataDxfId="14"/>
+    <tableColumn id="4" xr3:uid="{D8F04616-6BF9-4577-A055-43E61EF9A864}" name="DESCRIPTION" dataDxfId="13"/>
+    <tableColumn id="5" xr3:uid="{97060E7F-BBBA-420C-8952-F7DA22E1E35C}" name="ERROR2" dataDxfId="12"/>
+    <tableColumn id="6" xr3:uid="{476D2150-F716-419C-A360-8BD1DD3101C2}" name="DESCRIPTION3" dataDxfId="11"/>
+    <tableColumn id="7" xr3:uid="{C88F3D0C-7C0B-44A5-8D63-5A0E3F37E78F}" name="ERROR4" dataDxfId="10"/>
+    <tableColumn id="8" xr3:uid="{AAB4F8C5-43AD-4194-981E-D93FD57CB2E8}" name="DESCRIPTION5" dataDxfId="9"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="1" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{767B0E86-4BD8-4929-8F14-F36EEB3D1C1C}" name="GeneralExpenseEditLegend" displayName="GeneralExpenseEditLegend" ref="A2:F19" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7" tableBorderDxfId="6">
+  <autoFilter ref="A2:F19" xr:uid="{767B0E86-4BD8-4929-8F14-F36EEB3D1C1C}"/>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{944F2D9B-3D39-479F-A20F-8E543C8446C5}" name="VOUCHER TYPE" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{C392A2AD-D46D-477D-8A5C-88C114C5DB62}" name="VOUCHER DESCRIPTION" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{84FC276C-FFF4-4D41-9A35-3239C0D913F6}" name="ERROR" dataDxfId="3"/>
+    <tableColumn id="4" xr3:uid="{0A91DF46-F36C-4AF0-A219-0EE14140FD53}" name="DESCRIPTION" dataDxfId="2"/>
+    <tableColumn id="5" xr3:uid="{936B1368-04D3-47CB-A441-7865D64512BD}" name="ERROR2" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{E786C4DA-B7E7-44A4-9483-48F93B322B4C}" name="DESCRIPTION3" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="1" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1622,51 +1757,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1764,1720 +1899,3729 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpi.nc.gov/documents/fbs/finance/reporting/coa/prc-2-24-23pdf/download?attachment" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licsalweb.dpi.state.nc.us/licsal/salary/documents/FY20XX_prc.txt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpi.nc.gov/documents/fbs/finance/reporting/coa/purpose-codes-9-16-22pdf/download?attachment" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licsalweb.dpi.state.nc.us/licsal/salary/documents/FY20XX_purpose.txt" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licsalweb.dpi.state.nc.us/licsal/salary/documents/FY20XX_coa.txt" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpi.nc.gov/documents/fbs/finance/reporting/coa/2020/fundcodes/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpi.nc.gov/documents/fbs/finance/salary/salary-manual-v4-2022-23pdf/download?attachment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpi.nc.gov/documents/fbs/finance/reporting/coa/2020/businessrulescoaedits/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licsalweb.dpi.state.nc.us/licsal/salary/documents/FY20XX_object.txt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpi.nc.gov/documents/fbs/finance/reporting/coa/object-codes-7-28-22pdf/download?attachment" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3FC91B9-ADC1-4DFE-B4D3-9FF037B83513}">
-  <dimension ref="A1:B8"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E7EBA94-2690-41E8-9BD2-BDE8717EB324}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:H123"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A97" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D40" sqref="D40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="70" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.7109375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="41" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" style="7" customWidth="1"/>
+    <col min="4" max="4" width="40.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="7" customWidth="1"/>
+    <col min="6" max="6" width="32.28515625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" style="7" customWidth="1"/>
+    <col min="8" max="8" width="27.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15">
-      <c r="A1" t="s">
+    <row r="1" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="5" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" s="31" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C2" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="22">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="D2" s="31" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="E2" s="32" t="s">
+        <v>168</v>
+      </c>
+      <c r="F2" s="31" t="s">
+        <v>169</v>
+      </c>
+      <c r="G2" s="32" t="s">
+        <v>170</v>
+      </c>
+      <c r="H2" s="31" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="24" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B3" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C3" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="D3" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="E3" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="F3" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="G3" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H3" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="G4" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>165</v>
+      </c>
+      <c r="C5" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="D5" s="27" t="s">
+        <v>172</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="F5" s="27" t="s">
+        <v>172</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="H5" s="27" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="12">
+        <v>1</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="12">
+        <v>7</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="12">
+        <v>13</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="16">
+        <v>2</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="16">
+        <v>8</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="16">
+        <v>14</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="16">
+        <v>3</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="16">
+        <v>9</v>
+      </c>
+      <c r="F8" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="16">
+        <v>15</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="16">
+        <v>4</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="16">
+        <v>10</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="16">
         <v>5</v>
       </c>
-      <c r="B6" s="22">
-[...4 lines deleted...]
-      <c r="A7" t="s">
+      <c r="D10" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="16">
+        <v>11</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="20">
         <v>6</v>
       </c>
-    </row>
-    <row r="8" spans="1:2" ht="15"/>
+      <c r="D11" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="20">
+        <v>12</v>
+      </c>
+      <c r="F11" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="G11" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="H11" s="21" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="22">
+        <v>1</v>
+      </c>
+      <c r="D12" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="22">
+        <v>7</v>
+      </c>
+      <c r="F12" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" s="22">
+        <v>13</v>
+      </c>
+      <c r="H12" s="23" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="24">
+        <v>2</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="24">
+        <v>8</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" s="24">
+        <v>14</v>
+      </c>
+      <c r="H13" s="25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="24">
+        <v>3</v>
+      </c>
+      <c r="D14" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="24">
+        <v>9</v>
+      </c>
+      <c r="F14" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="G14" s="24">
+        <v>15</v>
+      </c>
+      <c r="H14" s="25" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="24">
+        <v>4</v>
+      </c>
+      <c r="D15" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="24">
+        <v>10</v>
+      </c>
+      <c r="F15" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" s="24">
+        <v>16</v>
+      </c>
+      <c r="H15" s="25" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="24">
+        <v>5</v>
+      </c>
+      <c r="D16" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="24">
+        <v>11</v>
+      </c>
+      <c r="F16" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="24">
+        <v>17</v>
+      </c>
+      <c r="H16" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="26">
+        <v>6</v>
+      </c>
+      <c r="D17" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="26">
+        <v>12</v>
+      </c>
+      <c r="F17" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="G17" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="H17" s="27" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="12">
+        <v>1</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="12">
+        <v>7</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="12">
+        <v>13</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="16">
+        <v>2</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" s="16">
+        <v>8</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="16">
+        <v>14</v>
+      </c>
+      <c r="H19" s="17" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="16">
+        <v>3</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" s="16">
+        <v>9</v>
+      </c>
+      <c r="F20" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="16">
+        <v>15</v>
+      </c>
+      <c r="H20" s="17" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="16">
+        <v>4</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="16">
+        <v>10</v>
+      </c>
+      <c r="F21" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G21" s="16">
+        <v>16</v>
+      </c>
+      <c r="H21" s="17" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="16">
+        <v>5</v>
+      </c>
+      <c r="D22" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="16">
+        <v>11</v>
+      </c>
+      <c r="F22" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" s="16">
+        <v>17</v>
+      </c>
+      <c r="H22" s="17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="20">
+        <v>6</v>
+      </c>
+      <c r="D23" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E23" s="20">
+        <v>12</v>
+      </c>
+      <c r="F23" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="G23" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="H23" s="21" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="22">
+        <v>1</v>
+      </c>
+      <c r="D24" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="E24" s="22">
+        <v>7</v>
+      </c>
+      <c r="F24" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="G24" s="22">
+        <v>14</v>
+      </c>
+      <c r="H24" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="24">
+        <v>2</v>
+      </c>
+      <c r="D25" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="24">
+        <v>8</v>
+      </c>
+      <c r="F25" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G25" s="24">
+        <v>15</v>
+      </c>
+      <c r="H25" s="25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" s="24">
+        <v>9</v>
+      </c>
+      <c r="F26" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="G26" s="24">
+        <v>16</v>
+      </c>
+      <c r="H26" s="25" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" s="24">
+        <v>3</v>
+      </c>
+      <c r="D27" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="24">
+        <v>10</v>
+      </c>
+      <c r="F27" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="24">
+        <v>17</v>
+      </c>
+      <c r="H27" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28" s="24">
+        <v>4</v>
+      </c>
+      <c r="D28" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" s="24">
+        <v>11</v>
+      </c>
+      <c r="F28" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="G28" s="24">
+        <v>18</v>
+      </c>
+      <c r="H28" s="25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C29" s="24">
+        <v>5</v>
+      </c>
+      <c r="D29" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" s="24">
+        <v>12</v>
+      </c>
+      <c r="F29" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G29" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H29" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="C30" s="26">
+        <v>6</v>
+      </c>
+      <c r="D30" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="E30" s="26">
+        <v>13</v>
+      </c>
+      <c r="F30" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="G30" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="H30" s="27" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" s="12">
+        <v>1</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31" s="12">
+        <v>7</v>
+      </c>
+      <c r="F31" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="16">
+        <v>2</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E32" s="16">
+        <v>8</v>
+      </c>
+      <c r="F32" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H32" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="16">
+        <v>3</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="16">
+        <v>9</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="G33" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H33" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="16">
+        <v>4</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="16">
+        <v>10</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G34" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H34" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="16">
+        <v>5</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" s="16">
+        <v>11</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="G35" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H35" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="C36" s="20">
+        <v>6</v>
+      </c>
+      <c r="D36" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="20">
+        <v>12</v>
+      </c>
+      <c r="F36" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="G36" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B37" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" s="22">
+        <v>1</v>
+      </c>
+      <c r="D37" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="E37" s="22">
+        <v>7</v>
+      </c>
+      <c r="F37" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="H37" s="23" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B38" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="C38" s="24">
+        <v>2</v>
+      </c>
+      <c r="D38" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E38" s="24">
+        <v>8</v>
+      </c>
+      <c r="F38" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H38" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="C39" s="24">
+        <v>3</v>
+      </c>
+      <c r="D39" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="E39" s="24">
+        <v>9</v>
+      </c>
+      <c r="F39" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H39" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="C40" s="24">
+        <v>4</v>
+      </c>
+      <c r="D40" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" s="24">
+        <v>10</v>
+      </c>
+      <c r="F40" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H40" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="24">
+        <v>5</v>
+      </c>
+      <c r="D41" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" s="24">
+        <v>11</v>
+      </c>
+      <c r="F41" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="G41" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H41" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="26">
+        <v>6</v>
+      </c>
+      <c r="D42" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="E42" s="26">
+        <v>12</v>
+      </c>
+      <c r="F42" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="G42" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="H42" s="27" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C43" s="12">
+        <v>1</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E43" s="12">
+        <v>7</v>
+      </c>
+      <c r="F43" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G43" s="12">
+        <v>13</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C44" s="16">
+        <v>2</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="E44" s="16">
+        <v>8</v>
+      </c>
+      <c r="F44" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="16">
+        <v>14</v>
+      </c>
+      <c r="H44" s="17" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C45" s="16">
+        <v>3</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="E45" s="16">
+        <v>9</v>
+      </c>
+      <c r="F45" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="G45" s="16">
+        <v>15</v>
+      </c>
+      <c r="H45" s="17" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C46" s="16">
+        <v>4</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" s="16">
+        <v>10</v>
+      </c>
+      <c r="F46" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="G46" s="16">
+        <v>16</v>
+      </c>
+      <c r="H46" s="17" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B47" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C47" s="16">
+        <v>5</v>
+      </c>
+      <c r="D47" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="16">
+        <v>11</v>
+      </c>
+      <c r="F47" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="G47" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H47" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C48" s="20">
+        <v>6</v>
+      </c>
+      <c r="D48" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="E48" s="20">
+        <v>12</v>
+      </c>
+      <c r="F48" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G48" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="C49" s="22">
+        <v>1</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E49" s="22">
+        <v>7</v>
+      </c>
+      <c r="F49" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="G49" s="22">
+        <v>13</v>
+      </c>
+      <c r="H49" s="23" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="24">
+        <v>2</v>
+      </c>
+      <c r="D50" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E50" s="24">
+        <v>8</v>
+      </c>
+      <c r="F50" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="G50" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H50" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C51" s="24">
+        <v>3</v>
+      </c>
+      <c r="D51" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E51" s="24">
+        <v>9</v>
+      </c>
+      <c r="F51" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="G51" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H51" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B52" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C52" s="24">
+        <v>4</v>
+      </c>
+      <c r="D52" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="E52" s="24">
+        <v>10</v>
+      </c>
+      <c r="F52" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="G52" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H52" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B53" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C53" s="24">
+        <v>5</v>
+      </c>
+      <c r="D53" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" s="24">
+        <v>11</v>
+      </c>
+      <c r="F53" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="G53" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H53" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B54" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="C54" s="26">
+        <v>6</v>
+      </c>
+      <c r="D54" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="E54" s="26">
+        <v>12</v>
+      </c>
+      <c r="F54" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="G54" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="H54" s="27" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C55" s="12">
+        <v>1</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E55" s="12">
+        <v>7</v>
+      </c>
+      <c r="F55" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="G55" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="H55" s="13" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C56" s="16">
+        <v>2</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="E56" s="16">
+        <v>8</v>
+      </c>
+      <c r="F56" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="G56" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H56" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C57" s="16">
+        <v>3</v>
+      </c>
+      <c r="D57" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="E57" s="16">
+        <v>9</v>
+      </c>
+      <c r="F57" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="G57" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H57" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C58" s="16">
+        <v>4</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E58" s="16">
+        <v>10</v>
+      </c>
+      <c r="F58" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G58" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H58" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C59" s="16">
+        <v>5</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" s="16">
+        <v>11</v>
+      </c>
+      <c r="F59" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="G59" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H59" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" s="20">
+        <v>6</v>
+      </c>
+      <c r="D60" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="E60" s="20">
+        <v>12</v>
+      </c>
+      <c r="F60" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="G60" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="H60" s="21" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C61" s="22">
+        <v>1</v>
+      </c>
+      <c r="D61" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E61" s="22">
+        <v>7</v>
+      </c>
+      <c r="F61" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="G61" s="22">
+        <v>13</v>
+      </c>
+      <c r="H61" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B62" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C62" s="24">
+        <v>2</v>
+      </c>
+      <c r="D62" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="E62" s="24">
+        <v>8</v>
+      </c>
+      <c r="F62" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="G62" s="24">
+        <v>14</v>
+      </c>
+      <c r="H62" s="25" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B63" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C63" s="24">
+        <v>3</v>
+      </c>
+      <c r="D63" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="E63" s="24">
+        <v>9</v>
+      </c>
+      <c r="F63" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63" s="24">
+        <v>15</v>
+      </c>
+      <c r="H63" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B64" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C64" s="24">
+        <v>4</v>
+      </c>
+      <c r="D64" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="E64" s="24">
+        <v>10</v>
+      </c>
+      <c r="F64" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="G64" s="24">
+        <v>16</v>
+      </c>
+      <c r="H64" s="25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B65" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C65" s="24">
+        <v>5</v>
+      </c>
+      <c r="D65" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E65" s="24">
+        <v>11</v>
+      </c>
+      <c r="F65" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="G65" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H65" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B66" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C66" s="26">
+        <v>6</v>
+      </c>
+      <c r="D66" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="E66" s="26">
+        <v>12</v>
+      </c>
+      <c r="F66" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="G66" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="H66" s="27" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="C67" s="12">
+        <v>1</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E67" s="12">
+        <v>7</v>
+      </c>
+      <c r="F67" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="G67" s="12">
+        <v>13</v>
+      </c>
+      <c r="H67" s="13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="B68" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C68" s="16">
+        <v>2</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E68" s="16">
+        <v>8</v>
+      </c>
+      <c r="F68" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="G68" s="16">
+        <v>14</v>
+      </c>
+      <c r="H68" s="17" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="B69" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C69" s="16">
+        <v>3</v>
+      </c>
+      <c r="D69" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E69" s="16">
+        <v>9</v>
+      </c>
+      <c r="F69" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G69" s="16">
+        <v>15</v>
+      </c>
+      <c r="H69" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="B70" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C70" s="16">
+        <v>4</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="E70" s="16">
+        <v>10</v>
+      </c>
+      <c r="F70" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G70" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H70" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="B71" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C71" s="16">
+        <v>5</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E71" s="16">
+        <v>11</v>
+      </c>
+      <c r="F71" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="G71" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H71" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="B72" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="C72" s="20">
+        <v>6</v>
+      </c>
+      <c r="D72" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="E72" s="20">
+        <v>12</v>
+      </c>
+      <c r="F72" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="G72" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="H72" s="21" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B73" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="C73" s="22">
+        <v>1</v>
+      </c>
+      <c r="D73" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E73" s="22">
+        <v>7</v>
+      </c>
+      <c r="F73" s="23" t="s">
+        <v>90</v>
+      </c>
+      <c r="G73" s="22">
+        <v>13</v>
+      </c>
+      <c r="H73" s="23" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B74" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="C74" s="24">
+        <v>2</v>
+      </c>
+      <c r="D74" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="E74" s="24">
+        <v>8</v>
+      </c>
+      <c r="F74" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="G74" s="24">
+        <v>14</v>
+      </c>
+      <c r="H74" s="25" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B75" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="C75" s="24">
+        <v>3</v>
+      </c>
+      <c r="D75" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E75" s="24">
+        <v>9</v>
+      </c>
+      <c r="F75" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G75" s="24">
+        <v>15</v>
+      </c>
+      <c r="H75" s="25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B76" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="C76" s="24">
+        <v>4</v>
+      </c>
+      <c r="D76" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" s="24">
+        <v>10</v>
+      </c>
+      <c r="F76" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G76" s="24">
+        <v>16</v>
+      </c>
+      <c r="H76" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B77" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="C77" s="24">
+        <v>5</v>
+      </c>
+      <c r="D77" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="E77" s="24">
+        <v>11</v>
+      </c>
+      <c r="F77" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G77" s="24">
+        <v>17</v>
+      </c>
+      <c r="H77" s="25" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B78" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="C78" s="26">
+        <v>6</v>
+      </c>
+      <c r="D78" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="E78" s="26">
+        <v>12</v>
+      </c>
+      <c r="F78" s="27" t="s">
+        <v>95</v>
+      </c>
+      <c r="G78" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="H78" s="27" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="C79" s="12">
+        <v>1</v>
+      </c>
+      <c r="D79" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E79" s="12">
+        <v>7</v>
+      </c>
+      <c r="F79" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G79" s="12">
+        <v>13</v>
+      </c>
+      <c r="H79" s="13" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="B80" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C80" s="16">
+        <v>2</v>
+      </c>
+      <c r="D80" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="E80" s="16">
+        <v>8</v>
+      </c>
+      <c r="F80" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G80" s="16">
+        <v>14</v>
+      </c>
+      <c r="H80" s="17" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="B81" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C81" s="16">
+        <v>3</v>
+      </c>
+      <c r="D81" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E81" s="16">
+        <v>9</v>
+      </c>
+      <c r="F81" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="G81" s="16">
+        <v>15</v>
+      </c>
+      <c r="H81" s="17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C82" s="16">
+        <v>4</v>
+      </c>
+      <c r="D82" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="E82" s="16">
+        <v>10</v>
+      </c>
+      <c r="F82" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="G82" s="16">
+        <v>16</v>
+      </c>
+      <c r="H82" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="B83" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C83" s="16">
+        <v>5</v>
+      </c>
+      <c r="D83" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="E83" s="16">
+        <v>11</v>
+      </c>
+      <c r="F83" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="G83" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H83" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B84" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="C84" s="20">
+        <v>6</v>
+      </c>
+      <c r="D84" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="E84" s="20">
+        <v>12</v>
+      </c>
+      <c r="F84" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="H84" s="21" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="B85" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="C85" s="22">
+        <v>1</v>
+      </c>
+      <c r="D85" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E85" s="22">
+        <v>7</v>
+      </c>
+      <c r="F85" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="G85" s="22">
+        <v>13</v>
+      </c>
+      <c r="H85" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B86" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="C86" s="24">
+        <v>2</v>
+      </c>
+      <c r="D86" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="E86" s="24">
+        <v>8</v>
+      </c>
+      <c r="F86" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="G86" s="24">
+        <v>14</v>
+      </c>
+      <c r="H86" s="25" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B87" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="C87" s="24">
+        <v>3</v>
+      </c>
+      <c r="D87" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E87" s="24">
+        <v>9</v>
+      </c>
+      <c r="F87" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G87" s="24">
+        <v>15</v>
+      </c>
+      <c r="H87" s="25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B88" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="C88" s="24">
+        <v>4</v>
+      </c>
+      <c r="D88" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" s="24">
+        <v>10</v>
+      </c>
+      <c r="F88" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G88" s="24">
+        <v>16</v>
+      </c>
+      <c r="H88" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B89" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="C89" s="24">
+        <v>5</v>
+      </c>
+      <c r="D89" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="E89" s="24">
+        <v>11</v>
+      </c>
+      <c r="F89" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="24">
+        <v>17</v>
+      </c>
+      <c r="H89" s="25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B90" s="27" t="s">
+        <v>107</v>
+      </c>
+      <c r="C90" s="26">
+        <v>6</v>
+      </c>
+      <c r="D90" s="27" t="s">
+        <v>111</v>
+      </c>
+      <c r="E90" s="26">
+        <v>12</v>
+      </c>
+      <c r="F90" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="G90" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="H90" s="27" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C91" s="12">
+        <v>1</v>
+      </c>
+      <c r="D91" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="E91" s="12">
+        <v>7</v>
+      </c>
+      <c r="F91" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G91" s="12">
+        <v>13</v>
+      </c>
+      <c r="H91" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="B92" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="C92" s="16">
+        <v>2</v>
+      </c>
+      <c r="D92" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E92" s="16">
+        <v>8</v>
+      </c>
+      <c r="F92" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="G92" s="16">
+        <v>14</v>
+      </c>
+      <c r="H92" s="17" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="B93" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="C93" s="16">
+        <v>3</v>
+      </c>
+      <c r="D93" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E93" s="16">
+        <v>9</v>
+      </c>
+      <c r="F93" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G93" s="16">
+        <v>15</v>
+      </c>
+      <c r="H93" s="17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="B94" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="C94" s="16">
+        <v>4</v>
+      </c>
+      <c r="D94" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E94" s="16">
+        <v>10</v>
+      </c>
+      <c r="F94" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="G94" s="16">
+        <v>16</v>
+      </c>
+      <c r="H94" s="17" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="B95" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="C95" s="16">
+        <v>5</v>
+      </c>
+      <c r="D95" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95" s="16">
+        <v>11</v>
+      </c>
+      <c r="F95" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G95" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H95" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="B96" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="C96" s="20">
+        <v>6</v>
+      </c>
+      <c r="D96" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="E96" s="20">
+        <v>12</v>
+      </c>
+      <c r="F96" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="G96" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="H96" s="21" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B97" s="29" t="s">
+        <v>115</v>
+      </c>
+      <c r="C97" s="28" t="s">
+        <v>172</v>
+      </c>
+      <c r="D97" s="29" t="s">
+        <v>172</v>
+      </c>
+      <c r="E97" s="28" t="s">
+        <v>172</v>
+      </c>
+      <c r="F97" s="29" t="s">
+        <v>172</v>
+      </c>
+      <c r="G97" s="28" t="s">
+        <v>172</v>
+      </c>
+      <c r="H97" s="29" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C98" s="12">
+        <v>1</v>
+      </c>
+      <c r="D98" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E98" s="12">
+        <v>7</v>
+      </c>
+      <c r="F98" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="G98" s="12">
+        <v>13</v>
+      </c>
+      <c r="H98" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="B99" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="C99" s="16">
+        <v>2</v>
+      </c>
+      <c r="D99" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="E99" s="16">
+        <v>8</v>
+      </c>
+      <c r="F99" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="G99" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H99" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="B100" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="C100" s="16">
+        <v>3</v>
+      </c>
+      <c r="D100" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="E100" s="16">
+        <v>9</v>
+      </c>
+      <c r="F100" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="G100" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H100" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="B101" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="C101" s="16">
+        <v>4</v>
+      </c>
+      <c r="D101" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E101" s="16">
+        <v>10</v>
+      </c>
+      <c r="F101" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="G101" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H101" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="B102" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="C102" s="16">
+        <v>5</v>
+      </c>
+      <c r="D102" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E102" s="16">
+        <v>11</v>
+      </c>
+      <c r="F102" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="G102" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H102" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="B103" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="C103" s="20">
+        <v>6</v>
+      </c>
+      <c r="D103" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="E103" s="20">
+        <v>12</v>
+      </c>
+      <c r="F103" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="G103" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="H103" s="21" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="B104" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="C104" s="22">
+        <v>1</v>
+      </c>
+      <c r="D104" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="E104" s="22">
+        <v>7</v>
+      </c>
+      <c r="F104" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="G104" s="22">
+        <v>13</v>
+      </c>
+      <c r="H104" s="23" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B105" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="C105" s="24">
+        <v>2</v>
+      </c>
+      <c r="D105" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E105" s="24">
+        <v>8</v>
+      </c>
+      <c r="F105" s="25" t="s">
+        <v>104</v>
+      </c>
+      <c r="G105" s="24">
+        <v>14</v>
+      </c>
+      <c r="H105" s="25" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B106" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="C106" s="24">
+        <v>3</v>
+      </c>
+      <c r="D106" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="E106" s="24">
+        <v>9</v>
+      </c>
+      <c r="F106" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="G106" s="24">
+        <v>15</v>
+      </c>
+      <c r="H106" s="25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B107" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="C107" s="24">
+        <v>4</v>
+      </c>
+      <c r="D107" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="E107" s="24">
+        <v>10</v>
+      </c>
+      <c r="F107" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="G107" s="24">
+        <v>16</v>
+      </c>
+      <c r="H107" s="25" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B108" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="C108" s="24">
+        <v>5</v>
+      </c>
+      <c r="D108" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="E108" s="24">
+        <v>11</v>
+      </c>
+      <c r="F108" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="G108" s="24">
+        <v>17</v>
+      </c>
+      <c r="H108" s="25" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B109" s="27" t="s">
+        <v>122</v>
+      </c>
+      <c r="C109" s="26">
+        <v>6</v>
+      </c>
+      <c r="D109" s="27" t="s">
+        <v>134</v>
+      </c>
+      <c r="E109" s="26">
+        <v>12</v>
+      </c>
+      <c r="F109" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G109" s="26">
+        <v>18</v>
+      </c>
+      <c r="H109" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="B110" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C110" s="12">
+        <v>1</v>
+      </c>
+      <c r="D110" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E110" s="12">
+        <v>7</v>
+      </c>
+      <c r="F110" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="G110" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="H110" s="13" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="B111" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="C111" s="16">
+        <v>2</v>
+      </c>
+      <c r="D111" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="E111" s="16">
+        <v>8</v>
+      </c>
+      <c r="F111" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="G111" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H111" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="B112" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="C112" s="16">
+        <v>3</v>
+      </c>
+      <c r="D112" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="E112" s="16">
+        <v>9</v>
+      </c>
+      <c r="F112" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="G112" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H112" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="B113" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="C113" s="16">
+        <v>4</v>
+      </c>
+      <c r="D113" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="E113" s="16">
+        <v>10</v>
+      </c>
+      <c r="F113" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G113" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H113" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="B114" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="C114" s="16">
+        <v>5</v>
+      </c>
+      <c r="D114" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E114" s="16">
+        <v>11</v>
+      </c>
+      <c r="F114" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="G114" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H114" s="17" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="B115" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="C115" s="20">
+        <v>6</v>
+      </c>
+      <c r="D115" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="E115" s="20">
+        <v>12</v>
+      </c>
+      <c r="F115" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="G115" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="H115" s="21" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="B116" s="23" t="s">
+        <v>166</v>
+      </c>
+      <c r="C116" s="22">
+        <v>1</v>
+      </c>
+      <c r="D116" s="23" t="s">
+        <v>155</v>
+      </c>
+      <c r="E116" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="F116" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="G116" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="H116" s="23" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="B117" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C117" s="24">
+        <v>2</v>
+      </c>
+      <c r="D117" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="E117" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="F117" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="G117" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H117" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="B118" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C118" s="24">
+        <v>3</v>
+      </c>
+      <c r="D118" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="E118" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="F118" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="G118" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H118" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="B119" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C119" s="24">
+        <v>4</v>
+      </c>
+      <c r="D119" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="E119" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="F119" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="G119" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H119" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="B120" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C120" s="24">
+        <v>5</v>
+      </c>
+      <c r="D120" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="E120" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="F120" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="G120" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H120" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="B121" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C121" s="24">
+        <v>6</v>
+      </c>
+      <c r="D121" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="E121" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="F121" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="G121" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H121" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="B122" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C122" s="24">
+        <v>7</v>
+      </c>
+      <c r="D122" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="E122" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="F122" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="G122" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="H122" s="25" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B123" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C123" s="26">
+        <v>8</v>
+      </c>
+      <c r="D123" s="27" t="s">
+        <v>159</v>
+      </c>
+      <c r="E123" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="F123" s="27" t="s">
+        <v>172</v>
+      </c>
+      <c r="G123" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="H123" s="27" t="s">
+        <v>172</v>
+      </c>
+    </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
+  <pageSetup scale="50" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="72" max="7" man="1"/>
+  </rowBreaks>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{018F5AE0-2C0F-4BE1-81E0-4B07C99317C4}">
+  <dimension ref="A1:G19"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A20" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F23" sqref="F23"/>
+    <sheetView topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="68.7109375" customWidth="1"/>
+    <col min="1" max="1" width="17.7109375" customWidth="1"/>
+    <col min="2" max="2" width="30" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" customWidth="1"/>
+    <col min="4" max="4" width="32.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" customWidth="1"/>
+    <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-[...3 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:7" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="2"/>
+    </row>
+    <row r="2" spans="1:7" s="4" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="F2" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="G2" s="3"/>
+    </row>
+    <row r="3" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="C3" s="12">
+        <v>1</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="E3" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="F3" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="G3" s="2"/>
+    </row>
+    <row r="4" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C4" s="16">
+        <v>2</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="F4" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="G4" s="2"/>
+    </row>
+    <row r="5" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C5" s="16">
+        <v>3</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="F5" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="G5" s="2"/>
+    </row>
+    <row r="6" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="C6" s="20">
+        <v>4</v>
+      </c>
+      <c r="D6" s="19" t="s">
+        <v>147</v>
+      </c>
+      <c r="E6" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="F6" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="G6" s="2"/>
+    </row>
+    <row r="7" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="C7" s="22">
+        <v>1</v>
+      </c>
+      <c r="D7" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="22">
         <v>7</v>
       </c>
-      <c r="C2"/>
-[...6 lines deleted...]
-      <c r="A4" s="12" t="s">
+      <c r="F7" s="23" t="s">
+        <v>149</v>
+      </c>
+      <c r="G7" s="2"/>
+    </row>
+    <row r="8" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C8" s="24">
+        <v>2</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="E8" s="24">
         <v>8</v>
       </c>
-      <c r="C4"/>
-[...2 lines deleted...]
-      <c r="A5" s="13" t="s">
+      <c r="F8" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="2"/>
+    </row>
+    <row r="9" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C9" s="24">
+        <v>3</v>
+      </c>
+      <c r="D9" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="E9" s="24">
         <v>9</v>
       </c>
-      <c r="C5"/>
-[...2 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="F9" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="2"/>
+    </row>
+    <row r="10" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C10" s="24">
+        <v>4</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="G10" s="2"/>
+    </row>
+    <row r="11" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C11" s="24">
+        <v>5</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="F11" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="G11" s="2"/>
+    </row>
+    <row r="12" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>148</v>
+      </c>
+      <c r="C12" s="26">
+        <v>6</v>
+      </c>
+      <c r="D12" s="27" t="s">
+        <v>151</v>
+      </c>
+      <c r="E12" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="F12" s="27" t="s">
+        <v>172</v>
+      </c>
+      <c r="G12" s="2"/>
+    </row>
+    <row r="13" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="C13" s="12">
+        <v>1</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="E13" s="12">
+        <v>7</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="G13" s="2"/>
+    </row>
+    <row r="14" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C14" s="16">
+        <v>2</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="16">
+        <v>8</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="G14" s="2"/>
+    </row>
+    <row r="15" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C15" s="16">
+        <v>3</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="E15" s="16">
+        <v>9</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" s="2"/>
+    </row>
+    <row r="16" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C16" s="16">
+        <v>4</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="E16" s="16">
         <v>10</v>
       </c>
-      <c r="B7" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="2" t="s">
+      <c r="F16" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="4">
+      <c r="G16" s="2"/>
+    </row>
+    <row r="17" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C17" s="16">
+        <v>5</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="E17" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="F17" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="G17" s="2"/>
+    </row>
+    <row r="18" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="C18" s="20">
+        <v>6</v>
+      </c>
+      <c r="D18" s="19" t="s">
+        <v>150</v>
+      </c>
+      <c r="E18" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="F18" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:7" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>115</v>
+      </c>
+      <c r="C19" s="28">
         <v>1</v>
       </c>
-      <c r="B8" s="8" t="s">
-[...799 lines deleted...]
-      </c>
+      <c r="D19" s="29" t="s">
+        <v>115</v>
+      </c>
+      <c r="E19" s="28" t="s">
+        <v>172</v>
+      </c>
+      <c r="F19" s="29" t="s">
+        <v>172</v>
+      </c>
+      <c r="G19" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="75" orientation="portrait" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
-</file>
-[...709 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAE0D5A9-B628-49C1-98C9-699B721F9559}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
-  <Manager/>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>16</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="18" baseType="lpstr">
+      <vt:lpstr>Payroll</vt:lpstr>
+      <vt:lpstr>General Expense</vt:lpstr>
+      <vt:lpstr>'General Expense'!DESCRIPTION</vt:lpstr>
+      <vt:lpstr>Payroll!Description1</vt:lpstr>
+      <vt:lpstr>'General Expense'!DESCRIPTION3</vt:lpstr>
+      <vt:lpstr>Payroll!Description3</vt:lpstr>
+      <vt:lpstr>Payroll!DESCRIPTION5</vt:lpstr>
+      <vt:lpstr>'General Expense'!ERROR1</vt:lpstr>
+      <vt:lpstr>Payroll!ERROR1</vt:lpstr>
+      <vt:lpstr>'General Expense'!ERROR2</vt:lpstr>
+      <vt:lpstr>Payroll!Error2</vt:lpstr>
+      <vt:lpstr>Payroll!ERROR4</vt:lpstr>
+      <vt:lpstr>'General Expense'!Print_Area</vt:lpstr>
+      <vt:lpstr>Payroll!Print_Area</vt:lpstr>
+      <vt:lpstr>'General Expense'!VOUCHER_DESCRIPTION</vt:lpstr>
+      <vt:lpstr>Payroll!VOUCHER_NAME</vt:lpstr>
+      <vt:lpstr>'General Expense'!VOUCHER_TYPE</vt:lpstr>
+      <vt:lpstr>Payroll!VoucherType</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
-  <HyperlinkBase/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>UERS Payroll and General Expense Edit Legends</dc:title>
+  <dc:creator/>
   <cp:lastModifiedBy/>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>