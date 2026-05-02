--- v0 (2026-04-12)
+++ v1 (2026-05-02)
@@ -1,125 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-  <workbookPr defaultThemeVersion="202300"/>
-[...5 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3BDEF892-7CAE-42BF-919A-149FA24FBDB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileSharing readOnlyRecommended="1"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="13_ncr:1_{679C39C0-7A71-43B3-A2D0-145025A458B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3EAFB9D5-0689-41AA-AB4C-3AA4E4AB8611}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{64D53088-D37B-4EC6-82F0-88D0FC57AE66}"/>
   </bookViews>
   <sheets>
     <sheet name="FY27 PLANNING WEB POSTING" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'FY27 PLANNING WEB POSTING'!$A$2:$D$117</definedName>
     <definedName name="_xlnm._FilterDatabase">#REF!</definedName>
     <definedName name="_Key1" hidden="1">#REF!</definedName>
     <definedName name="_Key2" hidden="1">#REF!</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_Sort" hidden="1">#REF!</definedName>
     <definedName name="BASIC1">#REF!</definedName>
     <definedName name="BASIC2">#REF!</definedName>
     <definedName name="BASIC3">#REF!</definedName>
     <definedName name="BASIC4">#REF!</definedName>
     <definedName name="CONT1">#REF!</definedName>
     <definedName name="CONT2">#REF!</definedName>
     <definedName name="CONT3">#REF!</definedName>
     <definedName name="DUPS_CS">#REF!</definedName>
     <definedName name="DUPS_LEA">#REF!</definedName>
+    <definedName name="LEA" localSheetId="0">Supplement[[#All],[LEA '#]]</definedName>
+    <definedName name="LEA_Names" localSheetId="0">Supplement[[#All],[LEA Names]]</definedName>
+    <definedName name="Maximum_per_Teacher_Without_Benefits">Supplement[[#All],[Maximum per Teacher Without Benefits]]</definedName>
     <definedName name="PAGE1">#REF!</definedName>
     <definedName name="PAGE2">#REF!</definedName>
     <definedName name="PAGE3">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'FY27 PLANNING WEB POSTING'!$A$1:$E$117</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'FY27 PLANNING WEB POSTING'!$A$1:$D$117</definedName>
     <definedName name="_xlnm.Print_Area">#REF!</definedName>
     <definedName name="PRINT_AREA_MI">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'FY27 PLANNING WEB POSTING'!$1:$2</definedName>
     <definedName name="qryChildrenAge5_17_Step_01">#REF!</definedName>
     <definedName name="qryMaster_Step02">#REF!</definedName>
     <definedName name="qryPoverty_Step_03">#REF!</definedName>
+    <definedName name="Total_Supplement" localSheetId="0">Supplement[[#All],[Total Supplement]]</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="235">
   <si>
     <t>LEA #</t>
   </si>
   <si>
     <t>LEA Names</t>
   </si>
   <si>
     <t>Total Supplement</t>
   </si>
   <si>
-    <t>Maximum per Teacher w/o Benefits</t>
-[...1 lines deleted...]
-  <si>
     <t>010</t>
   </si>
   <si>
     <t>Alamance-Burlington</t>
   </si>
   <si>
     <t>020</t>
   </si>
   <si>
     <t>Alexander County</t>
   </si>
   <si>
     <t>030</t>
   </si>
   <si>
     <t>Alleghany County</t>
   </si>
   <si>
     <t>040</t>
   </si>
   <si>
     <t>Anson County</t>
   </si>
   <si>
     <t>050</t>
@@ -767,204 +765,528 @@
     <t>970</t>
   </si>
   <si>
     <t>Wilkes County</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>Wilson County</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>Yadkin County</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>Yancey County</t>
   </si>
   <si>
     <t>FY27 PLANNING PRC 0071 SUPPLEMENT FUNDS FOR TEACHER COMPENSATION</t>
+  </si>
+  <si>
+    <t>Maximum per Teacher Without Benefits</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...7 lines deleted...]
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="6" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="6" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="6" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="6" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="6" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="6" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="9">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="10" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="10" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A393A144-A4D4-43D9-B961-8C5B44A4D1FB}" name="Supplement" displayName="Supplement" ref="A2:D117" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0" headerRowBorderDxfId="7" tableBorderDxfId="8" totalsRowBorderDxfId="6">
+  <autoFilter ref="A2:D117" xr:uid="{A393A144-A4D4-43D9-B961-8C5B44A4D1FB}"/>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{6DB9F696-B522-484E-AB8C-C32FEDC5EA73}" name="LEA #" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{A8EE2344-3C5A-45E9-988A-8E1B44180DC7}" name="LEA Names" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{8F8F903A-414A-4BBC-A3C0-52F091FB55B8}" name="Total Supplement" dataDxfId="3" dataCellStyle="Comma"/>
+    <tableColumn id="4" xr3:uid="{26AD6E2B-64D6-47A6-AFDC-5D33E8AE4F1F}" name="Maximum per Teacher Without Benefits" dataDxfId="2"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1239,1768 +1561,1769 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD217BE2-01FA-4429-AEE5-36287C32349F}">
   <dimension ref="A1:D122"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="2" topLeftCell="A100" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AP1946" sqref="AP1946:AP1947"/>
-      <selection pane="bottomLeft" activeCell="F20" sqref="F20"/>
+      <selection pane="bottomLeft" activeCell="C81" sqref="C81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="22.85546875" style="3" customWidth="1"/>
-    <col min="4" max="4" width="28" style="4" customWidth="1"/>
+    <col min="4" max="4" width="39.5703125" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="14" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:4" s="6" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+    </row>
+    <row r="2" spans="1:4" s="5" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="19" t="s">
         <v>234</v>
       </c>
-      <c r="B1" s="13"/>
-[...4 lines deleted...]
-      <c r="A2" s="5" t="s">
+    </row>
+    <row r="3" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A3" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="13">
+        <v>3415125</v>
+      </c>
+      <c r="D3" s="14">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A4" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="13">
+        <v>1832632</v>
+      </c>
+      <c r="D4" s="14">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="13">
+        <v>654984</v>
+      </c>
+      <c r="D5" s="14">
+        <v>4901</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="13">
+        <v>1422440</v>
+      </c>
+      <c r="D6" s="14">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="13">
+        <v>879088</v>
+      </c>
+      <c r="D7" s="14">
+        <v>3732</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="13">
+        <v>476479</v>
+      </c>
+      <c r="D8" s="14">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A9" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="13">
+        <v>1574638</v>
+      </c>
+      <c r="D9" s="14">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="13">
+        <v>800536</v>
+      </c>
+      <c r="D10" s="14">
+        <v>4919</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A11" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="13">
+        <v>1436947</v>
+      </c>
+      <c r="D11" s="14">
+        <v>3824</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="13">
         <v>0</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...33 lines deleted...]
-      <c r="D4" s="12">
+      <c r="D12" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="13">
+        <v>0</v>
+      </c>
+      <c r="D13" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0</v>
+      </c>
+      <c r="D14" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="13">
+        <v>2878513</v>
+      </c>
+      <c r="D15" s="14">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="13">
+        <v>3839525</v>
+      </c>
+      <c r="D16" s="14">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A17" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="13">
+        <v>644903</v>
+      </c>
+      <c r="D17" s="14">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="13">
+        <v>2564833</v>
+      </c>
+      <c r="D18" s="14">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="13">
+        <v>979168</v>
+      </c>
+      <c r="D19" s="14">
         <v>5000</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="D6" s="12">
+    <row r="20" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="13">
+        <v>949616</v>
+      </c>
+      <c r="D20" s="14">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" s="13">
+        <v>979168</v>
+      </c>
+      <c r="D21" s="14">
         <v>5000</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...76 lines deleted...]
-      <c r="C12" s="11">
+    <row r="22" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A22" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C22" s="13">
+        <v>2376858</v>
+      </c>
+      <c r="D22" s="14">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A23" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" s="13">
+        <v>522122</v>
+      </c>
+      <c r="D23" s="14">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" s="13">
+        <v>375753</v>
+      </c>
+      <c r="D24" s="14">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C25" s="13">
+        <v>1130176</v>
+      </c>
+      <c r="D25" s="14">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A26" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C26" s="13">
+        <v>1056200</v>
+      </c>
+      <c r="D26" s="14">
+        <v>3819</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A27" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C27" s="13">
+        <v>840232</v>
+      </c>
+      <c r="D27" s="14">
+        <v>4922</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A28" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C28" s="13">
+        <v>661600</v>
+      </c>
+      <c r="D28" s="14">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A29" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C29" s="13">
+        <v>2978315</v>
+      </c>
+      <c r="D29" s="14">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A30" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C30" s="13">
+        <v>1996638</v>
+      </c>
+      <c r="D30" s="14">
+        <v>4367</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A31" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C31" s="13">
+        <v>785941</v>
+      </c>
+      <c r="D31" s="14">
+        <v>4367</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A32" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C32" s="13">
+        <v>2258468</v>
+      </c>
+      <c r="D32" s="14">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A33" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C33" s="13">
+        <v>7382020</v>
+      </c>
+      <c r="D33" s="14">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A34" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C34" s="13">
+        <v>863059</v>
+      </c>
+      <c r="D34" s="14">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A35" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C35" s="13">
+        <v>567825</v>
+      </c>
+      <c r="D35" s="14">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A36" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C36" s="13">
+        <v>2905790</v>
+      </c>
+      <c r="D36" s="14">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A37" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C37" s="13">
+        <v>486304</v>
+      </c>
+      <c r="D37" s="14">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A38" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" s="13">
+        <v>322598</v>
+      </c>
+      <c r="D38" s="14">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A39" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C39" s="13">
+        <v>2022726</v>
+      </c>
+      <c r="D39" s="14">
+        <v>3728</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A40" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" s="13">
+        <v>3610421</v>
+      </c>
+      <c r="D40" s="14">
+        <v>4331</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A41" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C41" s="13">
         <v>0</v>
       </c>
-      <c r="D12" s="12">
+      <c r="D41" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C13" s="11">
+    <row r="42" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A42" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="B42" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42" s="13">
+        <v>2473495</v>
+      </c>
+      <c r="D42" s="14">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A43" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C43" s="13">
         <v>0</v>
       </c>
-      <c r="D13" s="12">
+      <c r="D43" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C14" s="11">
+    <row r="44" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A44" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C44" s="13">
+        <v>1406688</v>
+      </c>
+      <c r="D44" s="14">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A45" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C45" s="13">
+        <v>4116126</v>
+      </c>
+      <c r="D45" s="14">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A46" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C46" s="13">
+        <v>734376</v>
+      </c>
+      <c r="D46" s="14">
+        <v>4955</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A47" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="C47" s="13">
+        <v>582208</v>
+      </c>
+      <c r="D47" s="14">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A48" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C48" s="13">
+        <v>1355125</v>
+      </c>
+      <c r="D48" s="14">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A49" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C49" s="13">
+        <v>1349664</v>
+      </c>
+      <c r="D49" s="14">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A50" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="13">
         <v>0</v>
       </c>
-      <c r="D14" s="12">
+      <c r="D50" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...65 lines deleted...]
-      <c r="D19" s="12">
+    <row r="51" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A51" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="C51" s="13">
+        <v>956054</v>
+      </c>
+      <c r="D51" s="14">
+        <v>4544</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A52" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="C52" s="13">
+        <v>1010170</v>
+      </c>
+      <c r="D52" s="14">
+        <v>4544</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A53" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C53" s="13">
+        <v>258555</v>
+      </c>
+      <c r="D53" s="14">
+        <v>4544</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A54" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="C54" s="13">
+        <v>4060809</v>
+      </c>
+      <c r="D54" s="14">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A55" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="C55" s="13">
+        <v>1247207</v>
+      </c>
+      <c r="D55" s="14">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A56" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="C56" s="13">
+        <v>1775974</v>
+      </c>
+      <c r="D56" s="14">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A57" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C57" s="13">
+        <v>985784</v>
+      </c>
+      <c r="D57" s="14">
         <v>5000</v>
       </c>
     </row>
-    <row r="20" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="D21" s="12">
+    <row r="58" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A58" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B58" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C58" s="13">
+        <v>3397690</v>
+      </c>
+      <c r="D58" s="14">
+        <v>4602</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A59" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="B59" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C59" s="13">
+        <v>297720</v>
+      </c>
+      <c r="D59" s="14">
         <v>5000</v>
       </c>
     </row>
-    <row r="22" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...93 lines deleted...]
-      <c r="D28" s="12">
+    <row r="60" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A60" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C60" s="13">
+        <v>2147574</v>
+      </c>
+      <c r="D60" s="14">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A61" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C61" s="13">
+        <v>585985</v>
+      </c>
+      <c r="D61" s="14">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A62" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="B62" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="C62" s="13">
+        <v>634629</v>
+      </c>
+      <c r="D62" s="14">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A63" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="C63" s="13">
+        <v>4363171</v>
+      </c>
+      <c r="D63" s="14">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A64" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="C64" s="13">
+        <v>476352</v>
+      </c>
+      <c r="D64" s="14">
         <v>5000</v>
       </c>
     </row>
-    <row r="29" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...174 lines deleted...]
-      <c r="C41" s="11">
+    <row r="65" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A65" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="C65" s="13">
+        <v>2452752</v>
+      </c>
+      <c r="D65" s="14">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A66" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="C66" s="13">
+        <v>3581527</v>
+      </c>
+      <c r="D66" s="14">
+        <v>4740</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A67" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="C67" s="13">
+        <v>1660781</v>
+      </c>
+      <c r="D67" s="14">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A68" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B68" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="C68" s="13">
+        <v>952024</v>
+      </c>
+      <c r="D68" s="14">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A69" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="C69" s="13">
+        <v>1027484</v>
+      </c>
+      <c r="D69" s="14">
+        <v>4823</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A70" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="C70" s="13">
+        <v>945004</v>
+      </c>
+      <c r="D70" s="14">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A71" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="C71" s="13">
+        <v>2130514</v>
+      </c>
+      <c r="D71" s="14">
+        <v>4204</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A72" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="C72" s="13">
         <v>0</v>
       </c>
-      <c r="D41" s="12">
+      <c r="D72" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="C43" s="11">
+    <row r="73" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A73" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="C73" s="13">
+        <v>820384</v>
+      </c>
+      <c r="D73" s="14">
+        <v>4960</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A74" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="C74" s="13">
+        <v>1259168</v>
+      </c>
+      <c r="D74" s="14">
+        <v>4608</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A75" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="C75" s="13">
+        <v>1552881</v>
+      </c>
+      <c r="D75" s="14">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A76" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="C76" s="13">
+        <v>3146107</v>
+      </c>
+      <c r="D76" s="14">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A77" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="B77" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="C77" s="13">
         <v>0</v>
       </c>
-      <c r="D43" s="12">
+      <c r="D77" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="D47" s="12">
+    <row r="78" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A78" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="B78" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="C78" s="13">
+        <v>258881</v>
+      </c>
+      <c r="D78" s="14">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A79" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="C79" s="13">
+        <v>4560406</v>
+      </c>
+      <c r="D79" s="14">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A80" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C80" s="13">
+        <v>902356</v>
+      </c>
+      <c r="D80" s="14">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A81" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="C81" s="13">
+        <v>1416064</v>
+      </c>
+      <c r="D81" s="14">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A82" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B82" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="C82" s="13">
+        <v>412932</v>
+      </c>
+      <c r="D82" s="14">
+        <v>3392</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A83" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="C83" s="13">
+        <v>1534376</v>
+      </c>
+      <c r="D83" s="14">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A84" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C84" s="13">
+        <v>1897440</v>
+      </c>
+      <c r="D84" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A85" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="B85" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="C85" s="13">
+        <v>793920</v>
+      </c>
+      <c r="D85" s="14">
         <v>5000</v>
       </c>
     </row>
-    <row r="48" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="D49" s="12">
+    <row r="86" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A86" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C86" s="13">
+        <v>1419277</v>
+      </c>
+      <c r="D86" s="14">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A87" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="C87" s="13">
+        <v>4831365</v>
+      </c>
+      <c r="D87" s="14">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A88" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C88" s="13">
+        <v>804252</v>
+      </c>
+      <c r="D88" s="14">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A89" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="B89" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="C89" s="13">
+        <v>2445121</v>
+      </c>
+      <c r="D89" s="14">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A90" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="B90" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C90" s="13">
+        <v>820862</v>
+      </c>
+      <c r="D90" s="14">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A91" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="C91" s="13">
+        <v>2858112</v>
+      </c>
+      <c r="D91" s="14">
         <v>5000</v>
       </c>
     </row>
-    <row r="50" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C50" s="11">
+    <row r="92" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A92" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="B92" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="C92" s="13">
+        <v>8122468</v>
+      </c>
+      <c r="D92" s="14">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A93" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="B93" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="C93" s="13">
+        <v>2952959</v>
+      </c>
+      <c r="D93" s="14">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A94" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="C94" s="13">
+        <v>3157520</v>
+      </c>
+      <c r="D94" s="14">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A95" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="B95" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C95" s="13">
+        <v>1570104</v>
+      </c>
+      <c r="D95" s="14">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A96" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="C96" s="13">
+        <v>3033156</v>
+      </c>
+      <c r="D96" s="14">
+        <v>4285</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A97" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="B97" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="C97" s="13">
+        <v>1149674</v>
+      </c>
+      <c r="D97" s="14">
+        <v>4525</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A98" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B98" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="C98" s="13">
+        <v>2414840</v>
+      </c>
+      <c r="D98" s="14">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A99" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="B99" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="C99" s="13">
+        <v>2454985</v>
+      </c>
+      <c r="D99" s="14">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A100" s="11" t="s">
+        <v>197</v>
+      </c>
+      <c r="B100" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="C100" s="13">
+        <v>2271331</v>
+      </c>
+      <c r="D100" s="14">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A101" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="C101" s="13">
+        <v>2386736</v>
+      </c>
+      <c r="D101" s="14">
+        <v>3704</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A102" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="B102" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="C102" s="13">
+        <v>445981</v>
+      </c>
+      <c r="D102" s="14">
+        <v>3704</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A103" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="B103" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="C103" s="13">
+        <v>622414</v>
+      </c>
+      <c r="D103" s="14">
+        <v>3704</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A104" s="11" t="s">
+        <v>205</v>
+      </c>
+      <c r="B104" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="C104" s="13">
+        <v>761835</v>
+      </c>
+      <c r="D104" s="14">
+        <v>4395</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A105" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="C105" s="13">
+        <v>686956</v>
+      </c>
+      <c r="D105" s="14">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A106" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="C106" s="13">
+        <v>277872</v>
+      </c>
+      <c r="D106" s="14">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A107" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="B107" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="C107" s="13">
         <v>0</v>
       </c>
-      <c r="D50" s="12">
+      <c r="D107" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...300 lines deleted...]
-      <c r="C72" s="11">
+    <row r="108" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A108" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="B108" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="C108" s="13">
+        <v>1607709</v>
+      </c>
+      <c r="D108" s="14">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A109" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="B109" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="C109" s="13">
         <v>0</v>
       </c>
-      <c r="D72" s="12">
+      <c r="D109" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:4" ht="15" x14ac:dyDescent="0.25">
-[...507 lines deleted...]
-      <c r="B109" s="10" t="s">
+    <row r="110" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A110" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="C109" s="11">
-[...7 lines deleted...]
-      <c r="A110" s="9" t="s">
+      <c r="B110" s="12" t="s">
         <v>218</v>
       </c>
-      <c r="B110" s="10" t="s">
+      <c r="C110" s="13">
+        <v>665787</v>
+      </c>
+      <c r="D110" s="14">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A111" s="11" t="s">
         <v>219</v>
       </c>
-      <c r="C110" s="11">
-[...7 lines deleted...]
-      <c r="A111" s="9" t="s">
+      <c r="B111" s="12" t="s">
         <v>220</v>
       </c>
-      <c r="B111" s="10" t="s">
+      <c r="C111" s="13">
+        <v>380072</v>
+      </c>
+      <c r="D111" s="14">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A112" s="11" t="s">
         <v>221</v>
       </c>
-      <c r="C111" s="11">
-[...7 lines deleted...]
-      <c r="A112" s="9" t="s">
+      <c r="B112" s="12" t="s">
         <v>222</v>
       </c>
-      <c r="B112" s="10" t="s">
+      <c r="C112" s="13">
+        <v>740262</v>
+      </c>
+      <c r="D112" s="14">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A113" s="11" t="s">
         <v>223</v>
       </c>
-      <c r="C112" s="11">
-[...7 lines deleted...]
-      <c r="A113" s="9" t="s">
+      <c r="B113" s="12" t="s">
         <v>224</v>
       </c>
-      <c r="B113" s="10" t="s">
+      <c r="C113" s="13">
+        <v>4105701</v>
+      </c>
+      <c r="D113" s="14">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A114" s="11" t="s">
         <v>225</v>
       </c>
-      <c r="C113" s="11">
-[...7 lines deleted...]
-      <c r="A114" s="9" t="s">
+      <c r="B114" s="12" t="s">
         <v>226</v>
       </c>
-      <c r="B114" s="10" t="s">
+      <c r="C114" s="13">
+        <v>2981604</v>
+      </c>
+      <c r="D114" s="14">
+        <v>3882</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A115" s="11" t="s">
         <v>227</v>
       </c>
-      <c r="C114" s="11">
-[...7 lines deleted...]
-      <c r="A115" s="9" t="s">
+      <c r="B115" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="B115" s="10" t="s">
+      <c r="C115" s="13">
+        <v>2510671</v>
+      </c>
+      <c r="D115" s="14">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A116" s="11" t="s">
         <v>229</v>
       </c>
-      <c r="C115" s="11">
-[...7 lines deleted...]
-      <c r="A116" s="9" t="s">
+      <c r="B116" s="12" t="s">
         <v>230</v>
       </c>
-      <c r="B116" s="10" t="s">
+      <c r="C116" s="13">
+        <v>2481000</v>
+      </c>
+      <c r="D116" s="14">
+        <v>4954</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A117" s="15" t="s">
         <v>231</v>
       </c>
-      <c r="C116" s="11">
-[...7 lines deleted...]
-      <c r="A117" s="9" t="s">
+      <c r="B117" s="16" t="s">
         <v>232</v>
       </c>
-      <c r="B117" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="11">
+      <c r="C117" s="17">
         <v>1091640</v>
       </c>
-      <c r="D117" s="12">
+      <c r="D117" s="18">
         <v>4911</v>
       </c>
     </row>
     <row r="118" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A118"/>
       <c r="B118"/>
       <c r="C118"/>
       <c r="D118"/>
     </row>
     <row r="119" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A119"/>
       <c r="B119"/>
       <c r="C119"/>
       <c r="D119"/>
     </row>
     <row r="120" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A120"/>
       <c r="B120"/>
       <c r="C120"/>
       <c r="D120"/>
     </row>
     <row r="121" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A121"/>
       <c r="B121"/>
       <c r="C121"/>
       <c r="D121"/>
     </row>
     <row r="122" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A122"/>
       <c r="B122"/>
       <c r="C122"/>
       <c r="D122"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <headerFooter>
-[...4 lines deleted...]
-  </headerFooter>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>FY27 PLANNING WEB POSTING</vt:lpstr>
+      <vt:lpstr>'FY27 PLANNING WEB POSTING'!LEA</vt:lpstr>
+      <vt:lpstr>'FY27 PLANNING WEB POSTING'!LEA_Names</vt:lpstr>
+      <vt:lpstr>Maximum_per_Teacher_Without_Benefits</vt:lpstr>
       <vt:lpstr>'FY27 PLANNING WEB POSTING'!Print_Area</vt:lpstr>
       <vt:lpstr>'FY27 PLANNING WEB POSTING'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'FY27 PLANNING WEB POSTING'!Total_Supplement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>FY27 Planning PRC 071 Web</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>