--- v0 (2026-04-12)
+++ v1 (2026-05-02)
@@ -1,63 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-  <workbookPr defaultThemeVersion="202300"/>
-[...5 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5C4F77A4-FCF5-4097-9B68-966773AFF38B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileSharing readOnlyRecommended="1"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="41" documentId="13_ncr:1_{9555C027-FF1B-4816-824F-773CEA69939D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0F00569E-532F-445E-A9F6-B68437EF80B8}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{81231C23-3F64-4EAE-B887-731160EE9F26}"/>
   </bookViews>
   <sheets>
     <sheet name="LEA Salary Calculator" sheetId="2" r:id="rId1"/>
     <sheet name="FY27 Planning Salary Tab" sheetId="1" state="hidden" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="Annual_Avg_Salary" localSheetId="0">SalaryCalculator[[#All],[Annual Avg Salary]]</definedName>
+    <definedName name="PRC" localSheetId="0">SalaryCalculator[[#All],[PRC '#]]</definedName>
+    <definedName name="PRC_Name" localSheetId="0">SalaryCalculator[[#All],[PRC Name]]</definedName>
+    <definedName name="Rounded_Salary_Month__1" localSheetId="0">SalaryCalculator[[#All],[Rounded Salary/Month (1)]]</definedName>
+    <definedName name="Salary_Month" localSheetId="0">SalaryCalculator[[#All],[Salary/Month]]</definedName>
+    <definedName name="Salary_Source__2" localSheetId="0">SalaryCalculator[[#All],[Salary Source (2)]]</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F129" i="1" l="1"/>
   <c r="E129" i="1"/>
   <c r="D129" i="1"/>
@@ -4759,77 +4765,77 @@
   <c r="L68" i="1"/>
   <c r="K68" i="1"/>
   <c r="N68" i="1" s="1"/>
   <c r="O68" i="1" s="1"/>
   <c r="AQ14" i="1"/>
   <c r="AP14" i="1"/>
   <c r="AS14" i="1" s="1"/>
   <c r="AT14" i="1" s="1"/>
   <c r="AQ96" i="1"/>
   <c r="AP96" i="1"/>
   <c r="AS96" i="1"/>
   <c r="AT96" i="1" s="1"/>
   <c r="AQ124" i="1"/>
   <c r="AP124" i="1"/>
   <c r="AS124" i="1" s="1"/>
   <c r="AT124" i="1" s="1"/>
   <c r="L41" i="1"/>
   <c r="K41" i="1"/>
   <c r="N41" i="1" s="1"/>
   <c r="O41" i="1" s="1"/>
   <c r="K108" i="1"/>
   <c r="L108" i="1"/>
   <c r="N108" i="1" s="1"/>
   <c r="O108" i="1" s="1"/>
   <c r="V124" i="1" l="1"/>
-  <c r="C14" i="2" l="1"/>
-[...4 lines deleted...]
-  <c r="E15" i="2" s="1"/>
+  <c r="C12" i="2" l="1"/>
+  <c r="D12" i="2" s="1"/>
+  <c r="E12" i="2" s="1"/>
+  <c r="C13" i="2"/>
+  <c r="D13" i="2" s="1"/>
+  <c r="E13" i="2" s="1"/>
+  <c r="C5" i="2" l="1"/>
+  <c r="D5" i="2" s="1"/>
+  <c r="E5" i="2" s="1"/>
   <c r="C7" i="2" l="1"/>
   <c r="D7" i="2" s="1"/>
   <c r="E7" i="2" s="1"/>
-  <c r="C9" i="2" l="1"/>
-[...1 lines deleted...]
-  <c r="E9" i="2" s="1"/>
+  <c r="C8" i="2"/>
   <c r="C10" i="2"/>
-  <c r="C12" i="2"/>
-[...2 lines deleted...]
-  <c r="D10" i="2" l="1"/>
+  <c r="D10" i="2" s="1"/>
   <c r="E10" i="2" s="1"/>
-  <c r="C13" i="2"/>
-[...3 lines deleted...]
-  <c r="D8" i="2" s="1"/>
+  <c r="D8" i="2" l="1"/>
   <c r="E8" i="2" s="1"/>
   <c r="C11" i="2"/>
   <c r="D11" i="2" s="1"/>
   <c r="E11" i="2" s="1"/>
+  <c r="C6" i="2"/>
+  <c r="D6" i="2" s="1"/>
+  <c r="E6" i="2" s="1"/>
+  <c r="C9" i="2"/>
+  <c r="D9" i="2" s="1"/>
+  <c r="E9" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="173">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Classroom Teachers</t>
   </si>
   <si>
     <t>CTE Teachers</t>
   </si>
   <si>
     <t>Instructional Support</t>
   </si>
   <si>
     <t>Principals</t>
   </si>
   <si>
     <t>Assistant Principals</t>
   </si>
   <si>
     <t>Program Enhancement Teachers</t>
@@ -5215,71 +5221,51 @@
   <si>
     <t>Salary/Month</t>
   </si>
   <si>
     <t>LEA Average</t>
   </si>
   <si>
     <t>School Building Admin (AP)</t>
   </si>
   <si>
     <t>School Building Admin (Principal)</t>
   </si>
   <si>
     <t>School Health Personnel</t>
   </si>
   <si>
     <t>CTE - MOE</t>
   </si>
   <si>
     <t>State-Wide</t>
   </si>
   <si>
     <t>LEA No.</t>
   </si>
   <si>
-    <t>Pick LEA # from drop down</t>
-[...1 lines deleted...]
-  <si>
     <t>Notes:</t>
-  </si>
-[...15 lines deleted...]
-    </r>
   </si>
   <si>
     <t>0001</t>
   </si>
   <si>
     <t>0004</t>
   </si>
   <si>
     <t>0005</t>
   </si>
   <si>
     <t>0006</t>
   </si>
   <si>
     <t>0007</t>
   </si>
   <si>
     <t>0013</t>
   </si>
   <si>
     <t>0042</t>
   </si>
   <si>
     <t>0069</t>
   </si>
@@ -5350,79 +5336,91 @@
   </si>
   <si>
     <t>FY27 Planning SWA Principals</t>
   </si>
   <si>
     <t>FY27 Planning SWA Assistant Principals</t>
   </si>
   <si>
     <t>FY27 Planning SWA Program Enhancement Teachers</t>
   </si>
   <si>
     <t xml:space="preserve">FY27 Planning SWA School Health Personnel </t>
   </si>
   <si>
     <t>FY26 Initial SWA School Resource Officers</t>
   </si>
   <si>
     <t xml:space="preserve">(1) Monthly salary calculations are rounded for Allotment use. </t>
   </si>
   <si>
     <t>(2)  If LEA prior year pay period salary data was not available, the statewide average salary data was used.</t>
   </si>
   <si>
     <t>(3) SRO uses SWA within PRC 0069 At Risk Calculation</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rounded Salary/Month </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(1)</t>
+    </r>
+  </si>
+  <si>
+    <t>Enter LEA Number in Cell B3</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="000"/>
     <numFmt numFmtId="165" formatCode="0.000%"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
-[...5 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Bookman"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Cambria"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Cambria"/>
@@ -5464,50 +5462,58 @@
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFC00000"/>
       <name val="Cambria"/>
       <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
@@ -5996,329 +6002,489 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="8" fillId="3" borderId="25" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="3" borderId="25" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="25" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="25" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="165" fontId="5" fillId="5" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="14" fillId="5" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="5" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="4" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="4" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="26" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="36" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="32" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="6" borderId="23" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="6" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="6" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="0" fillId="6" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="11" fillId="6" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="5" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="5" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="15" fillId="5" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="5" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="4" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="4" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...41 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 4" xfId="5" xr:uid="{CD16E450-8F01-496D-B087-9AB2E91C5373}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{78E8946B-616B-4E65-BEFF-C0AB9D8F6CAF}"/>
     <cellStyle name="Normal_FY07Planning_MasterStateAllotment" xfId="3" xr:uid="{884F4EC7-27F7-413F-834A-F18DADF2F3A3}"/>
     <cellStyle name="Normal_MasterStateAllotment(1) (Judy)tchrev" xfId="2" xr:uid="{DA74702B-BD95-4266-BF7A-97B0C7AD8464}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="7">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3" tint="0.89999084444715716"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{7B15F69D-FD79-4F5A-A8B8-FF3CCC595725}" name="SalaryCalculator" displayName="SalaryCalculator" ref="A4:F13" totalsRowShown="0" headerRowDxfId="6" headerRowBorderDxfId="5" tableBorderDxfId="4">
+  <autoFilter ref="A4:F13" xr:uid="{7B15F69D-FD79-4F5A-A8B8-FF3CCC595725}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{DB747322-428A-423B-99D6-0BE23B874F2F}" name="PRC #" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{109AC05C-6567-47B1-9C82-64C67B625BA6}" name="PRC Name"/>
+    <tableColumn id="3" xr3:uid="{8DAA2F9B-AFEE-434B-A861-CFCF170DB6EC}" name="Annual Avg Salary" dataDxfId="2" dataCellStyle="Comma"/>
+    <tableColumn id="4" xr3:uid="{3070AAB3-D57E-4D59-B44D-4DC7FFFD1C6E}" name="Salary/Month" dataDxfId="1" dataCellStyle="Comma">
+      <calculatedColumnFormula>C5/10</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="5" xr3:uid="{E59EF921-ADB9-4B74-9061-3C352147147D}" name="Rounded Salary/Month (1)" dataDxfId="0" dataCellStyle="Comma">
+      <calculatedColumnFormula>ROUND(D5,0)</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="6" xr3:uid="{25EAACDB-C158-4CC1-B39F-161863C95A7E}" name="Salary Source (2)"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6592,360 +6758,371 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DDADEEB-8C00-4C78-A8B6-96DC0AF7A89D}">
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="30.5703125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="13.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="14.28515625" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" customWidth="1"/>
+    <col min="4" max="4" width="13.28515625" customWidth="1"/>
+    <col min="5" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-[...7 lines deleted...]
-      <c r="F1" s="76"/>
+    <row r="1" spans="1:6" s="107" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A1" s="108" t="s">
+        <v>155</v>
+      </c>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
     </row>
-    <row r="2" spans="1:6">
-      <c r="A2" s="76" t="s">
+    <row r="2" spans="1:6" s="107" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A2" s="109" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2" s="106"/>
+      <c r="C2" s="106"/>
+      <c r="D2" s="106"/>
+      <c r="E2" s="106"/>
+      <c r="F2" s="106"/>
+    </row>
+    <row r="3" spans="1:6" ht="34.5" customHeight="1">
+      <c r="A3" s="110" t="s">
+        <v>140</v>
+      </c>
+      <c r="B3" s="111" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="112" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="46.5">
+      <c r="A4" s="101" t="s">
+        <v>130</v>
+      </c>
+      <c r="B4" s="101" t="s">
+        <v>131</v>
+      </c>
+      <c r="C4" s="102" t="s">
+        <v>132</v>
+      </c>
+      <c r="D4" s="101" t="s">
+        <v>133</v>
+      </c>
+      <c r="E4" s="105" t="s">
+        <v>171</v>
+      </c>
+      <c r="F4" s="101" t="s">
         <v>154</v>
       </c>
-      <c r="B2" s="76"/>
-[...3 lines deleted...]
-      <c r="F2" s="76"/>
     </row>
-    <row r="4" spans="1:6">
-[...7 lines deleted...]
-        <v>141</v>
+    <row r="5" spans="1:6">
+      <c r="A5" s="71" t="s">
+        <v>142</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="69">
+        <f>_xlfn.XLOOKUP($B$3,'FY27 Planning Salary Tab'!$A:$A,'FY27 Planning Salary Tab'!$G:$G)</f>
+        <v>76543</v>
+      </c>
+      <c r="D5" s="69">
+        <f>C5/10</f>
+        <v>7654.3</v>
+      </c>
+      <c r="E5" s="103">
+        <f>ROUND(D5,0)</f>
+        <v>7654</v>
+      </c>
+      <c r="F5" t="s">
+        <v>134</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="46.5">
-[...12 lines deleted...]
-      <c r="E6" s="71" t="s">
+    <row r="6" spans="1:6">
+      <c r="A6" s="71" t="s">
         <v>143</v>
       </c>
-      <c r="F6" s="69" t="s">
-        <v>156</v>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="69">
+        <f>_xlfn.XLOOKUP($B$3,'FY27 Planning Salary Tab'!$A:$A,'FY27 Planning Salary Tab'!$AS:$AS)</f>
+        <v>77914</v>
+      </c>
+      <c r="D6" s="69">
+        <f>C6/10</f>
+        <v>7791.4</v>
+      </c>
+      <c r="E6" s="103">
+        <f t="shared" ref="E6:E12" si="0">ROUND(D6,0)</f>
+        <v>7791</v>
+      </c>
+      <c r="F6" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="79" t="s">
+      <c r="A7" s="71" t="s">
         <v>144</v>
       </c>
       <c r="B7" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-      <c r="D7" s="72">
+        <v>135</v>
+      </c>
+      <c r="C7" s="69">
+        <f>_xlfn.XLOOKUP($B$3,'FY27 Planning Salary Tab'!$A:$A,'FY27 Planning Salary Tab'!$AK:$AK)</f>
+        <v>92273</v>
+      </c>
+      <c r="D7" s="69">
         <f>C7/10</f>
-        <v>7654.3</v>
-[...3 lines deleted...]
-        <v>7654</v>
+        <v>9227.2999999999993</v>
+      </c>
+      <c r="E7" s="103">
+        <f t="shared" si="0"/>
+        <v>9227</v>
       </c>
       <c r="F7" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="79" t="s">
-        <v>145</v>
+      <c r="A8" s="71" t="s">
+        <v>144</v>
       </c>
       <c r="B8" t="s">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>7791</v>
+        <v>136</v>
+      </c>
+      <c r="C8" s="69">
+        <f>_xlfn.XLOOKUP($B$3,'FY27 Planning Salary Tab'!$A:$A,'FY27 Planning Salary Tab'!$AC:$AC)</f>
+        <v>128509</v>
+      </c>
+      <c r="D8" s="69">
+        <f>C8/12</f>
+        <v>10709.083333333334</v>
+      </c>
+      <c r="E8" s="103">
+        <f t="shared" si="0"/>
+        <v>10709</v>
       </c>
       <c r="F8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="79" t="s">
-        <v>146</v>
+      <c r="A9" s="71" t="s">
+        <v>145</v>
       </c>
       <c r="B9" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-      <c r="D9" s="72">
+        <v>137</v>
+      </c>
+      <c r="C9" s="69">
+        <f>_xlfn.XLOOKUP($B$3,'FY27 Planning Salary Tab'!$A:$A,'FY27 Planning Salary Tab'!$BA:$BA)</f>
+        <v>85609</v>
+      </c>
+      <c r="D9" s="69">
         <f>C9/10</f>
-        <v>9227.2999999999993</v>
-[...1 lines deleted...]
-      <c r="E9" s="73">
+        <v>8560.9</v>
+      </c>
+      <c r="E9" s="103">
         <f t="shared" si="0"/>
-        <v>9227</v>
+        <v>8561</v>
       </c>
       <c r="F9" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="79" t="s">
+      <c r="A10" s="71" t="s">
         <v>146</v>
       </c>
       <c r="B10" t="s">
-        <v>136</v>
-[...9 lines deleted...]
-      <c r="E10" s="73">
+        <v>3</v>
+      </c>
+      <c r="C10" s="69">
+        <f>_xlfn.XLOOKUP($B$3,'FY27 Planning Salary Tab'!$A:$A,'FY27 Planning Salary Tab'!$V:$V)</f>
+        <v>85080</v>
+      </c>
+      <c r="D10" s="69">
+        <f>C10/10</f>
+        <v>8508</v>
+      </c>
+      <c r="E10" s="103">
         <f t="shared" si="0"/>
-        <v>10709</v>
+        <v>8508</v>
       </c>
       <c r="F10" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="79" t="s">
+      <c r="A11" s="71" t="s">
         <v>147</v>
       </c>
       <c r="B11" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-      <c r="D11" s="72">
+        <v>138</v>
+      </c>
+      <c r="C11" s="69">
+        <f>_xlfn.XLOOKUP($B$3,'FY27 Planning Salary Tab'!$A:$A,'FY27 Planning Salary Tab'!$N:$N)</f>
+        <v>79188</v>
+      </c>
+      <c r="D11" s="69">
         <f>C11/10</f>
-        <v>8560.9</v>
-[...1 lines deleted...]
-      <c r="E11" s="73">
+        <v>7918.8</v>
+      </c>
+      <c r="E11" s="103">
         <f t="shared" si="0"/>
-        <v>8561</v>
+        <v>7919</v>
       </c>
       <c r="F11" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="79" t="s">
+      <c r="A12" s="71" t="s">
         <v>148</v>
       </c>
       <c r="B12" t="s">
-        <v>3</v>
-[...47 lines deleted...]
-      <c r="C14" s="72">
+        <v>153</v>
+      </c>
+      <c r="C12" s="69">
         <f>'FY27 Planning Salary Tab'!$V$124</f>
         <v>86895</v>
       </c>
-      <c r="D14" s="72">
-        <f>C14/10</f>
+      <c r="D12" s="69">
+        <f>C12/10</f>
         <v>8689.5</v>
       </c>
-      <c r="E14" s="73">
+      <c r="E12" s="103">
         <f t="shared" si="0"/>
         <v>8690</v>
       </c>
-      <c r="F14" t="s">
+      <c r="F12" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="16.5">
-[...6 lines deleted...]
-      <c r="C15" s="82">
+    <row r="13" spans="1:6" ht="16.5">
+      <c r="A13" s="71" t="s">
+        <v>149</v>
+      </c>
+      <c r="B13" s="72" t="s">
+        <v>150</v>
+      </c>
+      <c r="C13" s="74">
         <f>'FY27 Planning Salary Tab'!G129</f>
         <v>91310</v>
       </c>
-      <c r="D15" s="82">
-        <f>C15/10</f>
+      <c r="D13" s="74">
+        <f>C13/10</f>
         <v>9131</v>
       </c>
-      <c r="E15" s="83">
-        <f t="shared" ref="E15" si="1">ROUND(D15,0)</f>
+      <c r="E13" s="104">
+        <f t="shared" ref="E13" si="1">ROUND(D13,0)</f>
         <v>9131</v>
       </c>
-      <c r="F15" s="80" t="s">
+      <c r="F13" s="72" t="s">
         <v>139</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="32.25" customHeight="1">
+      <c r="A14" s="73" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="71" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="80"/>
+      <c r="A16" s="71" t="s">
+        <v>169</v>
+      </c>
+      <c r="B16" s="70"/>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="81" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="79" t="s">
+      <c r="A17" s="71" t="s">
         <v>170</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="B20" s="77"/>
+      <c r="B17" s="70"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="D8" calculatedColumn="1"/>
+  </ignoredErrors>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{DDF8EA8D-A30B-4984-891B-017337D833BD}">
           <x14:formula1>
             <xm:f>'FY27 Planning Salary Tab'!A$7:A$121</xm:f>
           </x14:formula1>
-          <xm:sqref>B4</xm:sqref>
+          <xm:sqref>B3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F4FA6C4-86F7-4DDC-981A-21493DBEF7CA}">
   <dimension ref="A1:BC132"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A102" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="I129" sqref="I129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="57" customWidth="1"/>
     <col min="3" max="3" width="10" style="11" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="11" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="11" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="11" customWidth="1"/>
     <col min="7" max="7" width="10" style="11" customWidth="1"/>
@@ -6979,270 +7156,270 @@
     <col min="36" max="36" width="10" style="11" customWidth="1"/>
     <col min="37" max="37" width="8.28515625" style="11" customWidth="1"/>
     <col min="38" max="38" width="8.28515625" style="6" customWidth="1"/>
     <col min="39" max="39" width="11.28515625" style="6" customWidth="1"/>
     <col min="40" max="40" width="18.7109375" style="11" customWidth="1"/>
     <col min="41" max="41" width="9.7109375" style="11" customWidth="1"/>
     <col min="42" max="42" width="10" style="11" customWidth="1"/>
     <col min="43" max="43" width="11.28515625" style="11" customWidth="1"/>
     <col min="44" max="44" width="10" style="11" customWidth="1"/>
     <col min="45" max="45" width="8.28515625" style="11" customWidth="1"/>
     <col min="46" max="46" width="8.28515625" style="6" customWidth="1"/>
     <col min="47" max="47" width="12.42578125" style="6" customWidth="1"/>
     <col min="48" max="48" width="13.140625" style="11" customWidth="1"/>
     <col min="49" max="49" width="9.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="10" style="11" customWidth="1"/>
     <col min="51" max="51" width="11.28515625" style="11" customWidth="1"/>
     <col min="52" max="52" width="10" style="11" customWidth="1"/>
     <col min="53" max="53" width="8.28515625" style="11" customWidth="1"/>
     <col min="54" max="54" width="8.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="41.45" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="1"/>
       <c r="I1" s="2" t="str">
         <f>B1</f>
         <v>FY2025-26  5th Pay Period Average Salary By LEA</v>
       </c>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="P1" s="1"/>
       <c r="Q1" s="2" t="str">
         <f>B1</f>
         <v>FY2025-26  5th Pay Period Average Salary By LEA</v>
       </c>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="1"/>
-      <c r="X1" s="115" t="str">
+      <c r="X1" s="117" t="str">
         <f>B1</f>
         <v>FY2025-26  5th Pay Period Average Salary By LEA</v>
       </c>
-      <c r="Y1" s="115"/>
-[...4 lines deleted...]
-      <c r="AD1" s="115"/>
+      <c r="Y1" s="117"/>
+      <c r="Z1" s="117"/>
+      <c r="AA1" s="117"/>
+      <c r="AB1" s="117"/>
+      <c r="AC1" s="117"/>
+      <c r="AD1" s="117"/>
       <c r="AE1" s="5"/>
-      <c r="AF1" s="115" t="str">
+      <c r="AF1" s="117" t="str">
         <f>B1</f>
         <v>FY2025-26  5th Pay Period Average Salary By LEA</v>
       </c>
-      <c r="AG1" s="115"/>
-[...5 lines deleted...]
-      <c r="AN1" s="115" t="str">
+      <c r="AG1" s="117"/>
+      <c r="AH1" s="117"/>
+      <c r="AI1" s="117"/>
+      <c r="AJ1" s="117"/>
+      <c r="AK1" s="117"/>
+      <c r="AL1" s="117"/>
+      <c r="AN1" s="117" t="str">
         <f>B1</f>
         <v>FY2025-26  5th Pay Period Average Salary By LEA</v>
       </c>
-      <c r="AO1" s="115"/>
-[...5 lines deleted...]
-      <c r="AV1" s="115" t="str">
+      <c r="AO1" s="117"/>
+      <c r="AP1" s="117"/>
+      <c r="AQ1" s="117"/>
+      <c r="AR1" s="117"/>
+      <c r="AS1" s="117"/>
+      <c r="AT1" s="117"/>
+      <c r="AV1" s="117" t="str">
         <f>AN1</f>
         <v>FY2025-26  5th Pay Period Average Salary By LEA</v>
       </c>
-      <c r="AW1" s="115"/>
-[...4 lines deleted...]
-      <c r="BB1" s="115"/>
+      <c r="AW1" s="117"/>
+      <c r="AX1" s="117"/>
+      <c r="AY1" s="117"/>
+      <c r="AZ1" s="117"/>
+      <c r="BA1" s="117"/>
+      <c r="BB1" s="117"/>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="1"/>
-      <c r="B2" s="88" t="s">
-[...6 lines deleted...]
-      <c r="G2" s="89"/>
+      <c r="B2" s="78" t="s">
+        <v>157</v>
+      </c>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
       <c r="H2" s="1"/>
       <c r="I2" s="7" t="str">
         <f>B2</f>
         <v>Used for 2026-27 Planning Allotments</v>
       </c>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
-      <c r="O2" s="85"/>
+      <c r="O2" s="75"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="7" t="str">
         <f>B2</f>
         <v>Used for 2026-27 Planning Allotments</v>
       </c>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="1"/>
-      <c r="X2" s="116" t="str">
+      <c r="X2" s="118" t="str">
         <f>B2</f>
         <v>Used for 2026-27 Planning Allotments</v>
       </c>
-      <c r="Y2" s="116"/>
-[...4 lines deleted...]
-      <c r="AD2" s="116"/>
+      <c r="Y2" s="118"/>
+      <c r="Z2" s="118"/>
+      <c r="AA2" s="118"/>
+      <c r="AB2" s="118"/>
+      <c r="AC2" s="118"/>
+      <c r="AD2" s="118"/>
       <c r="AE2" s="5"/>
-      <c r="AF2" s="116" t="str">
+      <c r="AF2" s="118" t="str">
         <f>B2</f>
         <v>Used for 2026-27 Planning Allotments</v>
       </c>
-      <c r="AG2" s="116"/>
-[...5 lines deleted...]
-      <c r="AN2" s="116" t="str">
+      <c r="AG2" s="118"/>
+      <c r="AH2" s="118"/>
+      <c r="AI2" s="118"/>
+      <c r="AJ2" s="118"/>
+      <c r="AK2" s="118"/>
+      <c r="AL2" s="118"/>
+      <c r="AN2" s="118" t="str">
         <f>B2</f>
         <v>Used for 2026-27 Planning Allotments</v>
       </c>
-      <c r="AO2" s="116"/>
-[...5 lines deleted...]
-      <c r="AV2" s="116" t="str">
+      <c r="AO2" s="118"/>
+      <c r="AP2" s="118"/>
+      <c r="AQ2" s="118"/>
+      <c r="AR2" s="118"/>
+      <c r="AS2" s="118"/>
+      <c r="AT2" s="118"/>
+      <c r="AV2" s="118" t="str">
         <f>AN2</f>
         <v>Used for 2026-27 Planning Allotments</v>
       </c>
-      <c r="AW2" s="116"/>
-[...4 lines deleted...]
-      <c r="BB2" s="116"/>
+      <c r="AW2" s="118"/>
+      <c r="AX2" s="118"/>
+      <c r="AY2" s="118"/>
+      <c r="AZ2" s="118"/>
+      <c r="BA2" s="118"/>
+      <c r="BB2" s="118"/>
     </row>
     <row r="3" spans="1:54" ht="13.5" thickBot="1">
       <c r="A3" s="9"/>
-      <c r="B3" s="90" t="s">
-[...6 lines deleted...]
-      <c r="G3" s="91"/>
+      <c r="B3" s="80" t="s">
+        <v>158</v>
+      </c>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
       <c r="H3" s="9"/>
-      <c r="I3" s="90" t="str">
+      <c r="I3" s="80" t="str">
         <f>B3</f>
         <v>*LEA uses Statewide Average Salary when no data is available.</v>
       </c>
-      <c r="J3" s="91"/>
-[...4 lines deleted...]
-      <c r="O3" s="91"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="81"/>
+      <c r="N3" s="81"/>
+      <c r="O3" s="81"/>
       <c r="P3" s="9"/>
-      <c r="Q3" s="90" t="str">
+      <c r="Q3" s="80" t="str">
         <f>B3</f>
         <v>*LEA uses Statewide Average Salary when no data is available.</v>
       </c>
-      <c r="R3" s="91"/>
-[...3 lines deleted...]
-      <c r="V3" s="91"/>
+      <c r="R3" s="81"/>
+      <c r="S3" s="81"/>
+      <c r="T3" s="81"/>
+      <c r="U3" s="81"/>
+      <c r="V3" s="81"/>
       <c r="W3" s="9"/>
-      <c r="X3" s="90" t="str">
+      <c r="X3" s="80" t="str">
         <f>B3</f>
         <v>*LEA uses Statewide Average Salary when no data is available.</v>
       </c>
-      <c r="Y3" s="91"/>
-[...4 lines deleted...]
-      <c r="AD3" s="91"/>
+      <c r="Y3" s="81"/>
+      <c r="Z3" s="81"/>
+      <c r="AA3" s="81"/>
+      <c r="AB3" s="81"/>
+      <c r="AC3" s="81"/>
+      <c r="AD3" s="81"/>
       <c r="AE3" s="10"/>
-      <c r="AF3" s="90" t="str">
+      <c r="AF3" s="80" t="str">
         <f>B3</f>
         <v>*LEA uses Statewide Average Salary when no data is available.</v>
       </c>
-      <c r="AG3" s="91"/>
-[...5 lines deleted...]
-      <c r="AN3" s="90" t="str">
+      <c r="AG3" s="81"/>
+      <c r="AH3" s="81"/>
+      <c r="AI3" s="81"/>
+      <c r="AJ3" s="81"/>
+      <c r="AK3" s="81"/>
+      <c r="AL3" s="81"/>
+      <c r="AN3" s="80" t="str">
         <f>B3</f>
         <v>*LEA uses Statewide Average Salary when no data is available.</v>
       </c>
-      <c r="AO3" s="91"/>
-[...5 lines deleted...]
-      <c r="AV3" s="90" t="str">
+      <c r="AO3" s="81"/>
+      <c r="AP3" s="81"/>
+      <c r="AQ3" s="81"/>
+      <c r="AR3" s="81"/>
+      <c r="AS3" s="81"/>
+      <c r="AT3" s="81"/>
+      <c r="AV3" s="80" t="str">
         <f>B3</f>
         <v>*LEA uses Statewide Average Salary when no data is available.</v>
       </c>
-      <c r="AW3" s="91"/>
-[...4 lines deleted...]
-      <c r="BB3" s="91"/>
+      <c r="AW3" s="81"/>
+      <c r="AX3" s="81"/>
+      <c r="AY3" s="81"/>
+      <c r="AZ3" s="81"/>
+      <c r="BA3" s="81"/>
+      <c r="BB3" s="81"/>
     </row>
     <row r="4" spans="1:54" ht="13.5" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
       <c r="E4" s="13"/>
       <c r="F4" s="13"/>
       <c r="G4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="13"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13"/>
       <c r="N4" s="15"/>
       <c r="O4" s="16"/>
       <c r="Q4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="R4" s="13"/>
       <c r="S4" s="13"/>
       <c r="T4" s="13"/>
@@ -7266,51 +7443,51 @@
       <c r="AJ4" s="13"/>
       <c r="AK4" s="15"/>
       <c r="AL4" s="16"/>
       <c r="AN4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AO4" s="13"/>
       <c r="AP4" s="13"/>
       <c r="AQ4" s="13"/>
       <c r="AR4" s="13"/>
       <c r="AS4" s="15"/>
       <c r="AT4" s="16"/>
       <c r="AV4" s="12" t="s">
         <v>137</v>
       </c>
       <c r="AW4" s="13"/>
       <c r="AX4" s="13"/>
       <c r="AY4" s="13"/>
       <c r="AZ4" s="13"/>
       <c r="BA4" s="15"/>
       <c r="BB4" s="16"/>
     </row>
     <row r="5" spans="1:54" s="26" customFormat="1" ht="13.5" thickBot="1">
       <c r="A5" s="18"/>
       <c r="B5" s="19" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="18"/>
       <c r="I5" s="19" t="str">
         <f>$B5</f>
         <v>2025-26</v>
       </c>
       <c r="J5" s="20" t="str">
         <f>$C5</f>
         <v>LI at</v>
       </c>
@@ -7446,62 +7623,62 @@
       </c>
       <c r="AX5" s="22" t="str">
         <f>$D5</f>
         <v>SS at</v>
       </c>
       <c r="AY5" s="22" t="str">
         <f>$E5</f>
         <v>Ret at</v>
       </c>
       <c r="AZ5" s="22" t="str">
         <f>$F5</f>
         <v>Hosp. at</v>
       </c>
       <c r="BA5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BB5" s="22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:54" s="26" customFormat="1" ht="13.5" thickBot="1">
       <c r="A6" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="C6" s="86">
+        <v>151</v>
+      </c>
+      <c r="C6" s="76">
         <v>0</v>
       </c>
-      <c r="D6" s="86">
+      <c r="D6" s="76">
         <v>7.6499999999999999E-2</v>
       </c>
-      <c r="E6" s="92">
+      <c r="E6" s="82">
         <v>0.2467</v>
       </c>
-      <c r="F6" s="93">
+      <c r="F6" s="83">
         <v>8500</v>
       </c>
       <c r="G6" s="29" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="18"/>
       <c r="I6" s="28" t="str">
         <f>B6</f>
         <v>5th PP</v>
       </c>
       <c r="J6" s="30">
         <f>C6</f>
         <v>0</v>
       </c>
       <c r="K6" s="30">
         <f>$D6</f>
         <v>7.6499999999999999E-2</v>
       </c>
       <c r="L6" s="30">
         <f>$E6</f>
         <v>0.2467</v>
       </c>
       <c r="M6" s="28">
         <f>$F6</f>
         <v>8500</v>
@@ -11149,74 +11326,74 @@
       <c r="Y25" s="48">
         <f t="shared" si="9"/>
         <v>86875</v>
       </c>
       <c r="Z25" s="48">
         <f t="shared" si="35"/>
         <v>6646</v>
       </c>
       <c r="AA25" s="48">
         <f t="shared" si="35"/>
         <v>21432</v>
       </c>
       <c r="AB25" s="48">
         <f t="shared" si="11"/>
         <v>8500</v>
       </c>
       <c r="AC25" s="48">
         <f t="shared" si="24"/>
         <v>123453</v>
       </c>
       <c r="AD25" s="49">
         <f t="shared" si="12"/>
         <v>10288</v>
       </c>
       <c r="AE25" s="18"/>
-      <c r="AF25" s="94">
+      <c r="AF25" s="84">
         <v>64991</v>
       </c>
-      <c r="AG25" s="95">
+      <c r="AG25" s="85">
         <f t="shared" si="13"/>
         <v>64991</v>
       </c>
-      <c r="AH25" s="95">
+      <c r="AH25" s="85">
         <f t="shared" si="14"/>
         <v>4972</v>
       </c>
-      <c r="AI25" s="95">
+      <c r="AI25" s="85">
         <f t="shared" si="14"/>
         <v>16033</v>
       </c>
-      <c r="AJ25" s="95">
+      <c r="AJ25" s="85">
         <f t="shared" si="15"/>
         <v>8500</v>
       </c>
-      <c r="AK25" s="95">
+      <c r="AK25" s="85">
         <f t="shared" si="25"/>
         <v>94496</v>
       </c>
-      <c r="AL25" s="96">
+      <c r="AL25" s="86">
         <f t="shared" si="16"/>
         <v>9450</v>
       </c>
       <c r="AN25" s="42">
         <v>53568</v>
       </c>
       <c r="AO25" s="40">
         <f t="shared" si="17"/>
         <v>53568</v>
       </c>
       <c r="AP25" s="40">
         <f t="shared" si="26"/>
         <v>4098</v>
       </c>
       <c r="AQ25" s="40">
         <f t="shared" si="26"/>
         <v>13215</v>
       </c>
       <c r="AR25" s="48">
         <f t="shared" si="18"/>
         <v>8500</v>
       </c>
       <c r="AS25" s="48">
         <f t="shared" si="27"/>
         <v>79381</v>
@@ -16769,181 +16946,181 @@
       </c>
       <c r="B55" s="38">
         <v>53880</v>
       </c>
       <c r="C55" s="47">
         <f t="shared" si="21"/>
         <v>53880</v>
       </c>
       <c r="D55" s="48">
         <f t="shared" si="36"/>
         <v>4122</v>
       </c>
       <c r="E55" s="48">
         <f t="shared" si="36"/>
         <v>13292</v>
       </c>
       <c r="F55" s="48">
         <f t="shared" si="0"/>
         <v>8500</v>
       </c>
       <c r="G55" s="49">
         <f t="shared" si="32"/>
         <v>79794</v>
       </c>
       <c r="H55" s="18"/>
-      <c r="I55" s="97">
+      <c r="I55" s="87">
         <v>53516</v>
       </c>
-      <c r="J55" s="98">
+      <c r="J55" s="88">
         <f t="shared" si="1"/>
         <v>53516</v>
       </c>
-      <c r="K55" s="95">
+      <c r="K55" s="85">
         <f t="shared" si="33"/>
         <v>4094</v>
       </c>
-      <c r="L55" s="95">
+      <c r="L55" s="85">
         <f t="shared" si="33"/>
         <v>13202</v>
       </c>
-      <c r="M55" s="95">
+      <c r="M55" s="85">
         <f t="shared" si="3"/>
         <v>8500</v>
       </c>
-      <c r="N55" s="95">
+      <c r="N55" s="85">
         <f t="shared" si="4"/>
         <v>79312</v>
       </c>
-      <c r="O55" s="96">
+      <c r="O55" s="86">
         <f t="shared" si="5"/>
         <v>7931</v>
       </c>
       <c r="P55" s="18"/>
-      <c r="Q55" s="97">
+      <c r="Q55" s="87">
         <v>59247</v>
       </c>
-      <c r="R55" s="95">
+      <c r="R55" s="85">
         <f t="shared" si="6"/>
         <v>59247</v>
       </c>
-      <c r="S55" s="95">
+      <c r="S55" s="85">
         <f t="shared" si="34"/>
         <v>4532</v>
       </c>
-      <c r="T55" s="95">
+      <c r="T55" s="85">
         <f t="shared" si="34"/>
         <v>14616</v>
       </c>
-      <c r="U55" s="95">
+      <c r="U55" s="85">
         <f t="shared" si="8"/>
         <v>8500</v>
       </c>
-      <c r="V55" s="96">
+      <c r="V55" s="86">
         <f t="shared" si="23"/>
         <v>86895</v>
       </c>
       <c r="W55" s="18"/>
       <c r="X55" s="42">
         <v>87818</v>
       </c>
       <c r="Y55" s="48">
         <f t="shared" si="9"/>
         <v>87818</v>
       </c>
       <c r="Z55" s="48">
         <f t="shared" si="35"/>
         <v>6718</v>
       </c>
       <c r="AA55" s="48">
         <f t="shared" si="35"/>
         <v>21665</v>
       </c>
       <c r="AB55" s="48">
         <f t="shared" si="11"/>
         <v>8500</v>
       </c>
       <c r="AC55" s="48">
         <f t="shared" si="24"/>
         <v>124701</v>
       </c>
       <c r="AD55" s="49">
         <f t="shared" si="12"/>
         <v>10392</v>
       </c>
       <c r="AE55" s="18"/>
-      <c r="AF55" s="94">
+      <c r="AF55" s="84">
         <v>64991</v>
       </c>
-      <c r="AG55" s="95">
+      <c r="AG55" s="85">
         <f t="shared" si="13"/>
         <v>64991</v>
       </c>
-      <c r="AH55" s="95">
+      <c r="AH55" s="85">
         <f t="shared" si="37"/>
         <v>4972</v>
       </c>
-      <c r="AI55" s="95">
+      <c r="AI55" s="85">
         <f t="shared" si="37"/>
         <v>16033</v>
       </c>
-      <c r="AJ55" s="95">
+      <c r="AJ55" s="85">
         <f t="shared" si="15"/>
         <v>8500</v>
       </c>
-      <c r="AK55" s="95">
+      <c r="AK55" s="85">
         <f t="shared" si="25"/>
         <v>94496</v>
       </c>
-      <c r="AL55" s="96">
+      <c r="AL55" s="86">
         <f t="shared" si="16"/>
         <v>9450</v>
       </c>
-      <c r="AN55" s="97">
+      <c r="AN55" s="87">
         <v>53475</v>
       </c>
-      <c r="AO55" s="99">
+      <c r="AO55" s="89">
         <f t="shared" si="17"/>
         <v>53475</v>
       </c>
-      <c r="AP55" s="99">
+      <c r="AP55" s="89">
         <f t="shared" si="26"/>
         <v>4091</v>
       </c>
-      <c r="AQ55" s="99">
+      <c r="AQ55" s="89">
         <f t="shared" si="26"/>
         <v>13192</v>
       </c>
-      <c r="AR55" s="95">
+      <c r="AR55" s="85">
         <f t="shared" si="18"/>
         <v>8500</v>
       </c>
-      <c r="AS55" s="95">
+      <c r="AS55" s="85">
         <f t="shared" si="27"/>
         <v>79258</v>
       </c>
-      <c r="AT55" s="96">
+      <c r="AT55" s="86">
         <f t="shared" si="28"/>
         <v>7926</v>
       </c>
       <c r="AV55" s="42">
         <v>61550</v>
       </c>
       <c r="AW55" s="48">
         <f t="shared" si="29"/>
         <v>61550</v>
       </c>
       <c r="AX55" s="40">
         <f t="shared" si="30"/>
         <v>4709</v>
       </c>
       <c r="AY55" s="40">
         <f t="shared" si="30"/>
         <v>15184</v>
       </c>
       <c r="AZ55" s="48">
         <f t="shared" si="19"/>
         <v>8500</v>
       </c>
       <c r="BA55" s="48">
         <f t="shared" si="31"/>
         <v>89943</v>
@@ -17125,232 +17302,232 @@
       <c r="AX56" s="40">
         <f t="shared" si="30"/>
         <v>4554</v>
       </c>
       <c r="AY56" s="40">
         <f t="shared" si="30"/>
         <v>14685</v>
       </c>
       <c r="AZ56" s="48">
         <f t="shared" si="19"/>
         <v>8500</v>
       </c>
       <c r="BA56" s="48">
         <f t="shared" si="31"/>
         <v>87263</v>
       </c>
       <c r="BB56" s="49">
         <f t="shared" si="20"/>
         <v>8726</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="26" customFormat="1" ht="16.350000000000001" customHeight="1">
       <c r="A57" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="B57" s="100">
+      <c r="B57" s="90">
         <v>53525</v>
       </c>
-      <c r="C57" s="98">
+      <c r="C57" s="88">
         <f t="shared" si="21"/>
         <v>53525</v>
       </c>
-      <c r="D57" s="95">
+      <c r="D57" s="85">
         <f t="shared" si="36"/>
         <v>4095</v>
       </c>
-      <c r="E57" s="95">
+      <c r="E57" s="85">
         <f t="shared" si="36"/>
         <v>13205</v>
       </c>
-      <c r="F57" s="95">
+      <c r="F57" s="85">
         <f t="shared" si="0"/>
         <v>8500</v>
       </c>
-      <c r="G57" s="96">
+      <c r="G57" s="86">
         <f t="shared" si="32"/>
         <v>79325</v>
       </c>
       <c r="H57" s="18"/>
       <c r="I57" s="42">
         <v>56416</v>
       </c>
       <c r="J57" s="47">
         <f t="shared" si="1"/>
         <v>56416</v>
       </c>
       <c r="K57" s="48">
         <f t="shared" si="33"/>
         <v>4316</v>
       </c>
       <c r="L57" s="48">
         <f t="shared" si="33"/>
         <v>13918</v>
       </c>
       <c r="M57" s="48">
         <f t="shared" si="3"/>
         <v>8500</v>
       </c>
       <c r="N57" s="48">
         <f t="shared" si="4"/>
         <v>83150</v>
       </c>
       <c r="O57" s="49">
         <f t="shared" si="5"/>
         <v>8315</v>
       </c>
       <c r="P57" s="18"/>
-      <c r="Q57" s="97">
+      <c r="Q57" s="87">
         <v>59247</v>
       </c>
-      <c r="R57" s="95">
+      <c r="R57" s="85">
         <f t="shared" si="6"/>
         <v>59247</v>
       </c>
-      <c r="S57" s="95">
+      <c r="S57" s="85">
         <f t="shared" si="34"/>
         <v>4532</v>
       </c>
-      <c r="T57" s="95">
+      <c r="T57" s="85">
         <f t="shared" si="34"/>
         <v>14616</v>
       </c>
-      <c r="U57" s="95">
+      <c r="U57" s="85">
         <f t="shared" si="8"/>
         <v>8500</v>
       </c>
-      <c r="V57" s="96">
+      <c r="V57" s="86">
         <f t="shared" si="23"/>
         <v>86895</v>
       </c>
       <c r="W57" s="18"/>
       <c r="X57" s="42">
         <v>85570</v>
       </c>
       <c r="Y57" s="48">
         <f t="shared" si="9"/>
         <v>85570</v>
       </c>
       <c r="Z57" s="48">
         <f t="shared" si="35"/>
         <v>6546</v>
       </c>
       <c r="AA57" s="48">
         <f t="shared" si="35"/>
         <v>21110</v>
       </c>
       <c r="AB57" s="48">
         <f t="shared" si="11"/>
         <v>8500</v>
       </c>
       <c r="AC57" s="48">
         <f t="shared" si="24"/>
         <v>121726</v>
       </c>
       <c r="AD57" s="49">
         <f t="shared" si="12"/>
         <v>10144</v>
       </c>
       <c r="AE57" s="18"/>
-      <c r="AF57" s="94">
+      <c r="AF57" s="84">
         <v>64991</v>
       </c>
-      <c r="AG57" s="95">
+      <c r="AG57" s="85">
         <f t="shared" si="13"/>
         <v>64991</v>
       </c>
-      <c r="AH57" s="95">
+      <c r="AH57" s="85">
         <f t="shared" si="37"/>
         <v>4972</v>
       </c>
-      <c r="AI57" s="95">
+      <c r="AI57" s="85">
         <f t="shared" si="37"/>
         <v>16033</v>
       </c>
-      <c r="AJ57" s="95">
+      <c r="AJ57" s="85">
         <f t="shared" si="15"/>
         <v>8500</v>
       </c>
-      <c r="AK57" s="95">
+      <c r="AK57" s="85">
         <f t="shared" si="25"/>
         <v>94496</v>
       </c>
-      <c r="AL57" s="96">
+      <c r="AL57" s="86">
         <f t="shared" si="16"/>
         <v>9450</v>
       </c>
-      <c r="AN57" s="97">
+      <c r="AN57" s="87">
         <v>53475</v>
       </c>
-      <c r="AO57" s="99">
+      <c r="AO57" s="89">
         <f t="shared" si="17"/>
         <v>53475</v>
       </c>
-      <c r="AP57" s="99">
+      <c r="AP57" s="89">
         <f t="shared" si="26"/>
         <v>4091</v>
       </c>
-      <c r="AQ57" s="99">
+      <c r="AQ57" s="89">
         <f t="shared" si="26"/>
         <v>13192</v>
       </c>
-      <c r="AR57" s="95">
+      <c r="AR57" s="85">
         <f t="shared" si="18"/>
         <v>8500</v>
       </c>
-      <c r="AS57" s="95">
+      <c r="AS57" s="85">
         <f t="shared" si="27"/>
         <v>79258</v>
       </c>
-      <c r="AT57" s="96">
+      <c r="AT57" s="86">
         <f t="shared" si="28"/>
         <v>7926</v>
       </c>
-      <c r="AV57" s="97">
+      <c r="AV57" s="87">
         <v>60329</v>
       </c>
-      <c r="AW57" s="95">
+      <c r="AW57" s="85">
         <f t="shared" si="29"/>
         <v>60329</v>
       </c>
-      <c r="AX57" s="99">
+      <c r="AX57" s="89">
         <f t="shared" si="30"/>
         <v>4615</v>
       </c>
-      <c r="AY57" s="99">
+      <c r="AY57" s="89">
         <f t="shared" si="30"/>
         <v>14883</v>
       </c>
-      <c r="AZ57" s="95">
+      <c r="AZ57" s="85">
         <f t="shared" si="19"/>
         <v>8500</v>
       </c>
-      <c r="BA57" s="95">
+      <c r="BA57" s="85">
         <f t="shared" si="31"/>
         <v>88327</v>
       </c>
-      <c r="BB57" s="96">
+      <c r="BB57" s="86">
         <f t="shared" si="20"/>
         <v>8833</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="26" customFormat="1" ht="16.350000000000001" customHeight="1">
       <c r="A58" s="46" t="s">
         <v>66</v>
       </c>
       <c r="B58" s="38">
         <v>50376</v>
       </c>
       <c r="C58" s="47">
         <f t="shared" si="21"/>
         <v>50376</v>
       </c>
       <c r="D58" s="48">
         <f t="shared" si="36"/>
         <v>3854</v>
       </c>
       <c r="E58" s="48">
         <f t="shared" si="36"/>
         <v>12428</v>
       </c>
       <c r="F58" s="48">
         <f t="shared" si="0"/>
@@ -18369,74 +18546,74 @@
       <c r="Y63" s="48">
         <f t="shared" si="9"/>
         <v>80057</v>
       </c>
       <c r="Z63" s="48">
         <f t="shared" si="35"/>
         <v>6124</v>
       </c>
       <c r="AA63" s="48">
         <f t="shared" si="35"/>
         <v>19750</v>
       </c>
       <c r="AB63" s="48">
         <f t="shared" si="11"/>
         <v>8500</v>
       </c>
       <c r="AC63" s="48">
         <f t="shared" si="24"/>
         <v>114431</v>
       </c>
       <c r="AD63" s="49">
         <f t="shared" si="12"/>
         <v>9536</v>
       </c>
       <c r="AE63" s="18"/>
-      <c r="AF63" s="94">
+      <c r="AF63" s="84">
         <v>64991</v>
       </c>
-      <c r="AG63" s="95">
+      <c r="AG63" s="85">
         <f t="shared" si="13"/>
         <v>64991</v>
       </c>
-      <c r="AH63" s="95">
+      <c r="AH63" s="85">
         <f t="shared" si="37"/>
         <v>4972</v>
       </c>
-      <c r="AI63" s="95">
+      <c r="AI63" s="85">
         <f t="shared" si="37"/>
         <v>16033</v>
       </c>
-      <c r="AJ63" s="95">
+      <c r="AJ63" s="85">
         <f t="shared" si="15"/>
         <v>8500</v>
       </c>
-      <c r="AK63" s="95">
+      <c r="AK63" s="85">
         <f t="shared" si="25"/>
         <v>94496</v>
       </c>
-      <c r="AL63" s="96">
+      <c r="AL63" s="86">
         <f t="shared" si="16"/>
         <v>9450</v>
       </c>
       <c r="AN63" s="42">
         <v>55950</v>
       </c>
       <c r="AO63" s="40">
         <f t="shared" si="17"/>
         <v>55950</v>
       </c>
       <c r="AP63" s="40">
         <f t="shared" si="26"/>
         <v>4280</v>
       </c>
       <c r="AQ63" s="40">
         <f t="shared" si="26"/>
         <v>13803</v>
       </c>
       <c r="AR63" s="48">
         <f t="shared" si="18"/>
         <v>8500</v>
       </c>
       <c r="AS63" s="48">
         <f t="shared" si="27"/>
         <v>82533</v>
@@ -24912,235 +25089,235 @@
         <f t="shared" si="62"/>
         <v>57032</v>
       </c>
       <c r="AX97" s="40">
         <f t="shared" si="63"/>
         <v>4363</v>
       </c>
       <c r="AY97" s="40">
         <f t="shared" si="63"/>
         <v>14070</v>
       </c>
       <c r="AZ97" s="48">
         <f t="shared" si="52"/>
         <v>8500</v>
       </c>
       <c r="BA97" s="48">
         <f t="shared" si="64"/>
         <v>83965</v>
       </c>
       <c r="BB97" s="49">
         <f t="shared" si="53"/>
         <v>8397</v>
       </c>
     </row>
     <row r="98" spans="1:54" s="26" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A98" s="87" t="s">
+      <c r="A98" s="77" t="s">
         <v>106</v>
       </c>
-      <c r="B98" s="100">
+      <c r="B98" s="90">
         <v>53525</v>
       </c>
-      <c r="C98" s="98">
+      <c r="C98" s="88">
         <f>ROUND(B98*(1+C$6),0)</f>
         <v>53525</v>
       </c>
-      <c r="D98" s="95">
+      <c r="D98" s="85">
         <f t="shared" si="69"/>
         <v>4095</v>
       </c>
-      <c r="E98" s="95">
+      <c r="E98" s="85">
         <f t="shared" si="69"/>
         <v>13205</v>
       </c>
-      <c r="F98" s="95">
+      <c r="F98" s="85">
         <f t="shared" si="38"/>
         <v>8500</v>
       </c>
-      <c r="G98" s="96">
+      <c r="G98" s="86">
         <f t="shared" si="65"/>
         <v>79325</v>
       </c>
       <c r="H98" s="18"/>
-      <c r="I98" s="97">
+      <c r="I98" s="87">
         <v>53516</v>
       </c>
-      <c r="J98" s="98">
+      <c r="J98" s="88">
         <f t="shared" si="39"/>
         <v>53516</v>
       </c>
-      <c r="K98" s="95">
+      <c r="K98" s="85">
         <f t="shared" si="66"/>
         <v>4094</v>
       </c>
-      <c r="L98" s="95">
+      <c r="L98" s="85">
         <f t="shared" si="66"/>
         <v>13202</v>
       </c>
-      <c r="M98" s="95">
+      <c r="M98" s="85">
         <f t="shared" si="40"/>
         <v>8500</v>
       </c>
-      <c r="N98" s="95">
+      <c r="N98" s="85">
         <f t="shared" si="55"/>
         <v>79312</v>
       </c>
-      <c r="O98" s="96">
+      <c r="O98" s="86">
         <f t="shared" si="41"/>
         <v>7931</v>
       </c>
       <c r="P98" s="18"/>
-      <c r="Q98" s="97">
+      <c r="Q98" s="87">
         <v>59247</v>
       </c>
-      <c r="R98" s="95">
+      <c r="R98" s="85">
         <f t="shared" si="42"/>
         <v>59247</v>
       </c>
-      <c r="S98" s="95">
+      <c r="S98" s="85">
         <f t="shared" si="67"/>
         <v>4532</v>
       </c>
-      <c r="T98" s="95">
+      <c r="T98" s="85">
         <f t="shared" si="67"/>
         <v>14616</v>
       </c>
-      <c r="U98" s="95">
+      <c r="U98" s="85">
         <f t="shared" si="43"/>
         <v>8500</v>
       </c>
-      <c r="V98" s="96">
+      <c r="V98" s="86">
         <f t="shared" si="56"/>
         <v>86895</v>
       </c>
       <c r="W98" s="18"/>
-      <c r="X98" s="97">
+      <c r="X98" s="87">
         <v>91213</v>
       </c>
-      <c r="Y98" s="95">
+      <c r="Y98" s="85">
         <f t="shared" si="44"/>
         <v>91213</v>
       </c>
-      <c r="Z98" s="95">
+      <c r="Z98" s="85">
         <f t="shared" si="68"/>
         <v>6978</v>
       </c>
-      <c r="AA98" s="95">
+      <c r="AA98" s="85">
         <f t="shared" si="68"/>
         <v>22502</v>
       </c>
-      <c r="AB98" s="95">
+      <c r="AB98" s="85">
         <f t="shared" si="45"/>
         <v>8500</v>
       </c>
-      <c r="AC98" s="95">
+      <c r="AC98" s="85">
         <f>SUM(Y98:AB98)</f>
         <v>129193</v>
       </c>
-      <c r="AD98" s="96">
+      <c r="AD98" s="86">
         <f>ROUND(AC98/12,0)</f>
         <v>10766</v>
       </c>
       <c r="AE98" s="18"/>
-      <c r="AF98" s="94">
+      <c r="AF98" s="84">
         <v>64991</v>
       </c>
-      <c r="AG98" s="98">
+      <c r="AG98" s="88">
         <f t="shared" si="47"/>
         <v>64991</v>
       </c>
-      <c r="AH98" s="95">
+      <c r="AH98" s="85">
         <f t="shared" si="70"/>
         <v>4972</v>
       </c>
-      <c r="AI98" s="95">
+      <c r="AI98" s="85">
         <f t="shared" si="70"/>
         <v>16033</v>
       </c>
-      <c r="AJ98" s="95">
+      <c r="AJ98" s="85">
         <f t="shared" si="48"/>
         <v>8500</v>
       </c>
-      <c r="AK98" s="95">
+      <c r="AK98" s="85">
         <f t="shared" si="58"/>
         <v>94496</v>
       </c>
-      <c r="AL98" s="96">
+      <c r="AL98" s="86">
         <f t="shared" si="49"/>
         <v>9450</v>
       </c>
-      <c r="AN98" s="97">
+      <c r="AN98" s="87">
         <v>53475</v>
       </c>
-      <c r="AO98" s="99">
+      <c r="AO98" s="89">
         <f t="shared" si="50"/>
         <v>53475</v>
       </c>
-      <c r="AP98" s="99">
+      <c r="AP98" s="89">
         <f t="shared" si="59"/>
         <v>4091</v>
       </c>
-      <c r="AQ98" s="99">
+      <c r="AQ98" s="89">
         <f t="shared" si="59"/>
         <v>13192</v>
       </c>
-      <c r="AR98" s="95">
+      <c r="AR98" s="85">
         <f t="shared" si="51"/>
         <v>8500</v>
       </c>
-      <c r="AS98" s="95">
+      <c r="AS98" s="85">
         <f t="shared" si="60"/>
         <v>79258</v>
       </c>
-      <c r="AT98" s="96">
+      <c r="AT98" s="86">
         <f t="shared" si="61"/>
         <v>7926</v>
       </c>
-      <c r="AV98" s="97">
+      <c r="AV98" s="87">
         <v>60329</v>
       </c>
-      <c r="AW98" s="98">
+      <c r="AW98" s="88">
         <f t="shared" si="62"/>
         <v>60329</v>
       </c>
-      <c r="AX98" s="99">
+      <c r="AX98" s="89">
         <f t="shared" si="63"/>
         <v>4615</v>
       </c>
-      <c r="AY98" s="99">
+      <c r="AY98" s="89">
         <f t="shared" si="63"/>
         <v>14883</v>
       </c>
-      <c r="AZ98" s="95">
+      <c r="AZ98" s="85">
         <f t="shared" si="52"/>
         <v>8500</v>
       </c>
-      <c r="BA98" s="95">
+      <c r="BA98" s="85">
         <f t="shared" si="64"/>
         <v>88327</v>
       </c>
-      <c r="BB98" s="96">
+      <c r="BB98" s="86">
         <f t="shared" si="53"/>
         <v>8833</v>
       </c>
     </row>
     <row r="99" spans="1:54" s="26" customFormat="1" ht="16.350000000000001" customHeight="1">
       <c r="A99" s="46" t="s">
         <v>107</v>
       </c>
       <c r="B99" s="38">
         <v>52636</v>
       </c>
       <c r="C99" s="47">
         <f t="shared" si="54"/>
         <v>52636</v>
       </c>
       <c r="D99" s="48">
         <f t="shared" si="69"/>
         <v>4027</v>
       </c>
       <c r="E99" s="48">
         <f t="shared" si="69"/>
         <v>12985</v>
       </c>
       <c r="F99" s="48">
         <f t="shared" si="38"/>
@@ -27299,74 +27476,74 @@
       <c r="Y110" s="48">
         <f t="shared" si="44"/>
         <v>78104</v>
       </c>
       <c r="Z110" s="48">
         <f t="shared" si="73"/>
         <v>5975</v>
       </c>
       <c r="AA110" s="48">
         <f t="shared" si="73"/>
         <v>19268</v>
       </c>
       <c r="AB110" s="48">
         <f t="shared" si="45"/>
         <v>8500</v>
       </c>
       <c r="AC110" s="48">
         <f t="shared" si="57"/>
         <v>111847</v>
       </c>
       <c r="AD110" s="49">
         <f t="shared" si="46"/>
         <v>9321</v>
       </c>
       <c r="AE110" s="18"/>
-      <c r="AF110" s="94">
+      <c r="AF110" s="84">
         <v>64991</v>
       </c>
-      <c r="AG110" s="98">
+      <c r="AG110" s="88">
         <f t="shared" si="47"/>
         <v>64991</v>
       </c>
-      <c r="AH110" s="95">
+      <c r="AH110" s="85">
         <f t="shared" si="70"/>
         <v>4972</v>
       </c>
-      <c r="AI110" s="95">
+      <c r="AI110" s="85">
         <f t="shared" si="70"/>
         <v>16033</v>
       </c>
-      <c r="AJ110" s="95">
+      <c r="AJ110" s="85">
         <f t="shared" si="48"/>
         <v>8500</v>
       </c>
-      <c r="AK110" s="95">
+      <c r="AK110" s="85">
         <f t="shared" si="58"/>
         <v>94496</v>
       </c>
-      <c r="AL110" s="96">
+      <c r="AL110" s="86">
         <f t="shared" si="49"/>
         <v>9450</v>
       </c>
       <c r="AN110" s="42">
         <v>55950</v>
       </c>
       <c r="AO110" s="40">
         <f t="shared" si="50"/>
         <v>55950</v>
       </c>
       <c r="AP110" s="40">
         <f t="shared" si="59"/>
         <v>4280</v>
       </c>
       <c r="AQ110" s="40">
         <f t="shared" si="59"/>
         <v>13803</v>
       </c>
       <c r="AR110" s="48">
         <f t="shared" si="51"/>
         <v>8500</v>
       </c>
       <c r="AS110" s="48">
         <f t="shared" si="60"/>
         <v>82533</v>
@@ -28059,128 +28236,128 @@
       <c r="Y114" s="48">
         <f t="shared" si="44"/>
         <v>83348</v>
       </c>
       <c r="Z114" s="48">
         <f t="shared" si="73"/>
         <v>6376</v>
       </c>
       <c r="AA114" s="48">
         <f t="shared" si="73"/>
         <v>20562</v>
       </c>
       <c r="AB114" s="48">
         <f t="shared" si="45"/>
         <v>8500</v>
       </c>
       <c r="AC114" s="48">
         <f t="shared" si="57"/>
         <v>118786</v>
       </c>
       <c r="AD114" s="49">
         <f t="shared" si="46"/>
         <v>9899</v>
       </c>
       <c r="AE114" s="18"/>
-      <c r="AF114" s="94">
+      <c r="AF114" s="84">
         <v>64991</v>
       </c>
-      <c r="AG114" s="98">
+      <c r="AG114" s="88">
         <f t="shared" si="47"/>
         <v>64991</v>
       </c>
-      <c r="AH114" s="95">
+      <c r="AH114" s="85">
         <f t="shared" si="70"/>
         <v>4972</v>
       </c>
-      <c r="AI114" s="95">
+      <c r="AI114" s="85">
         <f t="shared" si="70"/>
         <v>16033</v>
       </c>
-      <c r="AJ114" s="95">
+      <c r="AJ114" s="85">
         <f t="shared" si="48"/>
         <v>8500</v>
       </c>
-      <c r="AK114" s="95">
+      <c r="AK114" s="85">
         <f t="shared" si="58"/>
         <v>94496</v>
       </c>
-      <c r="AL114" s="96">
+      <c r="AL114" s="86">
         <f t="shared" si="49"/>
         <v>9450</v>
       </c>
-      <c r="AN114" s="97">
+      <c r="AN114" s="87">
         <v>53475</v>
       </c>
-      <c r="AO114" s="99">
+      <c r="AO114" s="89">
         <f t="shared" si="50"/>
         <v>53475</v>
       </c>
-      <c r="AP114" s="99">
+      <c r="AP114" s="89">
         <f t="shared" si="59"/>
         <v>4091</v>
       </c>
-      <c r="AQ114" s="99">
+      <c r="AQ114" s="89">
         <f t="shared" si="59"/>
         <v>13192</v>
       </c>
-      <c r="AR114" s="95">
+      <c r="AR114" s="85">
         <f t="shared" si="51"/>
         <v>8500</v>
       </c>
-      <c r="AS114" s="95">
+      <c r="AS114" s="85">
         <f t="shared" si="60"/>
         <v>79258</v>
       </c>
-      <c r="AT114" s="96">
+      <c r="AT114" s="86">
         <f t="shared" si="61"/>
         <v>7926</v>
       </c>
-      <c r="AV114" s="97">
+      <c r="AV114" s="87">
         <v>60329</v>
       </c>
-      <c r="AW114" s="98">
+      <c r="AW114" s="88">
         <f t="shared" si="62"/>
         <v>60329</v>
       </c>
-      <c r="AX114" s="99">
+      <c r="AX114" s="89">
         <f t="shared" si="63"/>
         <v>4615</v>
       </c>
-      <c r="AY114" s="99">
+      <c r="AY114" s="89">
         <f t="shared" si="63"/>
         <v>14883</v>
       </c>
-      <c r="AZ114" s="95">
+      <c r="AZ114" s="85">
         <f t="shared" si="52"/>
         <v>8500</v>
       </c>
-      <c r="BA114" s="95">
+      <c r="BA114" s="85">
         <f t="shared" si="64"/>
         <v>88327</v>
       </c>
-      <c r="BB114" s="96">
+      <c r="BB114" s="86">
         <f t="shared" si="53"/>
         <v>8833</v>
       </c>
     </row>
     <row r="115" spans="1:55" s="26" customFormat="1" ht="16.350000000000001" customHeight="1">
       <c r="A115" s="46" t="s">
         <v>123</v>
       </c>
       <c r="B115" s="38">
         <v>48988</v>
       </c>
       <c r="C115" s="47">
         <f t="shared" si="54"/>
         <v>48988</v>
       </c>
       <c r="D115" s="48">
         <f t="shared" si="74"/>
         <v>3748</v>
       </c>
       <c r="E115" s="48">
         <f t="shared" si="74"/>
         <v>12085</v>
       </c>
       <c r="F115" s="48">
         <f t="shared" si="38"/>
@@ -29282,212 +29459,212 @@
         <f t="shared" si="62"/>
         <v>60237</v>
       </c>
       <c r="AX120" s="40">
         <f t="shared" si="63"/>
         <v>4608</v>
       </c>
       <c r="AY120" s="40">
         <f t="shared" si="63"/>
         <v>14860</v>
       </c>
       <c r="AZ120" s="48">
         <f t="shared" si="52"/>
         <v>8500</v>
       </c>
       <c r="BA120" s="48">
         <f t="shared" si="64"/>
         <v>88205</v>
       </c>
       <c r="BB120" s="49">
         <f t="shared" si="53"/>
         <v>8821</v>
       </c>
     </row>
     <row r="121" spans="1:55" s="26" customFormat="1" ht="16.350000000000001" customHeight="1" thickBot="1">
-      <c r="A121" s="101" t="s">
+      <c r="A121" s="91" t="s">
         <v>129</v>
       </c>
-      <c r="B121" s="102">
+      <c r="B121" s="92">
         <v>54654</v>
       </c>
       <c r="C121" s="50">
         <f t="shared" si="54"/>
         <v>54654</v>
       </c>
       <c r="D121" s="51">
         <f t="shared" si="74"/>
         <v>4181</v>
       </c>
       <c r="E121" s="51">
         <f t="shared" si="74"/>
         <v>13483</v>
       </c>
       <c r="F121" s="51">
         <f t="shared" si="38"/>
         <v>8500</v>
       </c>
       <c r="G121" s="52">
         <f t="shared" si="65"/>
         <v>80818</v>
       </c>
       <c r="H121" s="18"/>
-      <c r="I121" s="103">
+      <c r="I121" s="93">
         <v>55665</v>
       </c>
       <c r="J121" s="50">
         <f t="shared" si="39"/>
         <v>55665</v>
       </c>
       <c r="K121" s="51">
         <f t="shared" si="71"/>
         <v>4258</v>
       </c>
       <c r="L121" s="51">
         <f t="shared" si="71"/>
         <v>13733</v>
       </c>
       <c r="M121" s="51">
         <f t="shared" si="40"/>
         <v>8500</v>
       </c>
       <c r="N121" s="51">
         <f t="shared" si="55"/>
         <v>82156</v>
       </c>
       <c r="O121" s="52">
         <f>ROUND(N121/10,0)</f>
         <v>8216</v>
       </c>
       <c r="P121" s="18"/>
-      <c r="Q121" s="103">
+      <c r="Q121" s="93">
         <v>61506</v>
       </c>
       <c r="R121" s="51">
         <f t="shared" si="42"/>
         <v>61506</v>
       </c>
       <c r="S121" s="51">
         <f t="shared" si="72"/>
         <v>4705</v>
       </c>
       <c r="T121" s="51">
         <f t="shared" si="72"/>
         <v>15174</v>
       </c>
       <c r="U121" s="51">
         <f t="shared" si="43"/>
         <v>8500</v>
       </c>
       <c r="V121" s="52">
         <f t="shared" si="56"/>
         <v>89885</v>
       </c>
       <c r="W121" s="18"/>
-      <c r="X121" s="103">
+      <c r="X121" s="93">
         <v>90562</v>
       </c>
       <c r="Y121" s="51">
         <f t="shared" si="44"/>
         <v>90562</v>
       </c>
       <c r="Z121" s="51">
         <f t="shared" si="73"/>
         <v>6928</v>
       </c>
       <c r="AA121" s="51">
         <f t="shared" si="73"/>
         <v>22342</v>
       </c>
       <c r="AB121" s="51">
         <f t="shared" si="45"/>
         <v>8500</v>
       </c>
       <c r="AC121" s="51">
         <f t="shared" si="57"/>
         <v>128332</v>
       </c>
       <c r="AD121" s="52">
         <f t="shared" si="46"/>
         <v>10694</v>
       </c>
       <c r="AE121" s="18"/>
-      <c r="AF121" s="104">
+      <c r="AF121" s="94">
         <v>64680</v>
       </c>
       <c r="AG121" s="53">
         <f t="shared" si="47"/>
         <v>64680</v>
       </c>
       <c r="AH121" s="51">
         <f>ROUND($AG121*AH$6,0)</f>
         <v>4948</v>
       </c>
       <c r="AI121" s="51">
         <f t="shared" si="70"/>
         <v>15957</v>
       </c>
       <c r="AJ121" s="51">
         <f t="shared" si="48"/>
         <v>8500</v>
       </c>
       <c r="AK121" s="51">
         <f t="shared" si="58"/>
         <v>94085</v>
       </c>
       <c r="AL121" s="52">
         <f t="shared" si="49"/>
         <v>9409</v>
       </c>
-      <c r="AN121" s="103">
+      <c r="AN121" s="93">
         <v>53469</v>
       </c>
       <c r="AO121" s="54">
         <f t="shared" si="50"/>
         <v>53469</v>
       </c>
       <c r="AP121" s="51">
         <f t="shared" si="59"/>
         <v>4090</v>
       </c>
       <c r="AQ121" s="51">
         <f t="shared" si="59"/>
         <v>13191</v>
       </c>
       <c r="AR121" s="51">
         <f t="shared" si="51"/>
         <v>8500</v>
       </c>
       <c r="AS121" s="51">
         <f t="shared" si="60"/>
         <v>79250</v>
       </c>
       <c r="AT121" s="52">
         <f t="shared" si="61"/>
         <v>7925</v>
       </c>
-      <c r="AV121" s="103">
+      <c r="AV121" s="93">
         <v>58873</v>
       </c>
       <c r="AW121" s="55">
         <f t="shared" si="62"/>
         <v>58873</v>
       </c>
       <c r="AX121" s="56">
         <f t="shared" si="63"/>
         <v>4504</v>
       </c>
       <c r="AY121" s="56">
         <f t="shared" si="63"/>
         <v>14524</v>
       </c>
       <c r="AZ121" s="51">
         <f t="shared" si="52"/>
         <v>8500</v>
       </c>
       <c r="BA121" s="51">
         <f t="shared" si="64"/>
         <v>86401</v>
       </c>
       <c r="BB121" s="52">
         <f t="shared" si="53"/>
         <v>8640</v>
@@ -29575,296 +29752,296 @@
       <c r="AA123" s="11"/>
       <c r="AB123" s="11"/>
       <c r="AC123" s="11"/>
       <c r="AD123" s="11"/>
       <c r="AE123" s="17"/>
       <c r="AF123" s="61"/>
       <c r="AG123" s="11"/>
       <c r="AH123" s="11"/>
       <c r="AI123" s="11"/>
       <c r="AJ123" s="11"/>
       <c r="AK123" s="11"/>
       <c r="AN123" s="61"/>
       <c r="AO123" s="11"/>
       <c r="AP123" s="11"/>
       <c r="AQ123" s="11"/>
       <c r="AR123" s="11"/>
       <c r="AS123" s="11"/>
       <c r="AV123" s="61"/>
       <c r="AW123" s="11"/>
       <c r="AX123" s="11"/>
       <c r="AY123" s="11"/>
       <c r="AZ123" s="11"/>
       <c r="BA123" s="11"/>
     </row>
     <row r="124" spans="1:55">
-      <c r="B124" s="108">
+      <c r="B124" s="98">
         <v>53525</v>
       </c>
-      <c r="C124" s="98">
+      <c r="C124" s="88">
         <f>ROUND(B124*(1+C$6),0)</f>
         <v>53525</v>
       </c>
-      <c r="D124" s="95">
+      <c r="D124" s="85">
         <f>ROUND($C124*D$6,0)</f>
         <v>4095</v>
       </c>
-      <c r="E124" s="95">
+      <c r="E124" s="85">
         <f>ROUND($C124*E$6,0)</f>
         <v>13205</v>
       </c>
-      <c r="F124" s="95">
+      <c r="F124" s="85">
         <f>F$6</f>
         <v>8500</v>
       </c>
-      <c r="G124" s="95">
+      <c r="G124" s="85">
         <f>SUM(C124:F124)</f>
         <v>79325</v>
       </c>
-      <c r="I124" s="108">
+      <c r="I124" s="98">
         <v>53516</v>
       </c>
-      <c r="J124" s="98">
+      <c r="J124" s="88">
         <f>ROUND(I124*(1+J$6),0)</f>
         <v>53516</v>
       </c>
-      <c r="K124" s="95">
+      <c r="K124" s="85">
         <f>ROUND($J124*K$6,0)</f>
         <v>4094</v>
       </c>
-      <c r="L124" s="95">
+      <c r="L124" s="85">
         <f>ROUND($J124*L$6,0)</f>
         <v>13202</v>
       </c>
-      <c r="M124" s="95">
+      <c r="M124" s="85">
         <f>M$6</f>
         <v>8500</v>
       </c>
-      <c r="N124" s="95">
+      <c r="N124" s="85">
         <f>SUM(J124:M124)</f>
         <v>79312</v>
       </c>
-      <c r="O124" s="95">
+      <c r="O124" s="85">
         <f>ROUND(N124/10,0)</f>
         <v>7931</v>
       </c>
-      <c r="Q124" s="108">
+      <c r="Q124" s="98">
         <v>59247</v>
       </c>
-      <c r="R124" s="95">
+      <c r="R124" s="85">
         <f>ROUND(Q124*(1+R$6),0)</f>
         <v>59247</v>
       </c>
-      <c r="S124" s="95">
+      <c r="S124" s="85">
         <f>ROUND($R124*S$6,0)</f>
         <v>4532</v>
       </c>
-      <c r="T124" s="95">
+      <c r="T124" s="85">
         <f>ROUND($R124*T$6,0)</f>
         <v>14616</v>
       </c>
-      <c r="U124" s="95">
+      <c r="U124" s="85">
         <f>U$6</f>
         <v>8500</v>
       </c>
-      <c r="V124" s="95">
+      <c r="V124" s="85">
         <f>SUM(R124:U124)</f>
         <v>86895</v>
       </c>
-      <c r="X124" s="108">
+      <c r="X124" s="98">
         <v>91213</v>
       </c>
-      <c r="Y124" s="95">
+      <c r="Y124" s="85">
         <f>ROUND(X124*(1+Y$6),0)</f>
         <v>91213</v>
       </c>
-      <c r="Z124" s="95">
+      <c r="Z124" s="85">
         <f>ROUND($Y124*Z$6,0)</f>
         <v>6978</v>
       </c>
-      <c r="AA124" s="95">
+      <c r="AA124" s="85">
         <f>ROUND($Y124*AA$6,0)</f>
         <v>22502</v>
       </c>
-      <c r="AB124" s="95">
+      <c r="AB124" s="85">
         <f>AB$6</f>
         <v>8500</v>
       </c>
-      <c r="AC124" s="95">
+      <c r="AC124" s="85">
         <f>SUM(Y124:AB124)</f>
         <v>129193</v>
       </c>
-      <c r="AD124" s="95">
+      <c r="AD124" s="85">
         <f>ROUND(AC124/12,0)</f>
         <v>10766</v>
       </c>
-      <c r="AF124" s="110">
+      <c r="AF124" s="100">
         <v>64991</v>
       </c>
-      <c r="AG124" s="98">
+      <c r="AG124" s="88">
         <f>ROUND(AF124*(1+AG$6),0)</f>
         <v>64991</v>
       </c>
-      <c r="AH124" s="95">
+      <c r="AH124" s="85">
         <f>ROUND($AG124*AH$6,0)</f>
         <v>4972</v>
       </c>
-      <c r="AI124" s="95">
+      <c r="AI124" s="85">
         <f>ROUND($AG124*AI$6,0)</f>
         <v>16033</v>
       </c>
-      <c r="AJ124" s="95">
+      <c r="AJ124" s="85">
         <f>AJ$6</f>
         <v>8500</v>
       </c>
-      <c r="AK124" s="95">
+      <c r="AK124" s="85">
         <f>SUM(AG124:AJ124)</f>
         <v>94496</v>
       </c>
-      <c r="AL124" s="95">
+      <c r="AL124" s="85">
         <f>ROUND(AK124/10,0)</f>
         <v>9450</v>
       </c>
-      <c r="AN124" s="108">
+      <c r="AN124" s="98">
         <v>53475</v>
       </c>
-      <c r="AO124" s="95">
+      <c r="AO124" s="85">
         <f>ROUND(AN124*(1+AO$6),0)</f>
         <v>53475</v>
       </c>
-      <c r="AP124" s="95">
+      <c r="AP124" s="85">
         <f>ROUND($AO124*AP$6,0)</f>
         <v>4091</v>
       </c>
-      <c r="AQ124" s="95">
+      <c r="AQ124" s="85">
         <f>ROUND($AO124*AQ$6,0)</f>
         <v>13192</v>
       </c>
-      <c r="AR124" s="95">
+      <c r="AR124" s="85">
         <f>AR$6</f>
         <v>8500</v>
       </c>
-      <c r="AS124" s="95">
+      <c r="AS124" s="85">
         <f>SUM(AO124:AR124)</f>
         <v>79258</v>
       </c>
-      <c r="AT124" s="95">
+      <c r="AT124" s="85">
         <f>ROUND(AS124/10,0)</f>
         <v>7926</v>
       </c>
-      <c r="AV124" s="108">
+      <c r="AV124" s="98">
         <v>60329</v>
       </c>
-      <c r="AW124" s="98">
+      <c r="AW124" s="88">
         <f>ROUND(AV124*(1+AW$6),0)</f>
         <v>60329</v>
       </c>
-      <c r="AX124" s="95">
+      <c r="AX124" s="85">
         <f>ROUND($AW124*AX$6,0)</f>
         <v>4615</v>
       </c>
-      <c r="AY124" s="95">
+      <c r="AY124" s="85">
         <f>ROUND($AW124*AY$6,0)</f>
         <v>14883</v>
       </c>
-      <c r="AZ124" s="95">
+      <c r="AZ124" s="85">
         <f>AZ$6</f>
         <v>8500</v>
       </c>
-      <c r="BA124" s="95">
+      <c r="BA124" s="85">
         <f>SUM(AW124:AZ124)</f>
         <v>88327</v>
       </c>
-      <c r="BB124" s="95">
+      <c r="BB124" s="85">
         <f>ROUND(BA124/10,0)</f>
         <v>8833</v>
       </c>
     </row>
     <row r="125" spans="1:55">
-      <c r="B125" s="111" t="s">
+      <c r="B125" s="113" t="s">
+        <v>160</v>
+      </c>
+      <c r="C125" s="113"/>
+      <c r="D125" s="113"/>
+      <c r="E125" s="113"/>
+      <c r="F125" s="113"/>
+      <c r="G125" s="113"/>
+      <c r="H125" s="113"/>
+      <c r="I125" s="113" t="s">
+        <v>161</v>
+      </c>
+      <c r="J125" s="113"/>
+      <c r="K125" s="113"/>
+      <c r="L125" s="113"/>
+      <c r="M125" s="113"/>
+      <c r="N125" s="113"/>
+      <c r="O125" s="113"/>
+      <c r="Q125" s="113" t="s">
         <v>162</v>
       </c>
-      <c r="C125" s="111"/>
-[...5 lines deleted...]
-      <c r="I125" s="111" t="s">
+      <c r="R125" s="113"/>
+      <c r="S125" s="113"/>
+      <c r="T125" s="113"/>
+      <c r="U125" s="113"/>
+      <c r="V125" s="113"/>
+      <c r="W125" s="62"/>
+      <c r="X125" s="113" t="s">
         <v>163</v>
       </c>
-      <c r="J125" s="111"/>
-[...5 lines deleted...]
-      <c r="Q125" s="111" t="s">
+      <c r="Y125" s="113"/>
+      <c r="Z125" s="113"/>
+      <c r="AA125" s="113"/>
+      <c r="AB125" s="113"/>
+      <c r="AC125" s="113"/>
+      <c r="AD125" s="113"/>
+      <c r="AF125" s="113" t="s">
         <v>164</v>
       </c>
-      <c r="R125" s="111"/>
-[...5 lines deleted...]
-      <c r="X125" s="111" t="s">
+      <c r="AG125" s="113"/>
+      <c r="AH125" s="113"/>
+      <c r="AI125" s="113"/>
+      <c r="AJ125" s="113"/>
+      <c r="AK125" s="113"/>
+      <c r="AL125" s="113"/>
+      <c r="AN125" s="113" t="s">
         <v>165</v>
       </c>
-      <c r="Y125" s="111"/>
-[...5 lines deleted...]
-      <c r="AF125" s="111" t="s">
+      <c r="AO125" s="113"/>
+      <c r="AP125" s="113"/>
+      <c r="AQ125" s="113"/>
+      <c r="AR125" s="113"/>
+      <c r="AS125" s="113"/>
+      <c r="AT125" s="113"/>
+      <c r="AV125" s="113" t="s">
         <v>166</v>
       </c>
-      <c r="AG125" s="111"/>
-[...22 lines deleted...]
-      <c r="BB125" s="111"/>
+      <c r="AW125" s="113"/>
+      <c r="AX125" s="113"/>
+      <c r="AY125" s="113"/>
+      <c r="AZ125" s="113"/>
+      <c r="BA125" s="113"/>
+      <c r="BB125" s="113"/>
       <c r="BC125" s="1"/>
     </row>
     <row r="126" spans="1:55" ht="24" customHeight="1">
       <c r="I126" s="11"/>
       <c r="Q126" s="11"/>
       <c r="X126" s="11"/>
       <c r="AF126" s="63"/>
       <c r="AG126" s="1"/>
       <c r="AH126" s="1"/>
       <c r="AI126" s="1"/>
       <c r="AJ126" s="1"/>
       <c r="AK126" s="1"/>
       <c r="AL126" s="64"/>
       <c r="AN126" s="65"/>
       <c r="AO126" s="1"/>
       <c r="AP126" s="1"/>
       <c r="AQ126" s="1"/>
       <c r="AR126" s="1"/>
       <c r="AS126" s="1"/>
       <c r="AT126" s="64"/>
       <c r="AV126" s="1"/>
       <c r="AW126" s="1"/>
       <c r="AX126" s="1"/>
       <c r="AY126" s="1"/>
       <c r="AZ126" s="1"/>
@@ -29888,89 +30065,89 @@
       <c r="AK127" s="1"/>
       <c r="AL127" s="66"/>
       <c r="AN127" s="67"/>
       <c r="AO127" s="1"/>
       <c r="AP127" s="1"/>
       <c r="AQ127" s="1"/>
       <c r="AR127" s="1"/>
       <c r="AS127" s="1"/>
       <c r="AT127" s="66"/>
       <c r="AW127" s="1"/>
       <c r="AX127" s="1"/>
       <c r="AY127" s="1"/>
       <c r="AZ127" s="1"/>
       <c r="BA127" s="1"/>
       <c r="BB127" s="66"/>
     </row>
     <row r="128" spans="1:55" ht="13.5" thickBot="1">
       <c r="AK128" s="1"/>
       <c r="AL128" s="66"/>
       <c r="AS128" s="1"/>
       <c r="AT128" s="66"/>
       <c r="BA128" s="1"/>
       <c r="BB128" s="66"/>
     </row>
     <row r="129" spans="2:54" ht="29.1" customHeight="1">
-      <c r="B129" s="109">
+      <c r="B129" s="99">
         <v>62583</v>
       </c>
-      <c r="C129" s="105">
+      <c r="C129" s="95">
         <f>ROUND(B129*(1+C$6),0)</f>
         <v>62583</v>
       </c>
-      <c r="D129" s="106">
+      <c r="D129" s="96">
         <f>ROUND($C129*D$6,0)</f>
         <v>4788</v>
       </c>
-      <c r="E129" s="106">
+      <c r="E129" s="96">
         <f>ROUND($C129*E$6,0)</f>
         <v>15439</v>
       </c>
-      <c r="F129" s="106">
+      <c r="F129" s="96">
         <f>F$6</f>
         <v>8500</v>
       </c>
-      <c r="G129" s="107">
+      <c r="G129" s="97">
         <f>SUM(C129:F129)</f>
         <v>91310</v>
       </c>
       <c r="AF129" s="68"/>
       <c r="AL129" s="66"/>
       <c r="AN129" s="68"/>
       <c r="AT129" s="66"/>
       <c r="AV129" s="68"/>
       <c r="BB129" s="66"/>
     </row>
     <row r="130" spans="2:54" ht="13.5" thickBot="1">
-      <c r="B130" s="112" t="s">
-[...6 lines deleted...]
-      <c r="G130" s="114"/>
+      <c r="B130" s="114" t="s">
+        <v>167</v>
+      </c>
+      <c r="C130" s="115"/>
+      <c r="D130" s="115"/>
+      <c r="E130" s="115"/>
+      <c r="F130" s="115"/>
+      <c r="G130" s="116"/>
     </row>
     <row r="131" spans="2:54">
       <c r="B131" s="11"/>
       <c r="I131" s="11"/>
       <c r="AF131" s="1"/>
       <c r="AG131" s="1"/>
       <c r="AH131" s="1"/>
       <c r="AI131" s="1"/>
       <c r="AJ131" s="1"/>
       <c r="AN131" s="1"/>
       <c r="AO131" s="1"/>
       <c r="AP131" s="1"/>
       <c r="AQ131" s="1"/>
       <c r="AR131" s="1"/>
       <c r="AV131" s="1"/>
       <c r="AW131" s="1"/>
       <c r="AX131" s="1"/>
       <c r="AY131" s="1"/>
       <c r="AZ131" s="1"/>
     </row>
     <row r="132" spans="2:54">
       <c r="AF132" s="1"/>
       <c r="AG132" s="1"/>
       <c r="AH132" s="1"/>
       <c r="AI132" s="1"/>
@@ -29984,66 +30161,79 @@
       <c r="AW132" s="1"/>
       <c r="AX132" s="1"/>
       <c r="AY132" s="1"/>
       <c r="AZ132" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="AV125:BB125"/>
     <mergeCell ref="I125:O125"/>
     <mergeCell ref="Q125:V125"/>
     <mergeCell ref="X125:AD125"/>
     <mergeCell ref="AF125:AL125"/>
     <mergeCell ref="AN125:AT125"/>
     <mergeCell ref="AV1:BB1"/>
     <mergeCell ref="X2:AD2"/>
     <mergeCell ref="AF2:AL2"/>
     <mergeCell ref="AN2:AT2"/>
     <mergeCell ref="AV2:BB2"/>
     <mergeCell ref="B125:H125"/>
     <mergeCell ref="B130:G130"/>
     <mergeCell ref="X1:AD1"/>
     <mergeCell ref="AF1:AL1"/>
     <mergeCell ref="AN1:AT1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>LEA Salary Calculator</vt:lpstr>
       <vt:lpstr>FY27 Planning Salary Tab</vt:lpstr>
+      <vt:lpstr>'LEA Salary Calculator'!Annual_Avg_Salary</vt:lpstr>
+      <vt:lpstr>'LEA Salary Calculator'!PRC</vt:lpstr>
+      <vt:lpstr>'LEA Salary Calculator'!PRC_Name</vt:lpstr>
+      <vt:lpstr>'LEA Salary Calculator'!Rounded_Salary_Month__1</vt:lpstr>
+      <vt:lpstr>'LEA Salary Calculator'!Salary_Month</vt:lpstr>
+      <vt:lpstr>'LEA Salary Calculator'!Salary_Source__2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Monthly Salary Calculator</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>