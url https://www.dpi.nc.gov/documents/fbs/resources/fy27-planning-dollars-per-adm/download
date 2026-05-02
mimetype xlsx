--- v0 (2026-04-12)
+++ v1 (2026-05-02)
@@ -1,107 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-  <workbookPr/>
-[...5 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FD62AFAE-99DF-47CD-BEC7-3ADD15DAE6A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileSharing readOnlyRecommended="1"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="119" documentId="13_ncr:1_{40D7B8CE-1C30-49AC-AB4B-4E6938F61739}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F560E654-9A9F-45A0-B337-BD423A88ABF5}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FY27 Plan $perADM" sheetId="4" r:id="rId1"/>
     <sheet name="FY27 State Planning Avg" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'FY27 Plan $perADM'!$A$9:$D$124</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'FY27 Plan $perADM'!$1:$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'FY27 Plan $perADM'!$A$6:$D$121</definedName>
+    <definedName name="ADM" localSheetId="0">DollarsPerADM[[#All],[$/ADM]]</definedName>
+    <definedName name="Amount1" localSheetId="1">CharterLab[[#All],[Amount]]</definedName>
+    <definedName name="Amount2" localSheetId="1">StateAverage[[#All],[Amount]]</definedName>
+    <definedName name="Factors1" localSheetId="1">CharterLab[[#All],[Factors]]</definedName>
+    <definedName name="Factors2" localSheetId="1">StateAverage[[#All],[Factors]]</definedName>
+    <definedName name="LEA_NAME" localSheetId="0">DollarsPerADM[[#All],[LEA NAME]]</definedName>
+    <definedName name="LEA_NO" localSheetId="0">DollarsPerADM[[#All],[LEA NO]]</definedName>
+    <definedName name="PerHeadcount" localSheetId="0">DollarsPerADM[[#All],[$/HEADCOUNT]]</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'FY27 Plan $perADM'!$A$7:$D$127</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'FY27 Plan $perADM'!$1:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C35" i="5" l="1"/>
-[...10 lines deleted...]
-  <c r="C20" i="5" s="1"/>
+  <c r="B22" i="5" l="1"/>
+  <c r="A22" i="5"/>
+  <c r="A21" i="5"/>
+  <c r="B20" i="5"/>
+  <c r="A20" i="5"/>
+  <c r="B19" i="5"/>
+  <c r="A19" i="5"/>
+  <c r="B11" i="5"/>
+  <c r="B13" i="5" s="1"/>
+  <c r="B15" i="5" s="1"/>
+  <c r="B21" i="5" l="1"/>
+  <c r="B23" i="5" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="254">
   <si>
     <t>LEA NO</t>
   </si>
   <si>
     <t>LEA NAME</t>
   </si>
   <si>
     <t>$/ADM</t>
   </si>
   <si>
     <t>010</t>
   </si>
   <si>
     <t>Alamance-Burlington</t>
   </si>
   <si>
     <t>020</t>
   </si>
   <si>
     <t>Alexander County</t>
   </si>
   <si>
     <t>030</t>
   </si>
   <si>
@@ -767,103 +774,110 @@
   <si>
     <t>990</t>
   </si>
   <si>
     <t>Yadkin County</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>Yancey County</t>
   </si>
   <si>
     <t>$/HEADCOUNT</t>
   </si>
   <si>
     <t>Nash County</t>
   </si>
   <si>
     <t>Applicable to LEAs, Charters, and Lab Schools</t>
   </si>
   <si>
     <t>Note: The Independent Public Schools (Charter and Lab Schools) receive the state funded dollars per ADM for the LEA in which the public-school unit is located.</t>
   </si>
   <si>
-    <t>Dollars Per ADM Based on                                           FY 2026-27 State Planning Allotment</t>
-[...1 lines deleted...]
-  <si>
     <t>Dollars Per ADM Based on FY 2026-27 State Planning Allotment</t>
   </si>
   <si>
     <t>Dollars Per ADM State Average for Charter and Lab Schools</t>
   </si>
   <si>
     <t>LEA Initial Allotment - Grand Total</t>
   </si>
   <si>
     <t>Less Children with Disabilities</t>
   </si>
   <si>
     <t>Less Limited English Proficiency</t>
   </si>
   <si>
     <t>Less Driver Training</t>
   </si>
   <si>
     <t>Less School Technology</t>
   </si>
   <si>
     <t>Revised State Funds Allotted (Initial Base)</t>
   </si>
   <si>
     <t>FY 2026-27 Allotted ADM (LEA)</t>
   </si>
   <si>
     <t>State Average</t>
   </si>
   <si>
     <t>Plus: Unallotted $/ADM</t>
   </si>
   <si>
     <t>Revised State Average</t>
   </si>
   <si>
     <t>State $/Funded Headcount (Factor)</t>
   </si>
   <si>
     <t xml:space="preserve">Dollars Per ADM State Average </t>
   </si>
   <si>
     <t>Grand Total State Average</t>
+  </si>
+  <si>
+    <t>Factors</t>
+  </si>
+  <si>
+    <t>Amount</t>
+  </si>
+  <si>
+    <t>N/A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="9">
+  <numFmts count="10">
+    <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0000.00"/>
     <numFmt numFmtId="167" formatCode="0_)"/>
     <numFmt numFmtId="168" formatCode="0.0000_)"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="86">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -886,56 +900,50 @@
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1365,59 +1373,65 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Bookman"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
-      <name val="Arial"/>
+      <color indexed="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="76">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
@@ -1793,51 +1807,51 @@
     <fill>
       <patternFill patternType="lightUp">
         <fgColor indexed="9"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -2061,1384 +2075,1460 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="62"/>
       </top>
       <bottom style="double">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="54"/>
       </top>
       <bottom style="double">
         <color indexed="54"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="double">
+        <color auto="1"/>
       </top>
-      <bottom style="double">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color auto="1"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1180">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="7" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="38" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="39" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="39" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="39" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="39" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="39" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="39" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...97 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="59" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="59" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="61" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="61" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...365 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...100 lines deleted...]
-    <xf numFmtId="43" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="60" fillId="66" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="60" fillId="66" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="44" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="68" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="68" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="68" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="68" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="69" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="57" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="57" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="57" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="57" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="30" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="29" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="43" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="65" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="65" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="43" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="65" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="65" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="65" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="44" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="65" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="44" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="44" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="44" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="44" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="70" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="70" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="71" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="71" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="72" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="72" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="69" fillId="67" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="67" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="39" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="64" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="64" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="64" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="64" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="64" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="64" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="64" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="64" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="73" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="73" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="73" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="73" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="67" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="67" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="74" borderId="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="54" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="74" borderId="0"/>
     <xf numFmtId="0" fontId="70" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="74" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="55" fillId="74" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="74" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="67" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="67" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="168" fontId="57" fillId="0" borderId="0"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="67" borderId="0"/>
+    <xf numFmtId="168" fontId="56" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="67" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="37" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="8" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="8" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="55" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="55" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="8" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="9" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="8" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="37" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="44" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="68" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="68" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="68" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="68" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="64" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="63" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="66" fillId="75" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="65" fillId="75" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="75" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="0" fontId="65" fillId="75" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="75" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="0" fontId="65" fillId="75" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="37" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="37" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="37" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="37" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="71" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="70" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="67" borderId="0"/>
-    <xf numFmtId="169" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="67" borderId="0"/>
+    <xf numFmtId="169" fontId="70" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="71" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="30" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="44" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="73" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="30" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="44" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="70" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="70" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="30" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="78" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="71" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="80" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="70" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="67" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="67" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="167" fontId="55" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="54" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="37" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="74" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="37" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="37" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="82" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
+    <xf numFmtId="166" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous"/>
+    <xf numFmtId="49" fontId="81" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="81" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="81" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="82" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="81" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="81" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="82" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...35 lines deleted...]
-    </xf>
+    <xf numFmtId="43" fontId="81" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="81" fillId="0" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="170" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="81" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="43" fontId="81" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="81" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="83" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="85" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="8" fontId="85" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="85" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="85" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="85" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="81" fillId="0" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="49" fontId="81" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="81" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1180">
     <cellStyle name="20% - Accent1" xfId="20" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="54" xr:uid="{2A7F0196-EFF1-434D-87CF-1C26606A9E0C}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="55" xr:uid="{06820F5E-8CC5-4ECE-B1D4-1FEBBC8B5680}"/>
     <cellStyle name="20% - Accent1 3" xfId="56" xr:uid="{D08DDAE8-DFBF-4D2E-A70F-30EBD35AEC01}"/>
     <cellStyle name="20% - Accent1 4" xfId="1024" xr:uid="{F9A3847E-C9FB-47F3-A789-830759AA646A}"/>
     <cellStyle name="20% - Accent2" xfId="24" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="57" xr:uid="{BF88403B-F39D-4104-8388-1B026C6F1017}"/>
     <cellStyle name="20% - Accent2 2 2" xfId="58" xr:uid="{C6D427F2-45E9-4F4A-BE22-8D767E971643}"/>
     <cellStyle name="20% - Accent2 3" xfId="59" xr:uid="{1CEEE6BC-6529-4B91-BC0E-29C7AB79B1D9}"/>
     <cellStyle name="20% - Accent2 4" xfId="1027" xr:uid="{EDA5C2B0-4962-4721-B06D-8D3EBD909ABD}"/>
     <cellStyle name="20% - Accent3" xfId="28" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="60" xr:uid="{0273ABDD-3642-49AC-8A5E-EA32C81B0DB1}"/>
     <cellStyle name="20% - Accent3 2 2" xfId="61" xr:uid="{C8A5D24B-F22A-47AE-A54C-3713D6B210AB}"/>
     <cellStyle name="20% - Accent3 3" xfId="62" xr:uid="{746AA701-D427-46A0-B604-E3EDD06B9F46}"/>
     <cellStyle name="20% - Accent3 4" xfId="1029" xr:uid="{B424F98B-F744-47CD-ADC1-240364EA13B6}"/>
     <cellStyle name="20% - Accent4" xfId="32" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="63" xr:uid="{268BAE25-468A-4A18-BBEE-9F3CDB1AC405}"/>
     <cellStyle name="20% - Accent4 2 2" xfId="64" xr:uid="{880E76AE-C1ED-474D-A905-F0C49A8E4D71}"/>
     <cellStyle name="20% - Accent4 3" xfId="65" xr:uid="{D3FB31AC-110A-421F-A887-2FCEC70890B2}"/>
     <cellStyle name="20% - Accent4 4" xfId="1032" xr:uid="{71E681B6-DE67-4173-892F-D7EEEE6A60A6}"/>
     <cellStyle name="20% - Accent5" xfId="36" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="67" xr:uid="{30548DD4-1F8C-42BB-B2ED-CCF041617C61}"/>
@@ -4579,87 +4669,420 @@
     <cellStyle name="Percent 3 2" xfId="1005" xr:uid="{1FDB424B-0B29-44F3-B406-3E1EA39E9ABA}"/>
     <cellStyle name="Percent 4" xfId="1006" xr:uid="{E4125EAF-474D-4A1B-BA5E-55D2D42E9C40}"/>
     <cellStyle name="Percent 4 2" xfId="1007" xr:uid="{1FDA1124-2E9F-4512-B59B-F8E72A40D2BB}"/>
     <cellStyle name="Percent 5" xfId="1175" xr:uid="{A679566A-01A9-4848-B35A-44F8F0D0F83F}"/>
     <cellStyle name="Sheet Title" xfId="1008" xr:uid="{20E6C146-4E6A-428B-8B2E-75AEA2257305}"/>
     <cellStyle name="Style 1" xfId="1009" xr:uid="{CC0935E2-89FD-49CF-B341-2878B3103453}"/>
     <cellStyle name="Style 1 2" xfId="1010" xr:uid="{016602D8-9F83-4096-9E4F-7F16693EFF6A}"/>
     <cellStyle name="Style 1 3" xfId="1011" xr:uid="{11BA67CD-BB56-4AB5-9543-C4AB14B0A655}"/>
     <cellStyle name="Title" xfId="3" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Title 2" xfId="1012" xr:uid="{A48CE361-0B31-4DAF-9E8B-055F8EC1115B}"/>
     <cellStyle name="Title 3" xfId="1013" xr:uid="{A9D578E8-A9B3-4498-A879-4EA273E536D5}"/>
     <cellStyle name="Total" xfId="18" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Total 2" xfId="1014" xr:uid="{F36775B7-83FA-4383-BDDA-ACC56943FA7C}"/>
     <cellStyle name="Total 2 2" xfId="1015" xr:uid="{12BA0456-8A58-424F-A9AC-28DD430F042F}"/>
     <cellStyle name="Total 2 2 2" xfId="1123" xr:uid="{AE9A6D68-7410-4D2A-A421-12D26B47C0F1}"/>
     <cellStyle name="Total 2 3" xfId="1016" xr:uid="{392DB189-18C3-4A81-8C7C-AF86112F3048}"/>
     <cellStyle name="Total 3" xfId="1017" xr:uid="{AC763C68-1B29-40C9-ABA0-A0AEC5E600FE}"/>
     <cellStyle name="Total 3 2" xfId="1018" xr:uid="{7BB9EAD5-A73A-4234-967E-E00FA1923AF0}"/>
     <cellStyle name="Total 4" xfId="1019" xr:uid="{0377B96A-F4F7-49C5-8959-7F606F571ED9}"/>
     <cellStyle name="Warning Text" xfId="16" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Warning Text 2" xfId="1020" xr:uid="{23BB0BCC-BE35-4512-83F0-627FC789A5FC}"/>
     <cellStyle name="Warning Text 2 2" xfId="1021" xr:uid="{F6597B61-13D2-4184-B2B8-3E922BF3D150}"/>
     <cellStyle name="Warning Text 3" xfId="1022" xr:uid="{6833F0CA-A212-4D4E-A6DD-1FB30D77BEEE}"/>
     <cellStyle name="Warning Text 3 2" xfId="1023" xr:uid="{F18E49E9-19B0-47AE-8D56-EA963B44C8CF}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="14">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="12" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="double">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="double">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="35" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>16774</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>369199</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>379096</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{734263C2-A3AE-43C7-D42F-F558F285CC34}"/>
             </a:ext>
             <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
               <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
@@ -4667,101 +5090,142 @@
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="19050" y="28575"/>
           <a:ext cx="4931674" cy="731521"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>228600</xdr:colOff>
+      <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>1407424</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1921774</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>436246</xdr:rowOff>
+      <xdr:rowOff>455296</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA663432-5FD7-7953-0B06-1B3D5191A3DF}"/>
             </a:ext>
             <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
               <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1085850" y="0"/>
+          <a:off x="9525" y="19050"/>
           <a:ext cx="4931674" cy="731521"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{9EC8346A-38ED-4BEB-B1C6-90BB4ABECF0D}" name="DollarsPerADM" displayName="DollarsPerADM" ref="A6:D121" totalsRowShown="0" headerRowBorderDxfId="13" tableBorderDxfId="12">
+  <autoFilter ref="A6:D121" xr:uid="{9EC8346A-38ED-4BEB-B1C6-90BB4ABECF0D}"/>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{5ECAC3B4-D209-4FBE-9D64-CEA876546C0B}" name="LEA NO" dataDxfId="0" dataCellStyle="Comma"/>
+    <tableColumn id="2" xr3:uid="{E586205F-8149-41D3-9969-97AC292EEE04}" name="LEA NAME" dataDxfId="1"/>
+    <tableColumn id="3" xr3:uid="{88E3B09C-85DA-4A85-A272-C475C9E8F689}" name="$/ADM" dataDxfId="11" dataCellStyle="Comma"/>
+    <tableColumn id="4" xr3:uid="{2C3CC4A6-549A-4355-9569-84B1E8AF7A36}" name="$/HEADCOUNT" dataDxfId="10" dataCellStyle="Currency"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{2CC19394-316F-4793-931A-2AD05B4DD67B}" name="StateAverage" displayName="StateAverage" ref="A18:B23" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="A18:B23" xr:uid="{2CC19394-316F-4793-931A-2AD05B4DD67B}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{319CAE16-5EB7-4443-B5A1-5E22BA35819F}" name="Factors" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{AFE10266-9BB5-429D-9ED2-836AE582A1D0}" name="Amount" dataDxfId="5"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{0794B67E-227D-4C46-A7E0-47C838EA4F36}" name="CharterLab" displayName="CharterLab" ref="A5:B16" totalsRowShown="0" headerRowDxfId="4" tableBorderDxfId="3">
+  <autoFilter ref="A5:B16" xr:uid="{0794B67E-227D-4C46-A7E0-47C838EA4F36}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{541E6A0C-436E-4394-8BBD-34F063B8D46E}" name="Factors"/>
+    <tableColumn id="2" xr3:uid="{9A0A7877-8B59-4009-8722-C53C3E4E02EC}" name="Amount" dataDxfId="2"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5067,2220 +5531,2173 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B8AD494-6EFE-4B33-A604-3C25715C76A1}">
-  <dimension ref="A1:D181"/>
+  <dimension ref="A1:D178"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A76" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="I9" sqref="I9"/>
-      <selection pane="bottomLeft" activeCell="E17" sqref="E17"/>
+      <selection pane="bottomLeft" activeCell="A79" sqref="A79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.85546875" style="6"/>
+    <col min="1" max="1" width="11.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="22.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="19.85546875" style="5" customWidth="1"/>
+    <col min="5" max="16384" width="8.85546875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="46" customFormat="1" ht="15">
+    <row r="1" spans="1:4" ht="15">
       <c r="A1"/>
-      <c r="B1" s="44"/>
-[...5 lines deleted...]
-      <c r="C2" s="45"/>
+      <c r="B1" s="3"/>
+    </row>
+    <row r="2" spans="1:4" ht="15">
+      <c r="B2" s="3"/>
     </row>
     <row r="3" spans="1:4" ht="30.75" customHeight="1">
-      <c r="B3" s="4"/>
+      <c r="B3" s="3"/>
     </row>
     <row r="4" spans="1:4" ht="42" customHeight="1">
-      <c r="B4" s="40" t="s">
+      <c r="A4" s="30" t="s">
         <v>236</v>
       </c>
-      <c r="C4" s="40"/>
-[...4 lines deleted...]
-      <c r="B5" s="41" t="s">
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+    </row>
+    <row r="5" spans="1:4" ht="35.25" customHeight="1">
+      <c r="A5" s="30" t="s">
         <v>234</v>
       </c>
-      <c r="C5" s="41"/>
-[...16 lines deleted...]
-      <c r="A9" s="26" t="s">
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+    </row>
+    <row r="6" spans="1:4" s="1" customFormat="1" ht="30.6" customHeight="1" thickBot="1">
+      <c r="A6" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="26" t="s">
+      <c r="B6" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="27" t="s">
+      <c r="C6" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="27" t="s">
+      <c r="D6" s="26" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="13.7" customHeight="1" thickTop="1">
-      <c r="A10" s="22" t="s">
+    <row r="7" spans="1:4" ht="13.7" customHeight="1" thickTop="1">
+      <c r="A7" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="23" t="s">
+      <c r="B7" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C7" s="19">
         <v>6758.06</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D7" s="20">
         <v>5323.65</v>
       </c>
     </row>
+    <row r="8" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A8" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="8">
+        <v>7819.6600000000008</v>
+      </c>
+      <c r="D8" s="9">
+        <v>4234.22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A9" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="8">
+        <v>9576.7699999999986</v>
+      </c>
+      <c r="D9" s="9">
+        <v>5284.66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A10" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="8">
+        <v>8894.619999999999</v>
+      </c>
+      <c r="D10" s="9">
+        <v>4682.08</v>
+      </c>
+    </row>
     <row r="11" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A11" s="13" t="s">
-[...9 lines deleted...]
-        <v>4234.22</v>
+      <c r="A11" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="8">
+        <v>8574.39</v>
+      </c>
+      <c r="D11" s="9">
+        <v>4599.3999999999996</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A12" s="13" t="s">
-[...9 lines deleted...]
-        <v>5284.66</v>
+      <c r="A12" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="8">
+        <v>9307.6</v>
+      </c>
+      <c r="D12" s="9">
+        <v>3723.09</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A13" s="13" t="s">
-[...9 lines deleted...]
-        <v>4682.08</v>
+      <c r="A13" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="8">
+        <v>7483.8300000000008</v>
+      </c>
+      <c r="D13" s="9">
+        <v>4792.63</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A14" s="13" t="s">
-[...9 lines deleted...]
-        <v>4599.3999999999996</v>
+      <c r="A14" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="8">
+        <v>10622.05</v>
+      </c>
+      <c r="D14" s="9">
+        <v>4017.76</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A15" s="13" t="s">
-[...9 lines deleted...]
-        <v>3723.09</v>
+      <c r="A15" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="8">
+        <v>8434.89</v>
+      </c>
+      <c r="D15" s="9">
+        <v>4435.78</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A16" s="13" t="s">
-[...9 lines deleted...]
-        <v>4792.63</v>
+      <c r="A16" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="8">
+        <v>6704.85</v>
+      </c>
+      <c r="D16" s="9">
+        <v>4829.8900000000003</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A17" s="13" t="s">
-[...9 lines deleted...]
-        <v>4017.76</v>
+      <c r="A17" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="8">
+        <v>6727.42</v>
+      </c>
+      <c r="D17" s="9">
+        <v>5402.22</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A18" s="13" t="s">
-[...9 lines deleted...]
-        <v>4435.78</v>
+      <c r="A18" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="8">
+        <v>6759.4500000000007</v>
+      </c>
+      <c r="D18" s="9">
+        <v>4814.99</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A19" s="13" t="s">
-[...9 lines deleted...]
-        <v>4829.8900000000003</v>
+      <c r="A19" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="8">
+        <v>7397.05</v>
+      </c>
+      <c r="D19" s="9">
+        <v>4607.46</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A20" s="13" t="s">
-[...9 lines deleted...]
-        <v>5402.22</v>
+      <c r="A20" s="51" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="8">
+        <v>6541.5300000000007</v>
+      </c>
+      <c r="D20" s="9">
+        <v>5601.11</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A21" s="13" t="s">
-[...9 lines deleted...]
-        <v>4814.99</v>
+      <c r="A21" s="51" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="8">
+        <v>6512.42</v>
+      </c>
+      <c r="D21" s="9">
+        <v>5479.7</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A22" s="13" t="s">
-[...9 lines deleted...]
-        <v>4607.46</v>
+      <c r="A22" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="8">
+        <v>7402.14</v>
+      </c>
+      <c r="D22" s="9">
+        <v>5128.63</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A23" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D23" s="12">
+      <c r="A23" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="8">
+        <v>9341.01</v>
+      </c>
+      <c r="D23" s="9">
         <v>5601.11</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A24" s="13" t="s">
-[...9 lines deleted...]
-        <v>5479.7</v>
+      <c r="A24" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="8">
+        <v>6790.01</v>
+      </c>
+      <c r="D24" s="9">
+        <v>5601.11</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A25" s="13" t="s">
-[...9 lines deleted...]
-        <v>5128.63</v>
+      <c r="A25" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="8">
+        <v>9613.01</v>
+      </c>
+      <c r="D25" s="9">
+        <v>4104.26</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A26" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D26" s="12">
+      <c r="A26" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="8">
+        <v>6663.39</v>
+      </c>
+      <c r="D26" s="9">
+        <v>5544.26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A27" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C27" s="8">
+        <v>6623.1600000000008</v>
+      </c>
+      <c r="D27" s="9">
+        <v>5112.6400000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A28" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" s="8">
+        <v>6862.4400000000005</v>
+      </c>
+      <c r="D28" s="9">
+        <v>4616.75</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A29" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C29" s="8">
+        <v>6882.68</v>
+      </c>
+      <c r="D29" s="9">
+        <v>5169.95</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A30" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C30" s="8">
+        <v>8435.74</v>
+      </c>
+      <c r="D30" s="9">
+        <v>4206.54</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A31" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C31" s="8">
+        <v>9448.74</v>
+      </c>
+      <c r="D31" s="9">
+        <v>5574.69</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A32" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C32" s="8">
+        <v>9661.619999999999</v>
+      </c>
+      <c r="D32" s="9">
+        <v>4821.57</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A33" s="51" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="8">
+        <v>7425.02</v>
+      </c>
+      <c r="D33" s="9">
+        <v>4372.03</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A34" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C34" s="8">
+        <v>8310.7199999999993</v>
+      </c>
+      <c r="D34" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="13.7" customHeight="1">
-[...9 lines deleted...]
-      <c r="D27" s="12">
+    <row r="35" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A35" s="51" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C35" s="8">
+        <v>8544.6999999999989</v>
+      </c>
+      <c r="D35" s="9">
+        <v>5149.63</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A36" s="51" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="8">
+        <v>6944.71</v>
+      </c>
+      <c r="D36" s="9">
+        <v>4820.12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A37" s="51" t="s">
+        <v>63</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C37" s="8">
+        <v>7112.2400000000007</v>
+      </c>
+      <c r="D37" s="9">
+        <v>5170.87</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A38" s="51" t="s">
+        <v>65</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="8">
+        <v>7139.8200000000006</v>
+      </c>
+      <c r="D38" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="28" spans="1:4" ht="13.7" customHeight="1">
-[...135 lines deleted...]
-      <c r="D37" s="12">
+    <row r="39" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A39" s="51" t="s">
+        <v>67</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C39" s="8">
+        <v>7070.1500000000005</v>
+      </c>
+      <c r="D39" s="9">
+        <v>4989.63</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A40" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C40" s="8">
+        <v>6853.93</v>
+      </c>
+      <c r="D40" s="9">
+        <v>5016.01</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A41" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="8">
+        <v>7493.1200000000008</v>
+      </c>
+      <c r="D41" s="9">
+        <v>5060.41</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A42" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="8">
+        <v>7469.89</v>
+      </c>
+      <c r="D42" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="38" spans="1:4" ht="13.7" customHeight="1">
-[...51 lines deleted...]
-      <c r="D41" s="12">
+    <row r="43" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A43" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="8">
+        <v>7097.9500000000007</v>
+      </c>
+      <c r="D43" s="9">
+        <v>4378.53</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A44" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="8">
+        <v>7252.4400000000005</v>
+      </c>
+      <c r="D44" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="42" spans="1:4" ht="13.7" customHeight="1">
-[...40 lines deleted...]
-    </row>
     <row r="45" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A45" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D45" s="12">
+      <c r="A45" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C45" s="8">
+        <v>6735.5700000000006</v>
+      </c>
+      <c r="D45" s="9">
+        <v>4992.46</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A46" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C46" s="8">
+        <v>8525.57</v>
+      </c>
+      <c r="D46" s="9">
+        <v>4590.2700000000004</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A47" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C47" s="8">
+        <v>6433.14</v>
+      </c>
+      <c r="D47" s="9">
+        <v>5003.5600000000004</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A48" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C48" s="8">
+        <v>7466.3200000000006</v>
+      </c>
+      <c r="D48" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="46" spans="1:4" ht="13.7" customHeight="1">
-[...23 lines deleted...]
-      <c r="D47" s="12">
+    <row r="49" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A49" s="51" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C49" s="8">
+        <v>6593.92</v>
+      </c>
+      <c r="D49" s="9">
+        <v>5324.81</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A50" s="51" t="s">
+        <v>89</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C50" s="8">
+        <v>10324.529999999999</v>
+      </c>
+      <c r="D50" s="9">
+        <v>4030.92</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A51" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C51" s="8">
+        <v>10327.799999999999</v>
+      </c>
+      <c r="D51" s="9">
+        <v>4766.16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A52" s="51" t="s">
+        <v>93</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C52" s="8">
+        <v>7549.7300000000005</v>
+      </c>
+      <c r="D52" s="9">
+        <v>4868.25</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A53" s="51" t="s">
+        <v>95</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C53" s="8">
+        <v>9397.25</v>
+      </c>
+      <c r="D53" s="9">
+        <v>5302.17</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A54" s="51" t="s">
+        <v>97</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C54" s="8">
+        <v>6745.6600000000008</v>
+      </c>
+      <c r="D54" s="9">
+        <v>5192.8500000000004</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A55" s="51" t="s">
+        <v>99</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C55" s="8">
+        <v>10993.88</v>
+      </c>
+      <c r="D55" s="9">
+        <v>5075.53</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A56" s="51" t="s">
+        <v>101</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="C56" s="8">
+        <v>8009.93</v>
+      </c>
+      <c r="D56" s="9">
+        <v>4800.95</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A57" s="51" t="s">
+        <v>103</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C57" s="8">
+        <v>11554.22</v>
+      </c>
+      <c r="D57" s="9">
+        <v>4267.51</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A58" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C58" s="8">
+        <v>6999.7000000000007</v>
+      </c>
+      <c r="D58" s="9">
+        <v>4756.96</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A59" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C59" s="8">
+        <v>6934.5700000000006</v>
+      </c>
+      <c r="D59" s="9">
+        <v>3973.55</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A60" s="51" t="s">
+        <v>109</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C60" s="8">
+        <v>6661.68</v>
+      </c>
+      <c r="D60" s="9">
+        <v>5108.6400000000003</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A61" s="51" t="s">
+        <v>111</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C61" s="8">
+        <v>9713.35</v>
+      </c>
+      <c r="D61" s="9">
+        <v>4925.42</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A62" s="51" t="s">
+        <v>113</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C62" s="8">
+        <v>8031.35</v>
+      </c>
+      <c r="D62" s="9">
+        <v>5216.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A63" s="51" t="s">
+        <v>115</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C63" s="8">
+        <v>15625.43</v>
+      </c>
+      <c r="D63" s="9">
+        <v>3396.41</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A64" s="51" t="s">
+        <v>117</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C64" s="8">
+        <v>6499.42</v>
+      </c>
+      <c r="D64" s="9">
+        <v>5530.25</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A65" s="51" t="s">
+        <v>119</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C65" s="8">
+        <v>6424.4100000000008</v>
+      </c>
+      <c r="D65" s="9">
+        <v>5454.29</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A66" s="51" t="s">
+        <v>121</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C66" s="8">
+        <v>7705.29</v>
+      </c>
+      <c r="D66" s="9">
+        <v>4418.96</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A67" s="51" t="s">
+        <v>123</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C67" s="8">
+        <v>7133.7000000000007</v>
+      </c>
+      <c r="D67" s="9">
+        <v>4681.1499999999996</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A68" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C68" s="8">
+        <v>11582.24</v>
+      </c>
+      <c r="D68" s="9">
+        <v>3734.07</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A69" s="51" t="s">
+        <v>127</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C69" s="8">
+        <v>7227.3600000000006</v>
+      </c>
+      <c r="D69" s="9">
+        <v>5424.23</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A70" s="51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C70" s="8">
+        <v>7763.97</v>
+      </c>
+      <c r="D70" s="9">
+        <v>3982.31</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A71" s="51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C71" s="8">
+        <v>6633.1</v>
+      </c>
+      <c r="D71" s="9">
+        <v>5227.8900000000003</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A72" s="51" t="s">
+        <v>133</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C72" s="8">
+        <v>7158.21</v>
+      </c>
+      <c r="D72" s="9">
+        <v>4875.8500000000004</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A73" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="C73" s="8">
+        <v>9261.07</v>
+      </c>
+      <c r="D73" s="9">
+        <v>4275.3999999999996</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A74" s="51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="C74" s="8">
+        <v>9385.39</v>
+      </c>
+      <c r="D74" s="9">
+        <v>4288.8500000000004</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A75" s="51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="C75" s="8">
+        <v>7685.1900000000005</v>
+      </c>
+      <c r="D75" s="9">
+        <v>4187</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A76" s="51" t="s">
+        <v>141</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C76" s="8">
+        <v>6554.9500000000007</v>
+      </c>
+      <c r="D76" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="48" spans="1:4" ht="13.7" customHeight="1">
-[...51 lines deleted...]
-      <c r="D51" s="12">
+    <row r="77" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A77" s="51" t="s">
+        <v>143</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="C77" s="8">
+        <v>9430.3799999999992</v>
+      </c>
+      <c r="D77" s="9">
+        <v>3823.83</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A78" s="51" t="s">
+        <v>145</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C78" s="8">
+        <v>8077.6600000000008</v>
+      </c>
+      <c r="D78" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="52" spans="1:4" ht="13.7" customHeight="1">
-[...376 lines deleted...]
-    </row>
     <row r="79" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A79" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D79" s="12">
+      <c r="A79" s="51" t="s">
+        <v>147</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="C79" s="8">
+        <v>6621</v>
+      </c>
+      <c r="D79" s="9">
         <v>5601.11</v>
       </c>
     </row>
     <row r="80" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A80" s="13" t="s">
-[...9 lines deleted...]
-        <v>3823.83</v>
+      <c r="A80" s="51" t="s">
+        <v>149</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="C80" s="8">
+        <v>7475.9000000000005</v>
+      </c>
+      <c r="D80" s="9">
+        <v>4912.76</v>
       </c>
     </row>
     <row r="81" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A81" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D81" s="12">
+      <c r="A81" s="51" t="s">
+        <v>150</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C81" s="8">
+        <v>6533.5800000000008</v>
+      </c>
+      <c r="D81" s="9">
+        <v>5148.83</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A82" s="51" t="s">
+        <v>152</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C82" s="8">
+        <v>11738.98</v>
+      </c>
+      <c r="D82" s="9">
+        <v>5523.53</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A83" s="51" t="s">
+        <v>154</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="C83" s="8">
+        <v>6826.92</v>
+      </c>
+      <c r="D83" s="9">
+        <v>3864.55</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A84" s="51" t="s">
+        <v>156</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="C84" s="8">
+        <v>7032.4100000000008</v>
+      </c>
+      <c r="D84" s="9">
+        <v>4937.45</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A85" s="51" t="s">
+        <v>158</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="C85" s="8">
+        <v>6626.85</v>
+      </c>
+      <c r="D85" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="82" spans="1:4" ht="13.7" customHeight="1">
-[...9 lines deleted...]
-      <c r="D82" s="12">
+    <row r="86" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A86" s="51" t="s">
+        <v>160</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C86" s="8">
+        <v>10542.039999999999</v>
+      </c>
+      <c r="D86" s="9">
+        <v>3984.29</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A87" s="51" t="s">
+        <v>162</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="C87" s="8">
+        <v>8246.66</v>
+      </c>
+      <c r="D87" s="9">
+        <v>4895.7299999999996</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A88" s="51" t="s">
+        <v>164</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C88" s="8">
+        <v>6853.35</v>
+      </c>
+      <c r="D88" s="9">
+        <v>5521.66</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A89" s="51" t="s">
+        <v>166</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C89" s="8">
+        <v>9321.7899999999991</v>
+      </c>
+      <c r="D89" s="9">
+        <v>4797.76</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A90" s="51" t="s">
+        <v>168</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C90" s="8">
+        <v>7743.04</v>
+      </c>
+      <c r="D90" s="9">
+        <v>4940.1099999999997</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A91" s="51" t="s">
+        <v>170</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C91" s="8">
+        <v>7113.6100000000006</v>
+      </c>
+      <c r="D91" s="9">
+        <v>4793.1400000000003</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A92" s="51" t="s">
+        <v>172</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C92" s="8">
+        <v>8767.06</v>
+      </c>
+      <c r="D92" s="9">
+        <v>3945.53</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A93" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C93" s="8">
+        <v>7256.9900000000007</v>
+      </c>
+      <c r="D93" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="83" spans="1:4" ht="13.7" customHeight="1">
-[...79 lines deleted...]
-      <c r="D88" s="12">
+    <row r="94" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A94" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="C94" s="8">
+        <v>7198.3200000000006</v>
+      </c>
+      <c r="D94" s="9">
+        <v>5309.77</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A95" s="51" t="s">
+        <v>178</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="C95" s="8">
+        <v>7938</v>
+      </c>
+      <c r="D95" s="9">
+        <v>4416.78</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A96" s="51" t="s">
+        <v>180</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C96" s="8">
+        <v>8316.31</v>
+      </c>
+      <c r="D96" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="89" spans="1:4" ht="13.7" customHeight="1">
-[...107 lines deleted...]
-      <c r="D96" s="12">
+    <row r="97" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A97" s="51" t="s">
+        <v>182</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C97" s="8">
+        <v>7520.81</v>
+      </c>
+      <c r="D97" s="9">
+        <v>4011.78</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A98" s="51" t="s">
+        <v>184</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="C98" s="8">
+        <v>7181.76</v>
+      </c>
+      <c r="D98" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="97" spans="1:4" ht="13.7" customHeight="1">
-[...26 lines deleted...]
-    </row>
     <row r="99" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A99" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D99" s="12">
+      <c r="A99" s="51" t="s">
+        <v>186</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="C99" s="8">
+        <v>7560.09</v>
+      </c>
+      <c r="D99" s="9">
+        <v>4375.5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A100" s="51" t="s">
+        <v>188</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="C100" s="8">
+        <v>8112</v>
+      </c>
+      <c r="D100" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="100" spans="1:4" ht="13.7" customHeight="1">
-[...12 lines deleted...]
-    </row>
     <row r="101" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A101" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D101" s="12">
+      <c r="A101" s="51" t="s">
+        <v>190</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C101" s="8">
+        <v>8035.84</v>
+      </c>
+      <c r="D101" s="9">
         <v>5601.11</v>
       </c>
     </row>
     <row r="102" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A102" s="13" t="s">
-[...9 lines deleted...]
-        <v>4375.5</v>
+      <c r="A102" s="51" t="s">
+        <v>192</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="C102" s="8">
+        <v>8376.9399999999987</v>
+      </c>
+      <c r="D102" s="9">
+        <v>4170.8999999999996</v>
       </c>
     </row>
     <row r="103" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A103" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D103" s="12">
+      <c r="A103" s="51" t="s">
+        <v>194</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="C103" s="8">
+        <v>7419.7800000000007</v>
+      </c>
+      <c r="D103" s="9">
         <v>5601.11</v>
       </c>
     </row>
     <row r="104" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A104" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D104" s="12">
+      <c r="A104" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C104" s="8">
+        <v>8098.6500000000005</v>
+      </c>
+      <c r="D104" s="9">
+        <v>4040.72</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A105" s="51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C105" s="8">
+        <v>7640.3700000000008</v>
+      </c>
+      <c r="D105" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="105" spans="1:4" ht="13.7" customHeight="1">
-[...12 lines deleted...]
-    </row>
     <row r="106" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A106" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D106" s="12">
+      <c r="A106" s="51" t="s">
+        <v>200</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C106" s="8">
+        <v>8219.4599999999991</v>
+      </c>
+      <c r="D106" s="9">
         <v>5601.11</v>
       </c>
     </row>
     <row r="107" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A107" s="13" t="s">
-[...9 lines deleted...]
-        <v>4040.72</v>
+      <c r="A107" s="51" t="s">
+        <v>202</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="C107" s="8">
+        <v>7797.7300000000005</v>
+      </c>
+      <c r="D107" s="9">
+        <v>5121.5</v>
       </c>
     </row>
     <row r="108" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A108" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D108" s="12">
+      <c r="A108" s="51" t="s">
+        <v>204</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="C108" s="8">
+        <v>8810.76</v>
+      </c>
+      <c r="D108" s="9">
+        <v>3634.31</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A109" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="C109" s="8">
+        <v>7852.7300000000005</v>
+      </c>
+      <c r="D109" s="9">
+        <v>4059.68</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A110" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="C110" s="8">
+        <v>16158.13</v>
+      </c>
+      <c r="D110" s="9">
+        <v>3756.84</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A111" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C111" s="8">
+        <v>6361.01</v>
+      </c>
+      <c r="D111" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="109" spans="1:4" ht="13.7" customHeight="1">
-[...9 lines deleted...]
-      <c r="D109" s="12">
+    <row r="112" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A112" s="51" t="s">
+        <v>212</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="C112" s="8">
+        <v>8672.16</v>
+      </c>
+      <c r="D112" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="110" spans="1:4" ht="13.7" customHeight="1">
-[...40 lines deleted...]
-    </row>
     <row r="113" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A113" s="13" t="s">
-[...9 lines deleted...]
-        <v>3756.84</v>
+      <c r="A113" s="51" t="s">
+        <v>214</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="C113" s="8">
+        <v>6611.9000000000005</v>
+      </c>
+      <c r="D113" s="9">
+        <v>5601.11</v>
       </c>
     </row>
     <row r="114" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A114" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D114" s="12">
+      <c r="A114" s="51" t="s">
+        <v>216</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="C114" s="8">
+        <v>10458.279999999999</v>
+      </c>
+      <c r="D114" s="9">
+        <v>4489.28</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A115" s="51" t="s">
+        <v>218</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="C115" s="8">
+        <v>11610.869999999999</v>
+      </c>
+      <c r="D115" s="9">
+        <v>4915.87</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A116" s="51" t="s">
+        <v>220</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C116" s="8">
+        <v>6991.2800000000007</v>
+      </c>
+      <c r="D116" s="9">
+        <v>4143.57</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A117" s="51" t="s">
+        <v>222</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="C117" s="8">
+        <v>7627.51</v>
+      </c>
+      <c r="D117" s="9">
+        <v>5119.8500000000004</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A118" s="51" t="s">
+        <v>224</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="C118" s="8">
+        <v>7762.31</v>
+      </c>
+      <c r="D118" s="9">
+        <v>4534.2299999999996</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" ht="13.7" customHeight="1">
+      <c r="A119" s="51" t="s">
+        <v>226</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="C119" s="8">
+        <v>7569.1200000000008</v>
+      </c>
+      <c r="D119" s="9">
         <v>5601.11</v>
       </c>
     </row>
-    <row r="115" spans="1:4" ht="13.7" customHeight="1">
-[...68 lines deleted...]
-    </row>
     <row r="120" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A120" s="13" t="s">
-[...9 lines deleted...]
-        <v>5119.8500000000004</v>
+      <c r="A120" s="51" t="s">
+        <v>228</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="C120" s="8">
+        <v>8134.88</v>
+      </c>
+      <c r="D120" s="9">
+        <v>4851.72</v>
       </c>
     </row>
     <row r="121" spans="1:4" ht="13.7" customHeight="1">
-      <c r="A121" s="13" t="s">
-[...41 lines deleted...]
-      <c r="A124" s="13" t="s">
+      <c r="A121" s="52" t="s">
         <v>230</v>
       </c>
-      <c r="B124" s="10" t="s">
+      <c r="B121" s="27" t="s">
         <v>231</v>
       </c>
-      <c r="C124" s="11">
+      <c r="C121" s="28">
         <v>9035.43</v>
       </c>
-      <c r="D124" s="12">
+      <c r="D121" s="29">
         <v>4623.1400000000003</v>
       </c>
     </row>
+    <row r="122" spans="1:4">
+      <c r="D122" s="10"/>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="C123" s="11"/>
+      <c r="D123" s="10"/>
+    </row>
+    <row r="124" spans="1:4" ht="45.6" customHeight="1">
+      <c r="A124" s="49" t="s">
+        <v>235</v>
+      </c>
+      <c r="B124" s="49"/>
+      <c r="C124" s="49"/>
+      <c r="D124" s="49"/>
+    </row>
     <row r="125" spans="1:4">
-      <c r="D125" s="14"/>
+      <c r="A125" s="6"/>
     </row>
     <row r="126" spans="1:4">
-      <c r="C126" s="15"/>
-[...49 lines deleted...]
-      <c r="D144" s="20"/>
+      <c r="A126" s="6"/>
+    </row>
+    <row r="132" spans="2:4" ht="15">
+      <c r="B132" s="12"/>
+    </row>
+    <row r="134" spans="2:4">
+      <c r="B134" s="6"/>
+      <c r="D134" s="13"/>
+    </row>
+    <row r="135" spans="2:4">
+      <c r="B135" s="14"/>
+      <c r="D135" s="15"/>
+    </row>
+    <row r="136" spans="2:4">
+      <c r="B136" s="14"/>
+      <c r="D136" s="15"/>
+    </row>
+    <row r="137" spans="2:4">
+      <c r="B137" s="14"/>
+      <c r="D137" s="15"/>
+    </row>
+    <row r="138" spans="2:4">
+      <c r="B138" s="14"/>
+      <c r="D138" s="15"/>
+    </row>
+    <row r="139" spans="2:4">
+      <c r="B139" s="14"/>
+      <c r="D139" s="15"/>
+    </row>
+    <row r="140" spans="2:4">
+      <c r="B140" s="14"/>
+      <c r="D140" s="15"/>
+    </row>
+    <row r="141" spans="2:4">
+      <c r="B141" s="6"/>
+      <c r="D141" s="16"/>
+    </row>
+    <row r="142" spans="2:4">
+      <c r="D142" s="16"/>
+    </row>
+    <row r="143" spans="2:4">
+      <c r="B143" s="6"/>
+      <c r="D143" s="16"/>
+    </row>
+    <row r="144" spans="2:4">
+      <c r="B144" s="6"/>
+      <c r="D144" s="16"/>
     </row>
     <row r="145" spans="2:4">
-      <c r="D145" s="20"/>
+      <c r="B145" s="5"/>
+      <c r="D145" s="17"/>
     </row>
     <row r="146" spans="2:4">
-      <c r="B146" s="9"/>
-      <c r="D146" s="20"/>
+      <c r="B146" s="5"/>
+      <c r="D146" s="16"/>
     </row>
     <row r="147" spans="2:4">
-      <c r="B147" s="9"/>
-      <c r="D147" s="20"/>
+      <c r="B147" s="5"/>
+      <c r="D147" s="16"/>
     </row>
     <row r="148" spans="2:4">
-      <c r="B148" s="6"/>
-      <c r="D148" s="21"/>
+      <c r="B148" s="5"/>
+      <c r="D148" s="16"/>
     </row>
     <row r="149" spans="2:4">
-      <c r="B149" s="6"/>
-      <c r="D149" s="20"/>
+      <c r="B149" s="5"/>
+      <c r="D149" s="16"/>
     </row>
     <row r="150" spans="2:4">
-      <c r="B150" s="6"/>
-      <c r="D150" s="20"/>
+      <c r="D150" s="16"/>
     </row>
     <row r="151" spans="2:4">
       <c r="B151" s="6"/>
-      <c r="D151" s="20"/>
+      <c r="D151" s="16"/>
     </row>
     <row r="152" spans="2:4">
       <c r="B152" s="6"/>
-      <c r="D152" s="20"/>
+      <c r="D152" s="16"/>
     </row>
     <row r="153" spans="2:4">
-      <c r="D153" s="20"/>
+      <c r="B153" s="6"/>
+      <c r="D153" s="16"/>
     </row>
     <row r="154" spans="2:4">
-      <c r="B154" s="9"/>
-      <c r="D154" s="20"/>
+      <c r="B154" s="6"/>
+      <c r="D154" s="16"/>
     </row>
     <row r="155" spans="2:4">
-      <c r="B155" s="9"/>
-[...4 lines deleted...]
-      <c r="D156" s="20"/>
+      <c r="D155" s="16"/>
+    </row>
+    <row r="156" spans="2:4" ht="15">
+      <c r="B156" s="12"/>
+      <c r="D156" s="16"/>
     </row>
     <row r="157" spans="2:4">
-      <c r="B157" s="9"/>
-      <c r="D157" s="20"/>
+      <c r="D157" s="16"/>
     </row>
     <row r="158" spans="2:4">
-      <c r="D158" s="20"/>
-[...3 lines deleted...]
-      <c r="D159" s="20"/>
+      <c r="B158" s="6"/>
+      <c r="D158" s="16"/>
+    </row>
+    <row r="159" spans="2:4">
+      <c r="B159" s="14"/>
+      <c r="D159" s="16"/>
     </row>
     <row r="160" spans="2:4">
-      <c r="D160" s="20"/>
+      <c r="B160" s="14"/>
+      <c r="D160" s="16"/>
     </row>
     <row r="161" spans="2:4">
-      <c r="B161" s="9"/>
-      <c r="D161" s="20"/>
+      <c r="B161" s="6"/>
+      <c r="D161" s="16"/>
     </row>
     <row r="162" spans="2:4">
-      <c r="B162" s="18"/>
-      <c r="D162" s="20"/>
+      <c r="D162" s="16"/>
     </row>
     <row r="163" spans="2:4">
-      <c r="B163" s="18"/>
-      <c r="D163" s="20"/>
+      <c r="B163" s="6"/>
+      <c r="D163" s="16"/>
     </row>
     <row r="164" spans="2:4">
-      <c r="B164" s="9"/>
-      <c r="D164" s="20"/>
+      <c r="B164" s="6"/>
+      <c r="D164" s="16"/>
     </row>
     <row r="165" spans="2:4">
-      <c r="D165" s="20"/>
+      <c r="B165" s="5"/>
+      <c r="D165" s="16"/>
     </row>
     <row r="166" spans="2:4">
-      <c r="B166" s="9"/>
-      <c r="D166" s="20"/>
+      <c r="B166" s="5"/>
+      <c r="D166" s="16"/>
     </row>
     <row r="167" spans="2:4">
-      <c r="B167" s="9"/>
-      <c r="D167" s="20"/>
+      <c r="B167" s="5"/>
+      <c r="D167" s="16"/>
     </row>
     <row r="168" spans="2:4">
-      <c r="B168" s="6"/>
-      <c r="D168" s="20"/>
+      <c r="B168" s="5"/>
+      <c r="D168" s="16"/>
     </row>
     <row r="169" spans="2:4">
-      <c r="B169" s="6"/>
-      <c r="D169" s="20"/>
+      <c r="D169" s="16"/>
     </row>
     <row r="170" spans="2:4">
-      <c r="B170" s="6"/>
-      <c r="D170" s="20"/>
+      <c r="D170" s="16"/>
     </row>
     <row r="171" spans="2:4">
-      <c r="B171" s="6"/>
-      <c r="D171" s="20"/>
+      <c r="D171" s="16"/>
     </row>
     <row r="172" spans="2:4">
-      <c r="D172" s="20"/>
+      <c r="D172" s="16"/>
     </row>
     <row r="173" spans="2:4">
-      <c r="D173" s="20"/>
+      <c r="D173" s="16"/>
     </row>
     <row r="174" spans="2:4">
-      <c r="D174" s="20"/>
+      <c r="D174" s="16"/>
     </row>
     <row r="175" spans="2:4">
-      <c r="D175" s="20"/>
+      <c r="D175" s="16"/>
     </row>
     <row r="176" spans="2:4">
-      <c r="D176" s="20"/>
+      <c r="D176" s="16"/>
     </row>
     <row r="177" spans="4:4">
-      <c r="D177" s="20"/>
+      <c r="D177" s="16"/>
     </row>
     <row r="178" spans="4:4">
-      <c r="D178" s="20"/>
-[...8 lines deleted...]
-      <c r="D181" s="20"/>
+      <c r="D178" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A127:D127"/>
+  <mergeCells count="1">
+    <mergeCell ref="A124:D124"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="0.5" bottom="1" header="0.25" footer="0.25"/>
   <pageSetup scale="93" orientation="portrait" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...1 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B9B8E7C-79FD-437F-A542-786BDC31C7E7}">
-  <dimension ref="A1:C37"/>
+  <dimension ref="A1:C23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F3" sqref="F3"/>
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" style="1"/>
-    <col min="2" max="2" width="47.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="45.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="29.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="24.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="1"/>
     <col min="5" max="5" width="12.28515625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="23.25" customHeight="1">
-      <c r="A1" s="29"/>
+      <c r="A1" s="21"/>
     </row>
     <row r="2" spans="1:3" ht="69.75" customHeight="1">
-      <c r="A2" s="29"/>
-[...2 lines deleted...]
-      <c r="A3" s="40" t="s">
+      <c r="A2" s="21"/>
+    </row>
+    <row r="3" spans="1:3" ht="36.75" customHeight="1">
+      <c r="A3" s="31" t="s">
+        <v>236</v>
+      </c>
+      <c r="B3" s="31"/>
+      <c r="C3" s="24"/>
+    </row>
+    <row r="4" spans="1:3" s="47" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A4" s="48" t="s">
         <v>237</v>
       </c>
-      <c r="B3" s="40"/>
-[...3 lines deleted...]
-      <c r="A5" s="28"/>
+      <c r="B4" s="46" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="21.75" customHeight="1">
+      <c r="A5" s="39" t="s">
+        <v>251</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="6" spans="1:3" ht="15.75">
-      <c r="A6" s="47" t="s">
+      <c r="A6" s="32" t="s">
         <v>238</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A8" s="30" t="s">
+      <c r="B6" s="41">
+        <v>10562523696</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15.75">
+      <c r="A7" s="33" t="s">
         <v>239</v>
       </c>
-      <c r="C8" s="31">
+      <c r="B7" s="40">
+        <v>-1033860717</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15.75">
+      <c r="A8" s="33" t="s">
+        <v>240</v>
+      </c>
+      <c r="B8" s="40">
+        <v>-144584738</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15.75">
+      <c r="A9" s="33" t="s">
+        <v>241</v>
+      </c>
+      <c r="B9" s="40">
+        <v>-31324361</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15.75">
+      <c r="A10" s="33" t="s">
+        <v>242</v>
+      </c>
+      <c r="B10" s="40">
+        <v>-16072059</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15.75">
+      <c r="A11" s="34" t="s">
+        <v>243</v>
+      </c>
+      <c r="B11" s="40">
+        <f>SUM(B6:B10)</f>
+        <v>9336681821</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15.75">
+      <c r="A12" s="34" t="s">
+        <v>244</v>
+      </c>
+      <c r="B12" s="40">
+        <v>1347699</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15.75">
+      <c r="A13" s="33" t="s">
+        <v>245</v>
+      </c>
+      <c r="B13" s="40">
+        <f>ROUND(B11/B12,2)</f>
+        <v>6927.87</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15.75">
+      <c r="A14" s="33" t="s">
+        <v>246</v>
+      </c>
+      <c r="B14" s="40">
+        <v>117.56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15.75">
+      <c r="A15" s="35" t="s">
+        <v>247</v>
+      </c>
+      <c r="B15" s="36">
+        <f>SUM(B13:B14)</f>
+        <v>7045.43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="31.5" customHeight="1" thickBot="1">
+      <c r="A16" s="38" t="s">
+        <v>248</v>
+      </c>
+      <c r="B16" s="36">
+        <v>5601.11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="36.75" customHeight="1" thickTop="1">
+      <c r="A17" s="37" t="s">
+        <v>249</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="27" customHeight="1">
+      <c r="A18" s="39" t="s">
+        <v>251</v>
+      </c>
+      <c r="B18" s="39" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15.75">
+      <c r="A19" s="33" t="str">
+        <f>A6</f>
+        <v>LEA Initial Allotment - Grand Total</v>
+      </c>
+      <c r="B19" s="42">
+        <f>B6</f>
         <v>10562523696</v>
       </c>
     </row>
-    <row r="9" spans="1:3">
-[...51 lines deleted...]
-      <c r="C16" s="33">
+    <row r="20" spans="1:2" ht="15.75">
+      <c r="A20" s="33" t="str">
+        <f>A12</f>
+        <v>FY 2026-27 Allotted ADM (LEA)</v>
+      </c>
+      <c r="B20" s="43">
+        <f>B12</f>
         <v>1347699</v>
       </c>
     </row>
-    <row r="17" spans="1:3">
-[...17 lines deleted...]
-      <c r="C19" s="36">
+    <row r="21" spans="1:2" ht="15.75">
+      <c r="A21" s="33" t="str">
+        <f>A13</f>
+        <v>State Average</v>
+      </c>
+      <c r="B21" s="36">
+        <f>ROUND(B19/B20,2)</f>
+        <v>7837.45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="15.75">
+      <c r="A22" s="33" t="str">
+        <f>A14</f>
+        <v>Plus: Unallotted $/ADM</v>
+      </c>
+      <c r="B22" s="36">
+        <f>B14</f>
         <v>117.56</v>
       </c>
     </row>
-    <row r="20" spans="1:3" ht="15.75" thickBot="1">
-[...40 lines deleted...]
-      <c r="A28" s="47" t="s">
+    <row r="23" spans="1:2" ht="31.5" customHeight="1">
+      <c r="A23" s="44" t="s">
         <v>250</v>
       </c>
-    </row>
-[...59 lines deleted...]
-        <f>SUM(C34:C35)</f>
+      <c r="B23" s="36">
+        <f>SUM(B21:B22)</f>
         <v>7955.01</v>
       </c>
     </row>
-    <row r="37" spans="1:3" ht="15.75" thickTop="1"/>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.75" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...2 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
+  <tableParts count="2">
+    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId4"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>FY27 Plan $perADM</vt:lpstr>
       <vt:lpstr>FY27 State Planning Avg</vt:lpstr>
+      <vt:lpstr>'FY27 Plan $perADM'!ADM</vt:lpstr>
+      <vt:lpstr>'FY27 State Planning Avg'!Amount1</vt:lpstr>
+      <vt:lpstr>'FY27 State Planning Avg'!Amount2</vt:lpstr>
+      <vt:lpstr>'FY27 State Planning Avg'!Factors1</vt:lpstr>
+      <vt:lpstr>'FY27 State Planning Avg'!Factors2</vt:lpstr>
+      <vt:lpstr>'FY27 Plan $perADM'!LEA_NAME</vt:lpstr>
+      <vt:lpstr>'FY27 Plan $perADM'!LEA_NO</vt:lpstr>
+      <vt:lpstr>'FY27 Plan $perADM'!PerHeadcount</vt:lpstr>
       <vt:lpstr>'FY27 Plan $perADM'!Print_Area</vt:lpstr>
       <vt:lpstr>'FY27 Plan $perADM'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>DPI</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>FY27 Planning - Dollars per ADM</dc:title>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:title>FY27 Planning Dollars per ADM</dc:title>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>