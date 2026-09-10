--- v0 (2025-10-08)
+++ v1 (2026-09-10)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bud\School Allotments\FY2025-26\State Allotments\PRC001_Classroom Teachers\Support Documents\International Faculty Exchange (IFE)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bud\School Allotments\FY2026-27\State Allotments\PRC001_Classroom Teachers\International Faculty Exchange (IFE)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E40275D8-3D76-4DDB-B9DC-311E53468023}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{622FB899-5494-4847-8C03-B258C3AD9AC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-5520" windowWidth="38640" windowHeight="21120" xr2:uid="{AF759B3D-73DD-4F5A-83FF-241ECE5A1AFD}"/>
+    <workbookView xWindow="28680" yWindow="-3480" windowWidth="38640" windowHeight="21120" xr2:uid="{AF759B3D-73DD-4F5A-83FF-241ECE5A1AFD}"/>
   </bookViews>
   <sheets>
-    <sheet name="IFE2026" sheetId="1" r:id="rId1"/>
-    <sheet name="IFE2026 Additional" sheetId="4" r:id="rId2"/>
+    <sheet name="IFE2027" sheetId="1" r:id="rId1"/>
+    <sheet name="IFE2027 Additional" sheetId="4" r:id="rId2"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'IFE2026'!$A$1:$F$65</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'IFE2026 Additional'!$A$1:$F$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'IFE2027'!$A$1:$F$66</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'IFE2027 Additional'!$A$1:$F$37</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F11" i="1" l="1"/>
   <c r="A17" i="1" l="1"/>
   <c r="A18" i="1" s="1"/>
   <c r="A19" i="1" s="1"/>
   <c r="A20" i="1" s="1"/>
   <c r="A21" i="1" s="1"/>
   <c r="A22" i="1" s="1"/>
   <c r="A23" i="1" s="1"/>
   <c r="A24" i="1" s="1"/>
   <c r="A25" i="1" s="1"/>
   <c r="A26" i="1" s="1"/>
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
   <c r="A29" i="1" s="1"/>
   <c r="A30" i="1" s="1"/>
   <c r="A31" i="1" s="1"/>
   <c r="A32" i="1" s="1"/>
   <c r="A33" i="1" s="1"/>
   <c r="A34" i="1" s="1"/>
   <c r="A35" i="1" s="1"/>
   <c r="A36" i="1" s="1"/>
   <c r="A37" i="1" s="1"/>
   <c r="A38" i="1" s="1"/>
   <c r="A39" i="1" s="1"/>
   <c r="A40" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="166">
   <si>
     <t>Teacher Name</t>
   </si>
   <si>
     <t>Subject/Course</t>
   </si>
   <si>
     <t>Phone:</t>
   </si>
   <si>
     <t xml:space="preserve">  Title:</t>
   </si>
   <si>
     <t xml:space="preserve">  Email:</t>
   </si>
   <si>
     <t xml:space="preserve">School Allotments Section </t>
   </si>
   <si>
     <t>NC Department of Public Instruction</t>
   </si>
   <si>
     <t>LEA</t>
   </si>
   <si>
@@ -556,66 +556,72 @@
   </si>
   <si>
     <t>Classroom Teacher Position Conversion to Dollars Request Form Additional Page</t>
   </si>
   <si>
     <t>ENTER the # of positions to be converted  (x.xx)</t>
   </si>
   <si>
     <r>
       <t>Approved J-1 Provider</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (Select from dropdown, see list below)</t>
     </r>
   </si>
   <si>
     <t>Please contact the Office of Educator Preparation and Licensure for inquiries regarding approved J-1 providers.</t>
   </si>
   <si>
-    <t>2025-26 Conversion Rate*</t>
-[...13 lines deleted...]
-  <si>
     <t>Conversion requests are not to exceed the hundredth's place. PRC 0020 IFE dollar allotment can only be reverted to PRC 0001 Classroom Teachers.</t>
+  </si>
+  <si>
+    <t>2026-2027  International Faculty Exchange Teachers (PRC 0020)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CCUSA </t>
+  </si>
+  <si>
+    <t>Camp Counselors USA</t>
+  </si>
+  <si>
+    <t>Email Subject Line: FY26-27 IFE Conversion Request - LEA XXX</t>
+  </si>
+  <si>
+    <t>*The conversion rate is the Statewide Average Salary (based on 2025-26 5th Pay Period) plus benefits; used for FY26-27 Classroom Teacher Initial Allotments.</t>
+  </si>
+  <si>
+    <t>2026-27 Conversion Rate*</t>
+  </si>
+  <si>
+    <t>In lieu of an approval signature, both the  LEA FINANCE OFFICER AND HUMAN RESOURCE DIRECTOR must be copied on any correspondence regarding a conversion request.                       This form may be submitted for processing up and until Friday, May 21, 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -896,82 +902,78 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -992,50 +994,51 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{673D3DE6-EDB0-4E87-8676-3AA99C45B744}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -1348,1852 +1351,1868 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Allotments@dpi.nc.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15B897E1-0B8F-43B1-B92E-B7A757D9F8C4}">
-  <dimension ref="A1:F69"/>
+  <dimension ref="A1:F70"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I31" sqref="I31"/>
+      <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14.88671875" style="2" customWidth="1"/>
     <col min="2" max="2" width="42.21875" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.6640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="23.21875" style="2" customWidth="1"/>
     <col min="5" max="5" width="20.88671875" style="2" customWidth="1"/>
     <col min="6" max="6" width="24.77734375" style="2" customWidth="1"/>
     <col min="7" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="45" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="45"/>
+      <c r="A1" s="44" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
     </row>
     <row r="2" spans="1:6" ht="18" x14ac:dyDescent="0.35">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="44" t="s">
         <v>149</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
     </row>
     <row r="3" spans="1:6" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="26"/>
-[...3 lines deleted...]
-      <c r="E3" s="26"/>
+      <c r="A3" s="24"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
     </row>
     <row r="4" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="27"/>
-[...2 lines deleted...]
-      <c r="E4" s="26"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
     </row>
     <row r="5" spans="1:6" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="22"/>
-[...3 lines deleted...]
-      <c r="E5" s="26"/>
+      <c r="A5" s="20"/>
+      <c r="B5" s="24"/>
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
     </row>
     <row r="6" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="28"/>
-      <c r="C6" s="32" t="s">
+      <c r="B6" s="26"/>
+      <c r="C6" s="30" t="s">
         <v>137</v>
       </c>
-      <c r="D6" s="26"/>
-      <c r="E6" s="26"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
     </row>
     <row r="7" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="22"/>
-      <c r="B7" s="29"/>
+      <c r="A7" s="20"/>
+      <c r="B7" s="27"/>
       <c r="C7" s="4"/>
-      <c r="D7" s="26"/>
-      <c r="E7" s="26"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="7"/>
       <c r="F8" s="8"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="D9" s="9" t="s">
         <v>155</v>
       </c>
       <c r="E9" s="10"/>
-      <c r="F9" s="39"/>
+      <c r="F9" s="37"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="D10" s="11" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>79250</v>
+        <v>164</v>
+      </c>
+      <c r="F10" s="43">
+        <v>85454</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="D11" s="11" t="s">
         <v>138</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="12">
         <f>F9*F10</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="5"/>
-      <c r="D12" s="14"/>
-[...1 lines deleted...]
-      <c r="F12" s="16"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="15"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="37" t="s">
+      <c r="A14" s="35" t="s">
         <v>153</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C14" s="37" t="s">
+      <c r="C14" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="D14" s="38" t="s">
+      <c r="D14" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="E14" s="37" t="s">
+      <c r="E14" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="F14" s="38" t="s">
+      <c r="F14" s="36" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="17" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="43" t="s">
+    <row r="15" spans="1:6" s="16" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="41" t="s">
         <v>141</v>
       </c>
-      <c r="B15" s="43" t="s">
+      <c r="B15" s="41" t="s">
         <v>134</v>
       </c>
-      <c r="C15" s="43">
+      <c r="C15" s="41">
         <v>301</v>
       </c>
-      <c r="D15" s="44" t="s">
+      <c r="D15" s="42" t="s">
         <v>135</v>
       </c>
-      <c r="E15" s="43" t="s">
+      <c r="E15" s="41" t="s">
         <v>136</v>
       </c>
-      <c r="F15" s="44" t="s">
+      <c r="F15" s="42" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A16" s="40">
+      <c r="A16" s="38">
         <v>1</v>
       </c>
-      <c r="B16" s="41"/>
-[...3 lines deleted...]
-      <c r="F16" s="42"/>
+      <c r="B16" s="39"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="40"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A17" s="36">
+      <c r="A17" s="34">
         <f>A16+1</f>
         <v>2</v>
       </c>
-      <c r="B17" s="18"/>
-[...3 lines deleted...]
-      <c r="F17" s="19"/>
+      <c r="B17" s="17"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="40"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A18" s="36">
+      <c r="A18" s="34">
         <f t="shared" ref="A18:A40" si="0">A17+1</f>
         <v>3</v>
       </c>
-      <c r="B18" s="18"/>
-[...3 lines deleted...]
-      <c r="F18" s="19"/>
+      <c r="B18" s="17"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="40"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A19" s="36">
+      <c r="A19" s="34">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
-      <c r="B19" s="18"/>
-[...3 lines deleted...]
-      <c r="F19" s="19"/>
+      <c r="B19" s="17"/>
+      <c r="C19" s="17"/>
+      <c r="D19" s="17"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="40"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A20" s="36">
+      <c r="A20" s="34">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
-      <c r="B20" s="18"/>
-[...3 lines deleted...]
-      <c r="F20" s="19"/>
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="40"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A21" s="36">
+      <c r="A21" s="34">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
-      <c r="B21" s="18"/>
-[...3 lines deleted...]
-      <c r="F21" s="19"/>
+      <c r="B21" s="17"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="17"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="40"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A22" s="36">
+      <c r="A22" s="34">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
-      <c r="B22" s="18"/>
-[...3 lines deleted...]
-      <c r="F22" s="19"/>
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="40"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A23" s="36">
+      <c r="A23" s="34">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="B23" s="18"/>
-[...3 lines deleted...]
-      <c r="F23" s="19"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="40"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A24" s="36">
+      <c r="A24" s="34">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
-      <c r="B24" s="18"/>
-[...3 lines deleted...]
-      <c r="F24" s="19"/>
+      <c r="B24" s="17"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="40"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A25" s="36">
+      <c r="A25" s="34">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
-      <c r="B25" s="18"/>
-[...3 lines deleted...]
-      <c r="F25" s="19"/>
+      <c r="B25" s="17"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="40"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A26" s="36">
+      <c r="A26" s="34">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
-      <c r="B26" s="18"/>
-[...3 lines deleted...]
-      <c r="F26" s="19"/>
+      <c r="B26" s="17"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="40"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A27" s="36">
+      <c r="A27" s="34">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
-      <c r="B27" s="18"/>
-[...3 lines deleted...]
-      <c r="F27" s="19"/>
+      <c r="B27" s="17"/>
+      <c r="C27" s="17"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="40"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A28" s="36">
+      <c r="A28" s="34">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
-      <c r="B28" s="18"/>
-[...3 lines deleted...]
-      <c r="F28" s="19"/>
+      <c r="B28" s="17"/>
+      <c r="C28" s="17"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="40"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A29" s="36">
+      <c r="A29" s="34">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
-      <c r="B29" s="18"/>
-[...3 lines deleted...]
-      <c r="F29" s="19"/>
+      <c r="B29" s="17"/>
+      <c r="C29" s="17"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="40"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A30" s="36">
+      <c r="A30" s="34">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
-      <c r="B30" s="18"/>
-[...3 lines deleted...]
-      <c r="F30" s="19"/>
+      <c r="B30" s="17"/>
+      <c r="C30" s="17"/>
+      <c r="D30" s="17"/>
+      <c r="E30" s="17"/>
+      <c r="F30" s="40"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A31" s="36">
+      <c r="A31" s="34">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
-      <c r="B31" s="18"/>
-[...3 lines deleted...]
-      <c r="F31" s="19"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+      <c r="F31" s="40"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A32" s="36">
+      <c r="A32" s="34">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
-      <c r="B32" s="18"/>
-[...3 lines deleted...]
-      <c r="F32" s="19"/>
+      <c r="B32" s="17"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="17"/>
+      <c r="E32" s="17"/>
+      <c r="F32" s="40"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A33" s="36">
+      <c r="A33" s="34">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
-      <c r="B33" s="18"/>
-[...3 lines deleted...]
-      <c r="F33" s="19"/>
+      <c r="B33" s="17"/>
+      <c r="C33" s="17"/>
+      <c r="D33" s="17"/>
+      <c r="E33" s="17"/>
+      <c r="F33" s="40"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A34" s="36">
+      <c r="A34" s="34">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
-      <c r="B34" s="18"/>
-[...3 lines deleted...]
-      <c r="F34" s="19"/>
+      <c r="B34" s="17"/>
+      <c r="C34" s="17"/>
+      <c r="D34" s="17"/>
+      <c r="E34" s="17"/>
+      <c r="F34" s="40"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A35" s="36">
+      <c r="A35" s="34">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
-      <c r="B35" s="18"/>
-[...3 lines deleted...]
-      <c r="F35" s="19"/>
+      <c r="B35" s="17"/>
+      <c r="C35" s="17"/>
+      <c r="D35" s="17"/>
+      <c r="E35" s="17"/>
+      <c r="F35" s="40"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A36" s="36">
+      <c r="A36" s="34">
         <f t="shared" si="0"/>
         <v>21</v>
       </c>
-      <c r="B36" s="18"/>
-[...3 lines deleted...]
-      <c r="F36" s="19"/>
+      <c r="B36" s="17"/>
+      <c r="C36" s="17"/>
+      <c r="D36" s="17"/>
+      <c r="E36" s="17"/>
+      <c r="F36" s="40"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A37" s="36">
+      <c r="A37" s="34">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
-      <c r="B37" s="18"/>
-[...3 lines deleted...]
-      <c r="F37" s="19"/>
+      <c r="B37" s="17"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="17"/>
+      <c r="E37" s="17"/>
+      <c r="F37" s="40"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A38" s="36">
+      <c r="A38" s="34">
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
-      <c r="B38" s="18"/>
-[...3 lines deleted...]
-      <c r="F38" s="19"/>
+      <c r="B38" s="17"/>
+      <c r="C38" s="17"/>
+      <c r="D38" s="17"/>
+      <c r="E38" s="17"/>
+      <c r="F38" s="40"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A39" s="36">
+      <c r="A39" s="34">
         <f t="shared" si="0"/>
         <v>24</v>
       </c>
-      <c r="B39" s="18"/>
-[...3 lines deleted...]
-      <c r="F39" s="19"/>
+      <c r="B39" s="17"/>
+      <c r="C39" s="17"/>
+      <c r="D39" s="17"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="40"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A40" s="36">
+      <c r="A40" s="34">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
-      <c r="B40" s="18"/>
-[...3 lines deleted...]
-      <c r="F40" s="19"/>
+      <c r="B40" s="17"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="17"/>
+      <c r="E40" s="17"/>
+      <c r="F40" s="40"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="B42" s="35"/>
+      <c r="B42" s="33"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A43" s="20" t="s">
+      <c r="A43" s="18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A44" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="B44" s="21" t="s">
+      <c r="B44" s="19" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A45" s="2" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>160</v>
+      </c>
+      <c r="B45" s="19" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A46" s="2" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>145</v>
+      </c>
+      <c r="B46" s="19" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A47" s="2" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>131</v>
+      </c>
+      <c r="B47" s="19" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A48" s="2" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>132</v>
+      </c>
+      <c r="B48" s="19" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A49" s="2" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>133</v>
+      </c>
+      <c r="B49" s="19" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B50" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A51" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="B50" s="21" t="s">
+      <c r="B51" s="19" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-    </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A52" s="5" t="s">
+      <c r="B52" s="19"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A53" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="B52" s="5"/>
-[...7 lines deleted...]
-      <c r="B53" s="22"/>
+      <c r="B53" s="5"/>
       <c r="C53" s="5"/>
       <c r="D53" s="5"/>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A54" s="34" t="s">
+      <c r="A54" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" s="20"/>
+      <c r="C54" s="5"/>
+      <c r="D54" s="5"/>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A55" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="B54" s="23"/>
-[...2 lines deleted...]
-      <c r="A55" s="34" t="s">
+      <c r="B55" s="21"/>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A56" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B55" s="23"/>
-[...2 lines deleted...]
-      <c r="A56" s="34" t="s">
+      <c r="B56" s="21"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A57" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="23"/>
-[...3 lines deleted...]
-      <c r="A58" s="22" t="s">
+      <c r="B57" s="21"/>
+    </row>
+    <row r="58" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="59" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="20" t="s">
         <v>139</v>
       </c>
-      <c r="C58" s="46" t="s">
-[...7 lines deleted...]
-      <c r="A59" s="24" t="s">
+      <c r="C59" s="45" t="s">
+        <v>165</v>
+      </c>
+      <c r="D59" s="45"/>
+      <c r="E59" s="45"/>
+      <c r="F59" s="45"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A60" s="22" t="s">
         <v>147</v>
       </c>
-      <c r="C59" s="46"/>
-[...15 lines deleted...]
-      <c r="A61" s="2" t="s">
+      <c r="C60" s="45"/>
+      <c r="D60" s="45"/>
+      <c r="E60" s="45"/>
+      <c r="F60" s="45"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A61" s="31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="45"/>
+      <c r="D61" s="45"/>
+      <c r="E61" s="45"/>
+      <c r="F61" s="45"/>
+    </row>
+    <row r="62" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C61" s="46"/>
-[...5 lines deleted...]
-      <c r="A62" s="2" t="s">
+      <c r="C62" s="45"/>
+      <c r="D62" s="45"/>
+      <c r="E62" s="45"/>
+      <c r="F62" s="45"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A63" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="C62" s="46"/>
-[...8 lines deleted...]
-      <c r="A64" s="30" t="s">
+      <c r="C63" s="45"/>
+      <c r="D63" s="45"/>
+      <c r="E63" s="45"/>
+      <c r="F63" s="45"/>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A64" s="23"/>
+    </row>
+    <row r="65" spans="1:1" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="28" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="65" spans="1:1" s="30" customFormat="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="A66" s="31" t="s">
+    <row r="66" spans="1:1" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="28" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="67" spans="1:1" x14ac:dyDescent="0.3">
-      <c r="A67" s="2" t="s">
+    <row r="67" spans="1:1" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="29" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A68" s="2" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="69" spans="1:1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="70" spans="1:1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="C58:F62"/>
+    <mergeCell ref="C59:F63"/>
   </mergeCells>
   <conditionalFormatting sqref="B16:B40">
     <cfRule type="duplicateValues" dxfId="1" priority="1"/>
   </conditionalFormatting>
-  <dataValidations count="1">
-[...1 lines deleted...]
-      <formula1>$A$46:$A$50</formula1>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15" xr:uid="{204238E7-1E9A-4298-B771-A9EA5E0F4DDC}">
+      <formula1>$A$47:$A$51</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F16:F40" xr:uid="{74A6B1DB-B5E0-43A2-BFDE-B8AECA960B81}">
+      <formula1>$A$44:$A$52</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="A59" r:id="rId1" xr:uid="{9E1EC464-9F6E-456D-ACBC-BBD5EAC575CA}"/>
+    <hyperlink ref="A60" r:id="rId1" xr:uid="{9E1EC464-9F6E-456D-ACBC-BBD5EAC575CA}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="76" orientation="portrait" r:id="rId2"/>
   <headerFooter>
     <oddFooter xml:space="preserve">&amp;LSchool Business
 Allotments&amp;RUpdated: &amp;D
 </oddFooter>
   </headerFooter>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{59CCBFCC-E74E-4948-BE0F-3AD4737C578B}">
           <x14:formula1>
             <xm:f>Sheet2!$A$1:$A$115</xm:f>
           </x14:formula1>
           <xm:sqref>B6:B7</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8260EB33-3FAB-4739-9932-9C01C5C0DED2}">
   <dimension ref="A1:F111"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I15" sqref="I15"/>
+      <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14.88671875" style="2" customWidth="1"/>
     <col min="2" max="2" width="42.21875" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.6640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="23.21875" style="2" customWidth="1"/>
     <col min="5" max="5" width="20.88671875" style="2" customWidth="1"/>
     <col min="6" max="6" width="24.21875" style="2" customWidth="1"/>
     <col min="7" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="45" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="45"/>
+      <c r="A1" s="44" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
     </row>
     <row r="2" spans="1:6" ht="18" x14ac:dyDescent="0.35">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="44" t="s">
         <v>154</v>
       </c>
-      <c r="B2" s="45"/>
-[...3 lines deleted...]
-      <c r="F2" s="45"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
     </row>
     <row r="3" spans="1:6" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="26"/>
-[...3 lines deleted...]
-      <c r="E3" s="26"/>
+      <c r="A3" s="24"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
     </row>
     <row r="4" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="27"/>
-[...2 lines deleted...]
-      <c r="E4" s="26"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
     </row>
     <row r="5" spans="1:6" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="22"/>
-[...3 lines deleted...]
-      <c r="E5" s="26"/>
+      <c r="A5" s="20"/>
+      <c r="B5" s="24"/>
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
     </row>
     <row r="6" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="28"/>
-      <c r="C6" s="32" t="s">
+      <c r="B6" s="26"/>
+      <c r="C6" s="30" t="s">
         <v>137</v>
       </c>
-      <c r="D6" s="26"/>
-      <c r="E6" s="26"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
     </row>
     <row r="7" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="22"/>
-      <c r="B7" s="29"/>
+      <c r="A7" s="20"/>
+      <c r="B7" s="27"/>
       <c r="C7" s="4"/>
-      <c r="D7" s="26"/>
-      <c r="E7" s="26"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A8" s="5"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="37" t="s">
+      <c r="A10" s="35" t="s">
         <v>153</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B10" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C10" s="37" t="s">
+      <c r="C10" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="38" t="s">
+      <c r="D10" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="37" t="s">
+      <c r="E10" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="F10" s="38" t="s">
+      <c r="F10" s="36" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="17" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="43" t="s">
+    <row r="11" spans="1:6" s="16" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="41" t="s">
         <v>141</v>
       </c>
-      <c r="B11" s="43" t="s">
+      <c r="B11" s="41" t="s">
         <v>134</v>
       </c>
-      <c r="C11" s="43">
+      <c r="C11" s="41">
         <v>301</v>
       </c>
-      <c r="D11" s="44" t="s">
+      <c r="D11" s="42" t="s">
         <v>135</v>
       </c>
-      <c r="E11" s="43" t="s">
+      <c r="E11" s="41" t="s">
         <v>136</v>
       </c>
-      <c r="F11" s="43" t="s">
+      <c r="F11" s="41" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A12" s="40">
+      <c r="A12" s="38">
         <v>26</v>
       </c>
-      <c r="B12" s="41"/>
-[...3 lines deleted...]
-      <c r="F12" s="41"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="39"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="40"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A13" s="36">
+      <c r="A13" s="34">
         <v>27</v>
       </c>
-      <c r="B13" s="18"/>
-[...3 lines deleted...]
-      <c r="F13" s="18"/>
+      <c r="B13" s="17"/>
+      <c r="C13" s="17"/>
+      <c r="D13" s="17"/>
+      <c r="E13" s="17"/>
+      <c r="F13" s="40"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A14" s="36">
+      <c r="A14" s="34">
         <v>28</v>
       </c>
-      <c r="B14" s="18"/>
-[...3 lines deleted...]
-      <c r="F14" s="42"/>
+      <c r="B14" s="17"/>
+      <c r="C14" s="17"/>
+      <c r="D14" s="17"/>
+      <c r="E14" s="17"/>
+      <c r="F14" s="40"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A15" s="36">
+      <c r="A15" s="34">
         <v>29</v>
       </c>
-      <c r="B15" s="18"/>
-[...3 lines deleted...]
-      <c r="F15" s="42"/>
+      <c r="B15" s="17"/>
+      <c r="C15" s="17"/>
+      <c r="D15" s="17"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="40"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A16" s="36">
+      <c r="A16" s="34">
         <v>30</v>
       </c>
-      <c r="B16" s="18"/>
-[...3 lines deleted...]
-      <c r="F16" s="42"/>
+      <c r="B16" s="17"/>
+      <c r="C16" s="17"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="40"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A17" s="36">
+      <c r="A17" s="34">
         <v>31</v>
       </c>
-      <c r="B17" s="18"/>
-[...3 lines deleted...]
-      <c r="F17" s="42"/>
+      <c r="B17" s="17"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="40"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A18" s="36">
+      <c r="A18" s="34">
         <v>32</v>
       </c>
-      <c r="B18" s="18"/>
-[...3 lines deleted...]
-      <c r="F18" s="42"/>
+      <c r="B18" s="17"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="40"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A19" s="36">
+      <c r="A19" s="34">
         <v>33</v>
       </c>
-      <c r="B19" s="18"/>
-[...3 lines deleted...]
-      <c r="F19" s="42"/>
+      <c r="B19" s="17"/>
+      <c r="C19" s="17"/>
+      <c r="D19" s="17"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="40"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A20" s="36">
+      <c r="A20" s="34">
         <v>34</v>
       </c>
-      <c r="B20" s="18"/>
-[...3 lines deleted...]
-      <c r="F20" s="42"/>
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="40"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A21" s="36">
+      <c r="A21" s="34">
         <v>35</v>
       </c>
-      <c r="B21" s="18"/>
-[...3 lines deleted...]
-      <c r="F21" s="42"/>
+      <c r="B21" s="17"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="17"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="40"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A22" s="36">
+      <c r="A22" s="34">
         <v>36</v>
       </c>
-      <c r="B22" s="18"/>
-[...3 lines deleted...]
-      <c r="F22" s="42"/>
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="40"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A23" s="36">
+      <c r="A23" s="34">
         <v>37</v>
       </c>
-      <c r="B23" s="18"/>
-[...3 lines deleted...]
-      <c r="F23" s="42"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="40"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A24" s="36">
+      <c r="A24" s="34">
         <v>38</v>
       </c>
-      <c r="B24" s="18"/>
-[...3 lines deleted...]
-      <c r="F24" s="42"/>
+      <c r="B24" s="17"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="40"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A25" s="36">
+      <c r="A25" s="34">
         <v>39</v>
       </c>
-      <c r="B25" s="18"/>
-[...3 lines deleted...]
-      <c r="F25" s="42"/>
+      <c r="B25" s="17"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="40"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A26" s="36">
+      <c r="A26" s="34">
         <v>40</v>
       </c>
-      <c r="B26" s="18"/>
-[...3 lines deleted...]
-      <c r="F26" s="42"/>
+      <c r="B26" s="17"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="40"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A27" s="36">
+      <c r="A27" s="34">
         <v>41</v>
       </c>
-      <c r="B27" s="18"/>
-[...3 lines deleted...]
-      <c r="F27" s="42"/>
+      <c r="B27" s="17"/>
+      <c r="C27" s="17"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="40"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A28" s="36">
+      <c r="A28" s="34">
         <v>42</v>
       </c>
-      <c r="B28" s="18"/>
-[...3 lines deleted...]
-      <c r="F28" s="42"/>
+      <c r="B28" s="17"/>
+      <c r="C28" s="17"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="40"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A29" s="36">
+      <c r="A29" s="34">
         <v>43</v>
       </c>
-      <c r="B29" s="18"/>
-[...3 lines deleted...]
-      <c r="F29" s="42"/>
+      <c r="B29" s="17"/>
+      <c r="C29" s="17"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="40"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A30" s="36">
+      <c r="A30" s="34">
         <v>44</v>
       </c>
-      <c r="B30" s="18"/>
-[...3 lines deleted...]
-      <c r="F30" s="42"/>
+      <c r="B30" s="17"/>
+      <c r="C30" s="17"/>
+      <c r="D30" s="17"/>
+      <c r="E30" s="17"/>
+      <c r="F30" s="40"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A31" s="36">
+      <c r="A31" s="34">
         <v>45</v>
       </c>
-      <c r="B31" s="18"/>
-[...3 lines deleted...]
-      <c r="F31" s="42"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+      <c r="F31" s="40"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A32" s="36">
+      <c r="A32" s="34">
         <v>46</v>
       </c>
-      <c r="B32" s="18"/>
-[...3 lines deleted...]
-      <c r="F32" s="42"/>
+      <c r="B32" s="17"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="17"/>
+      <c r="E32" s="17"/>
+      <c r="F32" s="40"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A33" s="36">
+      <c r="A33" s="34">
         <v>47</v>
       </c>
-      <c r="B33" s="18"/>
-[...3 lines deleted...]
-      <c r="F33" s="42"/>
+      <c r="B33" s="17"/>
+      <c r="C33" s="17"/>
+      <c r="D33" s="17"/>
+      <c r="E33" s="17"/>
+      <c r="F33" s="40"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A34" s="36">
+      <c r="A34" s="34">
         <v>48</v>
       </c>
-      <c r="B34" s="18"/>
-[...3 lines deleted...]
-      <c r="F34" s="42"/>
+      <c r="B34" s="17"/>
+      <c r="C34" s="17"/>
+      <c r="D34" s="17"/>
+      <c r="E34" s="17"/>
+      <c r="F34" s="40"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A35" s="36">
+      <c r="A35" s="34">
         <v>49</v>
       </c>
-      <c r="B35" s="18"/>
-[...3 lines deleted...]
-      <c r="F35" s="42"/>
+      <c r="B35" s="17"/>
+      <c r="C35" s="17"/>
+      <c r="D35" s="17"/>
+      <c r="E35" s="17"/>
+      <c r="F35" s="40"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A36" s="36">
+      <c r="A36" s="34">
         <v>50</v>
       </c>
-      <c r="B36" s="18"/>
-[...3 lines deleted...]
-      <c r="F36" s="42"/>
+      <c r="B36" s="17"/>
+      <c r="C36" s="17"/>
+      <c r="D36" s="17"/>
+      <c r="E36" s="17"/>
+      <c r="F36" s="40"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A37" s="36">
+      <c r="A37" s="34">
         <v>51</v>
       </c>
-      <c r="B37" s="41"/>
-[...3 lines deleted...]
-      <c r="F37" s="42"/>
+      <c r="B37" s="39"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="40"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A38" s="36">
+      <c r="A38" s="34">
         <v>52</v>
       </c>
-      <c r="B38" s="18"/>
-[...3 lines deleted...]
-      <c r="F38" s="42"/>
+      <c r="B38" s="17"/>
+      <c r="C38" s="17"/>
+      <c r="D38" s="17"/>
+      <c r="E38" s="17"/>
+      <c r="F38" s="40"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A39" s="36">
+      <c r="A39" s="34">
         <v>53</v>
       </c>
-      <c r="B39" s="18"/>
-[...3 lines deleted...]
-      <c r="F39" s="42"/>
+      <c r="B39" s="17"/>
+      <c r="C39" s="17"/>
+      <c r="D39" s="17"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="40"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A40" s="36">
+      <c r="A40" s="34">
         <v>54</v>
       </c>
-      <c r="B40" s="18"/>
-[...3 lines deleted...]
-      <c r="F40" s="42"/>
+      <c r="B40" s="17"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="17"/>
+      <c r="E40" s="17"/>
+      <c r="F40" s="40"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A41" s="36">
+      <c r="A41" s="34">
         <v>55</v>
       </c>
-      <c r="B41" s="18"/>
-[...3 lines deleted...]
-      <c r="F41" s="42"/>
+      <c r="B41" s="17"/>
+      <c r="C41" s="17"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="40"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A42" s="36">
+      <c r="A42" s="34">
         <v>56</v>
       </c>
-      <c r="B42" s="18"/>
-[...3 lines deleted...]
-      <c r="F42" s="42"/>
+      <c r="B42" s="17"/>
+      <c r="C42" s="17"/>
+      <c r="D42" s="17"/>
+      <c r="E42" s="17"/>
+      <c r="F42" s="40"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A43" s="36">
+      <c r="A43" s="34">
         <v>57</v>
       </c>
-      <c r="B43" s="18"/>
-[...3 lines deleted...]
-      <c r="F43" s="42"/>
+      <c r="B43" s="17"/>
+      <c r="C43" s="17"/>
+      <c r="D43" s="17"/>
+      <c r="E43" s="17"/>
+      <c r="F43" s="40"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A44" s="36">
+      <c r="A44" s="34">
         <v>58</v>
       </c>
-      <c r="B44" s="18"/>
-[...3 lines deleted...]
-      <c r="F44" s="42"/>
+      <c r="B44" s="17"/>
+      <c r="C44" s="17"/>
+      <c r="D44" s="17"/>
+      <c r="E44" s="17"/>
+      <c r="F44" s="40"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A45" s="36">
+      <c r="A45" s="34">
         <v>59</v>
       </c>
-      <c r="B45" s="18"/>
-[...3 lines deleted...]
-      <c r="F45" s="42"/>
+      <c r="B45" s="17"/>
+      <c r="C45" s="17"/>
+      <c r="D45" s="17"/>
+      <c r="E45" s="17"/>
+      <c r="F45" s="40"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A46" s="36">
+      <c r="A46" s="34">
         <v>60</v>
       </c>
-      <c r="B46" s="18"/>
-[...3 lines deleted...]
-      <c r="F46" s="42"/>
+      <c r="B46" s="17"/>
+      <c r="C46" s="17"/>
+      <c r="D46" s="17"/>
+      <c r="E46" s="17"/>
+      <c r="F46" s="40"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A47" s="36">
+      <c r="A47" s="34">
         <v>61</v>
       </c>
-      <c r="B47" s="18"/>
-[...3 lines deleted...]
-      <c r="F47" s="42"/>
+      <c r="B47" s="17"/>
+      <c r="C47" s="17"/>
+      <c r="D47" s="17"/>
+      <c r="E47" s="17"/>
+      <c r="F47" s="40"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A48" s="36">
+      <c r="A48" s="34">
         <v>62</v>
       </c>
-      <c r="B48" s="18"/>
-[...3 lines deleted...]
-      <c r="F48" s="42"/>
+      <c r="B48" s="17"/>
+      <c r="C48" s="17"/>
+      <c r="D48" s="17"/>
+      <c r="E48" s="17"/>
+      <c r="F48" s="40"/>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A49" s="36">
+      <c r="A49" s="34">
         <v>63</v>
       </c>
-      <c r="B49" s="18"/>
-[...3 lines deleted...]
-      <c r="F49" s="42"/>
+      <c r="B49" s="17"/>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="17"/>
+      <c r="F49" s="40"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A50" s="36">
+      <c r="A50" s="34">
         <v>64</v>
       </c>
-      <c r="B50" s="18"/>
-[...3 lines deleted...]
-      <c r="F50" s="42"/>
+      <c r="B50" s="17"/>
+      <c r="C50" s="17"/>
+      <c r="D50" s="17"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="40"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A51" s="36">
+      <c r="A51" s="34">
         <v>65</v>
       </c>
-      <c r="B51" s="18"/>
-[...3 lines deleted...]
-      <c r="F51" s="42"/>
+      <c r="B51" s="17"/>
+      <c r="C51" s="17"/>
+      <c r="D51" s="17"/>
+      <c r="E51" s="17"/>
+      <c r="F51" s="40"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A52" s="36">
+      <c r="A52" s="34">
         <v>66</v>
       </c>
-      <c r="B52" s="18"/>
-[...3 lines deleted...]
-      <c r="F52" s="42"/>
+      <c r="B52" s="17"/>
+      <c r="C52" s="17"/>
+      <c r="D52" s="17"/>
+      <c r="E52" s="17"/>
+      <c r="F52" s="40"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A53" s="36">
+      <c r="A53" s="34">
         <v>67</v>
       </c>
-      <c r="B53" s="18"/>
-[...3 lines deleted...]
-      <c r="F53" s="42"/>
+      <c r="B53" s="17"/>
+      <c r="C53" s="17"/>
+      <c r="D53" s="17"/>
+      <c r="E53" s="17"/>
+      <c r="F53" s="40"/>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A54" s="36">
+      <c r="A54" s="34">
         <v>68</v>
       </c>
-      <c r="B54" s="18"/>
-[...3 lines deleted...]
-      <c r="F54" s="42"/>
+      <c r="B54" s="17"/>
+      <c r="C54" s="17"/>
+      <c r="D54" s="17"/>
+      <c r="E54" s="17"/>
+      <c r="F54" s="40"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A55" s="36">
+      <c r="A55" s="34">
         <v>69</v>
       </c>
-      <c r="B55" s="18"/>
-[...3 lines deleted...]
-      <c r="F55" s="42"/>
+      <c r="B55" s="17"/>
+      <c r="C55" s="17"/>
+      <c r="D55" s="17"/>
+      <c r="E55" s="17"/>
+      <c r="F55" s="40"/>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A56" s="36">
+      <c r="A56" s="34">
         <v>70</v>
       </c>
-      <c r="B56" s="18"/>
-[...3 lines deleted...]
-      <c r="F56" s="42"/>
+      <c r="B56" s="17"/>
+      <c r="C56" s="17"/>
+      <c r="D56" s="17"/>
+      <c r="E56" s="17"/>
+      <c r="F56" s="40"/>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A57" s="36">
+      <c r="A57" s="34">
         <v>71</v>
       </c>
-      <c r="B57" s="18"/>
-[...3 lines deleted...]
-      <c r="F57" s="42"/>
+      <c r="B57" s="17"/>
+      <c r="C57" s="17"/>
+      <c r="D57" s="17"/>
+      <c r="E57" s="17"/>
+      <c r="F57" s="40"/>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A58" s="36">
+      <c r="A58" s="34">
         <v>72</v>
       </c>
-      <c r="B58" s="18"/>
-[...3 lines deleted...]
-      <c r="F58" s="42"/>
+      <c r="B58" s="17"/>
+      <c r="C58" s="17"/>
+      <c r="D58" s="17"/>
+      <c r="E58" s="17"/>
+      <c r="F58" s="40"/>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A59" s="36">
+      <c r="A59" s="34">
         <v>73</v>
       </c>
-      <c r="B59" s="18"/>
-[...3 lines deleted...]
-      <c r="F59" s="42"/>
+      <c r="B59" s="17"/>
+      <c r="C59" s="17"/>
+      <c r="D59" s="17"/>
+      <c r="E59" s="17"/>
+      <c r="F59" s="40"/>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A60" s="36">
+      <c r="A60" s="34">
         <v>74</v>
       </c>
-      <c r="B60" s="18"/>
-[...3 lines deleted...]
-      <c r="F60" s="42"/>
+      <c r="B60" s="17"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="17"/>
+      <c r="E60" s="17"/>
+      <c r="F60" s="40"/>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A61" s="36">
+      <c r="A61" s="34">
         <v>75</v>
       </c>
-      <c r="B61" s="18"/>
-[...3 lines deleted...]
-      <c r="F61" s="42"/>
+      <c r="B61" s="17"/>
+      <c r="C61" s="17"/>
+      <c r="D61" s="17"/>
+      <c r="E61" s="17"/>
+      <c r="F61" s="40"/>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A62" s="36">
+      <c r="A62" s="34">
         <v>76</v>
       </c>
-      <c r="B62" s="41"/>
-[...3 lines deleted...]
-      <c r="F62" s="42"/>
+      <c r="B62" s="39"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="39"/>
+      <c r="F62" s="40"/>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A63" s="36">
+      <c r="A63" s="34">
         <v>77</v>
       </c>
-      <c r="B63" s="18"/>
-[...3 lines deleted...]
-      <c r="F63" s="42"/>
+      <c r="B63" s="17"/>
+      <c r="C63" s="17"/>
+      <c r="D63" s="17"/>
+      <c r="E63" s="17"/>
+      <c r="F63" s="40"/>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A64" s="36">
+      <c r="A64" s="34">
         <v>78</v>
       </c>
-      <c r="B64" s="18"/>
-[...3 lines deleted...]
-      <c r="F64" s="42"/>
+      <c r="B64" s="17"/>
+      <c r="C64" s="17"/>
+      <c r="D64" s="17"/>
+      <c r="E64" s="17"/>
+      <c r="F64" s="40"/>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A65" s="36">
+      <c r="A65" s="34">
         <v>79</v>
       </c>
-      <c r="B65" s="18"/>
-[...3 lines deleted...]
-      <c r="F65" s="42"/>
+      <c r="B65" s="17"/>
+      <c r="C65" s="17"/>
+      <c r="D65" s="17"/>
+      <c r="E65" s="17"/>
+      <c r="F65" s="40"/>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A66" s="36">
+      <c r="A66" s="34">
         <v>80</v>
       </c>
-      <c r="B66" s="18"/>
-[...3 lines deleted...]
-      <c r="F66" s="42"/>
+      <c r="B66" s="17"/>
+      <c r="C66" s="17"/>
+      <c r="D66" s="17"/>
+      <c r="E66" s="17"/>
+      <c r="F66" s="40"/>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A67" s="36">
+      <c r="A67" s="34">
         <v>81</v>
       </c>
-      <c r="B67" s="18"/>
-[...3 lines deleted...]
-      <c r="F67" s="42"/>
+      <c r="B67" s="17"/>
+      <c r="C67" s="17"/>
+      <c r="D67" s="17"/>
+      <c r="E67" s="17"/>
+      <c r="F67" s="40"/>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A68" s="36">
+      <c r="A68" s="34">
         <v>82</v>
       </c>
-      <c r="B68" s="18"/>
-[...3 lines deleted...]
-      <c r="F68" s="42"/>
+      <c r="B68" s="17"/>
+      <c r="C68" s="17"/>
+      <c r="D68" s="17"/>
+      <c r="E68" s="17"/>
+      <c r="F68" s="40"/>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A69" s="36">
+      <c r="A69" s="34">
         <v>83</v>
       </c>
-      <c r="B69" s="18"/>
-[...3 lines deleted...]
-      <c r="F69" s="42"/>
+      <c r="B69" s="17"/>
+      <c r="C69" s="17"/>
+      <c r="D69" s="17"/>
+      <c r="E69" s="17"/>
+      <c r="F69" s="40"/>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A70" s="36">
+      <c r="A70" s="34">
         <v>84</v>
       </c>
-      <c r="B70" s="18"/>
-[...3 lines deleted...]
-      <c r="F70" s="42"/>
+      <c r="B70" s="17"/>
+      <c r="C70" s="17"/>
+      <c r="D70" s="17"/>
+      <c r="E70" s="17"/>
+      <c r="F70" s="40"/>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A71" s="36">
+      <c r="A71" s="34">
         <v>85</v>
       </c>
-      <c r="B71" s="18"/>
-[...3 lines deleted...]
-      <c r="F71" s="42"/>
+      <c r="B71" s="17"/>
+      <c r="C71" s="17"/>
+      <c r="D71" s="17"/>
+      <c r="E71" s="17"/>
+      <c r="F71" s="40"/>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A72" s="36">
+      <c r="A72" s="34">
         <v>86</v>
       </c>
-      <c r="B72" s="18"/>
-[...3 lines deleted...]
-      <c r="F72" s="42"/>
+      <c r="B72" s="17"/>
+      <c r="C72" s="17"/>
+      <c r="D72" s="17"/>
+      <c r="E72" s="17"/>
+      <c r="F72" s="40"/>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A73" s="36">
+      <c r="A73" s="34">
         <v>87</v>
       </c>
-      <c r="B73" s="18"/>
-[...3 lines deleted...]
-      <c r="F73" s="42"/>
+      <c r="B73" s="17"/>
+      <c r="C73" s="17"/>
+      <c r="D73" s="17"/>
+      <c r="E73" s="17"/>
+      <c r="F73" s="40"/>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A74" s="36">
+      <c r="A74" s="34">
         <v>88</v>
       </c>
-      <c r="B74" s="18"/>
-[...3 lines deleted...]
-      <c r="F74" s="42"/>
+      <c r="B74" s="17"/>
+      <c r="C74" s="17"/>
+      <c r="D74" s="17"/>
+      <c r="E74" s="17"/>
+      <c r="F74" s="40"/>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A75" s="36">
+      <c r="A75" s="34">
         <v>89</v>
       </c>
-      <c r="B75" s="18"/>
-[...3 lines deleted...]
-      <c r="F75" s="42"/>
+      <c r="B75" s="17"/>
+      <c r="C75" s="17"/>
+      <c r="D75" s="17"/>
+      <c r="E75" s="17"/>
+      <c r="F75" s="40"/>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A76" s="36">
+      <c r="A76" s="34">
         <v>90</v>
       </c>
-      <c r="B76" s="18"/>
-[...3 lines deleted...]
-      <c r="F76" s="42"/>
+      <c r="B76" s="17"/>
+      <c r="C76" s="17"/>
+      <c r="D76" s="17"/>
+      <c r="E76" s="17"/>
+      <c r="F76" s="40"/>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A77" s="36">
+      <c r="A77" s="34">
         <v>91</v>
       </c>
-      <c r="B77" s="18"/>
-[...3 lines deleted...]
-      <c r="F77" s="42"/>
+      <c r="B77" s="17"/>
+      <c r="C77" s="17"/>
+      <c r="D77" s="17"/>
+      <c r="E77" s="17"/>
+      <c r="F77" s="40"/>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A78" s="36">
+      <c r="A78" s="34">
         <v>92</v>
       </c>
-      <c r="B78" s="18"/>
-[...3 lines deleted...]
-      <c r="F78" s="42"/>
+      <c r="B78" s="17"/>
+      <c r="C78" s="17"/>
+      <c r="D78" s="17"/>
+      <c r="E78" s="17"/>
+      <c r="F78" s="40"/>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A79" s="36">
+      <c r="A79" s="34">
         <v>93</v>
       </c>
-      <c r="B79" s="18"/>
-[...3 lines deleted...]
-      <c r="F79" s="42"/>
+      <c r="B79" s="17"/>
+      <c r="C79" s="17"/>
+      <c r="D79" s="17"/>
+      <c r="E79" s="17"/>
+      <c r="F79" s="40"/>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A80" s="36">
+      <c r="A80" s="34">
         <v>94</v>
       </c>
-      <c r="B80" s="18"/>
-[...3 lines deleted...]
-      <c r="F80" s="42"/>
+      <c r="B80" s="17"/>
+      <c r="C80" s="17"/>
+      <c r="D80" s="17"/>
+      <c r="E80" s="17"/>
+      <c r="F80" s="40"/>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A81" s="36">
+      <c r="A81" s="34">
         <v>95</v>
       </c>
-      <c r="B81" s="18"/>
-[...3 lines deleted...]
-      <c r="F81" s="42"/>
+      <c r="B81" s="17"/>
+      <c r="C81" s="17"/>
+      <c r="D81" s="17"/>
+      <c r="E81" s="17"/>
+      <c r="F81" s="40"/>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A82" s="36">
+      <c r="A82" s="34">
         <v>96</v>
       </c>
-      <c r="B82" s="18"/>
-[...3 lines deleted...]
-      <c r="F82" s="42"/>
+      <c r="B82" s="17"/>
+      <c r="C82" s="17"/>
+      <c r="D82" s="17"/>
+      <c r="E82" s="17"/>
+      <c r="F82" s="40"/>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A83" s="36">
+      <c r="A83" s="34">
         <v>97</v>
       </c>
-      <c r="B83" s="18"/>
-[...3 lines deleted...]
-      <c r="F83" s="42"/>
+      <c r="B83" s="17"/>
+      <c r="C83" s="17"/>
+      <c r="D83" s="17"/>
+      <c r="E83" s="17"/>
+      <c r="F83" s="40"/>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A84" s="36">
+      <c r="A84" s="34">
         <v>98</v>
       </c>
-      <c r="B84" s="18"/>
-[...3 lines deleted...]
-      <c r="F84" s="42"/>
+      <c r="B84" s="17"/>
+      <c r="C84" s="17"/>
+      <c r="D84" s="17"/>
+      <c r="E84" s="17"/>
+      <c r="F84" s="40"/>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A85" s="36">
+      <c r="A85" s="34">
         <v>99</v>
       </c>
-      <c r="B85" s="18"/>
-[...3 lines deleted...]
-      <c r="F85" s="42"/>
+      <c r="B85" s="17"/>
+      <c r="C85" s="17"/>
+      <c r="D85" s="17"/>
+      <c r="E85" s="17"/>
+      <c r="F85" s="40"/>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A86" s="36">
+      <c r="A86" s="34">
         <v>100</v>
       </c>
-      <c r="B86" s="18"/>
-[...3 lines deleted...]
-      <c r="F86" s="42"/>
+      <c r="B86" s="17"/>
+      <c r="C86" s="17"/>
+      <c r="D86" s="17"/>
+      <c r="E86" s="17"/>
+      <c r="F86" s="40"/>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A87" s="36">
+      <c r="A87" s="34">
         <v>101</v>
       </c>
-      <c r="B87" s="41"/>
-[...3 lines deleted...]
-      <c r="F87" s="42"/>
+      <c r="B87" s="39"/>
+      <c r="C87" s="39"/>
+      <c r="D87" s="39"/>
+      <c r="E87" s="39"/>
+      <c r="F87" s="40"/>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A88" s="36">
+      <c r="A88" s="34">
         <v>102</v>
       </c>
-      <c r="B88" s="18"/>
-[...3 lines deleted...]
-      <c r="F88" s="42"/>
+      <c r="B88" s="17"/>
+      <c r="C88" s="17"/>
+      <c r="D88" s="17"/>
+      <c r="E88" s="17"/>
+      <c r="F88" s="40"/>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A89" s="36">
+      <c r="A89" s="34">
         <v>103</v>
       </c>
-      <c r="B89" s="18"/>
-[...3 lines deleted...]
-      <c r="F89" s="42"/>
+      <c r="B89" s="17"/>
+      <c r="C89" s="17"/>
+      <c r="D89" s="17"/>
+      <c r="E89" s="17"/>
+      <c r="F89" s="40"/>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A90" s="36">
+      <c r="A90" s="34">
         <v>104</v>
       </c>
-      <c r="B90" s="18"/>
-[...3 lines deleted...]
-      <c r="F90" s="42"/>
+      <c r="B90" s="17"/>
+      <c r="C90" s="17"/>
+      <c r="D90" s="17"/>
+      <c r="E90" s="17"/>
+      <c r="F90" s="40"/>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A91" s="36">
+      <c r="A91" s="34">
         <v>105</v>
       </c>
-      <c r="B91" s="18"/>
-[...3 lines deleted...]
-      <c r="F91" s="42"/>
+      <c r="B91" s="17"/>
+      <c r="C91" s="17"/>
+      <c r="D91" s="17"/>
+      <c r="E91" s="17"/>
+      <c r="F91" s="40"/>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A92" s="36">
+      <c r="A92" s="34">
         <v>106</v>
       </c>
-      <c r="B92" s="18"/>
-[...3 lines deleted...]
-      <c r="F92" s="42"/>
+      <c r="B92" s="17"/>
+      <c r="C92" s="17"/>
+      <c r="D92" s="17"/>
+      <c r="E92" s="17"/>
+      <c r="F92" s="40"/>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A93" s="36">
+      <c r="A93" s="34">
         <v>107</v>
       </c>
-      <c r="B93" s="18"/>
-[...3 lines deleted...]
-      <c r="F93" s="42"/>
+      <c r="B93" s="17"/>
+      <c r="C93" s="17"/>
+      <c r="D93" s="17"/>
+      <c r="E93" s="17"/>
+      <c r="F93" s="40"/>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A94" s="36">
+      <c r="A94" s="34">
         <v>108</v>
       </c>
-      <c r="B94" s="18"/>
-[...3 lines deleted...]
-      <c r="F94" s="42"/>
+      <c r="B94" s="17"/>
+      <c r="C94" s="17"/>
+      <c r="D94" s="17"/>
+      <c r="E94" s="17"/>
+      <c r="F94" s="40"/>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A95" s="36">
+      <c r="A95" s="34">
         <v>109</v>
       </c>
-      <c r="B95" s="18"/>
-[...3 lines deleted...]
-      <c r="F95" s="42"/>
+      <c r="B95" s="17"/>
+      <c r="C95" s="17"/>
+      <c r="D95" s="17"/>
+      <c r="E95" s="17"/>
+      <c r="F95" s="40"/>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A96" s="36">
+      <c r="A96" s="34">
         <v>110</v>
       </c>
-      <c r="B96" s="18"/>
-[...3 lines deleted...]
-      <c r="F96" s="42"/>
+      <c r="B96" s="17"/>
+      <c r="C96" s="17"/>
+      <c r="D96" s="17"/>
+      <c r="E96" s="17"/>
+      <c r="F96" s="40"/>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A97" s="36">
+      <c r="A97" s="34">
         <v>111</v>
       </c>
-      <c r="B97" s="18"/>
-[...3 lines deleted...]
-      <c r="F97" s="42"/>
+      <c r="B97" s="17"/>
+      <c r="C97" s="17"/>
+      <c r="D97" s="17"/>
+      <c r="E97" s="17"/>
+      <c r="F97" s="40"/>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A98" s="36">
+      <c r="A98" s="34">
         <v>112</v>
       </c>
-      <c r="B98" s="18"/>
-[...3 lines deleted...]
-      <c r="F98" s="42"/>
+      <c r="B98" s="17"/>
+      <c r="C98" s="17"/>
+      <c r="D98" s="17"/>
+      <c r="E98" s="17"/>
+      <c r="F98" s="40"/>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A99" s="36">
+      <c r="A99" s="34">
         <v>113</v>
       </c>
-      <c r="B99" s="18"/>
-[...3 lines deleted...]
-      <c r="F99" s="42"/>
+      <c r="B99" s="17"/>
+      <c r="C99" s="17"/>
+      <c r="D99" s="17"/>
+      <c r="E99" s="17"/>
+      <c r="F99" s="40"/>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A100" s="36">
+      <c r="A100" s="34">
         <v>114</v>
       </c>
-      <c r="C100" s="18"/>
-[...2 lines deleted...]
-      <c r="F100" s="42"/>
+      <c r="C100" s="17"/>
+      <c r="D100" s="17"/>
+      <c r="E100" s="17"/>
+      <c r="F100" s="40"/>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A101" s="36">
+      <c r="A101" s="34">
         <v>115</v>
       </c>
-      <c r="B101" s="18"/>
-[...3 lines deleted...]
-      <c r="F101" s="42"/>
+      <c r="B101" s="17"/>
+      <c r="C101" s="17"/>
+      <c r="D101" s="17"/>
+      <c r="E101" s="17"/>
+      <c r="F101" s="40"/>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A102" s="36">
+      <c r="A102" s="34">
         <v>116</v>
       </c>
-      <c r="B102" s="18"/>
-[...3 lines deleted...]
-      <c r="F102" s="42"/>
+      <c r="B102" s="17"/>
+      <c r="C102" s="17"/>
+      <c r="D102" s="17"/>
+      <c r="E102" s="17"/>
+      <c r="F102" s="40"/>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A103" s="36">
+      <c r="A103" s="34">
         <v>117</v>
       </c>
-      <c r="B103" s="18"/>
-[...3 lines deleted...]
-      <c r="F103" s="42"/>
+      <c r="B103" s="17"/>
+      <c r="C103" s="17"/>
+      <c r="D103" s="17"/>
+      <c r="E103" s="17"/>
+      <c r="F103" s="40"/>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A104" s="36">
+      <c r="A104" s="34">
         <v>118</v>
       </c>
-      <c r="B104" s="18"/>
-[...3 lines deleted...]
-      <c r="F104" s="42"/>
+      <c r="B104" s="17"/>
+      <c r="C104" s="17"/>
+      <c r="D104" s="17"/>
+      <c r="E104" s="17"/>
+      <c r="F104" s="40"/>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A105" s="36">
+      <c r="A105" s="34">
         <v>119</v>
       </c>
-      <c r="B105" s="18"/>
-[...3 lines deleted...]
-      <c r="F105" s="42"/>
+      <c r="B105" s="17"/>
+      <c r="C105" s="17"/>
+      <c r="D105" s="17"/>
+      <c r="E105" s="17"/>
+      <c r="F105" s="40"/>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A106" s="36">
+      <c r="A106" s="34">
         <v>120</v>
       </c>
-      <c r="B106" s="18"/>
-[...3 lines deleted...]
-      <c r="F106" s="42"/>
+      <c r="B106" s="17"/>
+      <c r="C106" s="17"/>
+      <c r="D106" s="17"/>
+      <c r="E106" s="17"/>
+      <c r="F106" s="40"/>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A107" s="36">
+      <c r="A107" s="34">
         <v>121</v>
       </c>
-      <c r="B107" s="18"/>
-[...3 lines deleted...]
-      <c r="F107" s="42"/>
+      <c r="B107" s="17"/>
+      <c r="C107" s="17"/>
+      <c r="D107" s="17"/>
+      <c r="E107" s="17"/>
+      <c r="F107" s="40"/>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A108" s="36">
+      <c r="A108" s="34">
         <v>122</v>
       </c>
-      <c r="B108" s="18"/>
-[...3 lines deleted...]
-      <c r="F108" s="42"/>
+      <c r="B108" s="17"/>
+      <c r="C108" s="17"/>
+      <c r="D108" s="17"/>
+      <c r="E108" s="17"/>
+      <c r="F108" s="40"/>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A109" s="36">
+      <c r="A109" s="34">
         <v>123</v>
       </c>
-      <c r="B109" s="18"/>
-[...3 lines deleted...]
-      <c r="F109" s="42"/>
+      <c r="B109" s="17"/>
+      <c r="C109" s="17"/>
+      <c r="D109" s="17"/>
+      <c r="E109" s="17"/>
+      <c r="F109" s="40"/>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A110" s="36">
+      <c r="A110" s="34">
         <v>124</v>
       </c>
-      <c r="B110" s="18"/>
-[...3 lines deleted...]
-      <c r="F110" s="42"/>
+      <c r="B110" s="17"/>
+      <c r="C110" s="17"/>
+      <c r="D110" s="17"/>
+      <c r="E110" s="17"/>
+      <c r="F110" s="40"/>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A111" s="36">
+      <c r="A111" s="34">
         <v>125</v>
       </c>
-      <c r="B111" s="18"/>
-[...3 lines deleted...]
-      <c r="F111" s="42"/>
+      <c r="B111" s="17"/>
+      <c r="C111" s="17"/>
+      <c r="D111" s="17"/>
+      <c r="E111" s="17"/>
+      <c r="F111" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <conditionalFormatting sqref="B12:B99 B101:B111">
     <cfRule type="duplicateValues" dxfId="0" priority="1"/>
   </conditionalFormatting>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F12:F111" xr:uid="{1F3BEF95-D2D5-499F-BF26-8068F9099F1C}">
+      <formula1>" ,AAU, CCUSA, CV, EPI, GTP, ITES, Partipate, TPG"</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="76" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter xml:space="preserve">&amp;LSchool Business
 Allotments&amp;RUpdated: &amp;D
 </oddFooter>
   </headerFooter>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{16DDFC59-8573-46B7-8D0F-507BF6F86FB6}">
           <x14:formula1>
             <xm:f>Sheet2!$A$1:$A$115</xm:f>
           </x14:formula1>
           <xm:sqref>B6:B7</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{37F8926E-5D79-460F-B7F4-1B4C22E0D17B}">
           <x14:formula1>
-            <xm:f>'IFE2026'!$A$46:$A$50</xm:f>
+            <xm:f>'IFE2027'!$A$47:$A$51</xm:f>
           </x14:formula1>
-          <xm:sqref>F11 F14:F111</xm:sqref>
+          <xm:sqref>F11</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34FBE107-20A6-4C0E-87F2-E0FF7DF1AB58}">
   <dimension ref="A1:A115"/>
   <sheetViews>
     <sheetView topLeftCell="A74" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="22.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>16</v>
       </c>
     </row>
@@ -3773,49 +3792,49 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>IFE2026</vt:lpstr>
-      <vt:lpstr>IFE2026 Additional</vt:lpstr>
+      <vt:lpstr>IFE2027</vt:lpstr>
+      <vt:lpstr>IFE2027 Additional</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
-      <vt:lpstr>'IFE2026'!Print_Area</vt:lpstr>
-      <vt:lpstr>'IFE2026 Additional'!Print_Area</vt:lpstr>
+      <vt:lpstr>'IFE2027'!Print_Area</vt:lpstr>
+      <vt:lpstr>'IFE2027 Additional'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Chad Claybrook;lydia.prude@dpi.nc.gov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>