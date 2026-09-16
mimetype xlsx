--- v0 (2026-08-25)
+++ v1 (2026-09-16)
@@ -1,65 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ShannonMiller\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Bud\School Allotments\FY2026-27\Federal Allotments\Federal Reversions\Federal Grants ending 09.30.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{048E8585-AD52-4680-B1E3-6663E640EC24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A5B917D5-F2DF-4234-9FEF-5136A9A20251}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="44175" yWindow="3615" windowWidth="32445" windowHeight="14535" xr2:uid="{C97D937D-26BA-44CB-9150-BE7624637864}"/>
+    <workbookView xWindow="-38520" yWindow="-10020" windowWidth="38640" windowHeight="21120" xr2:uid="{C97D937D-26BA-44CB-9150-BE7624637864}"/>
   </bookViews>
   <sheets>
     <sheet name="Grants Ending Sept30" sheetId="3" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Grants Ending Sept30'!$A$2:$E$2</definedName>
     <definedName name="PRINCIPAL_I">#REF!</definedName>
     <definedName name="PRINCIPAL_II">#REF!</definedName>
     <definedName name="PRINCIPAL_III">#REF!</definedName>
     <definedName name="PRINCIPAL_IV">#REF!</definedName>
     <definedName name="PRINCIPAL_V">#REF!</definedName>
     <definedName name="PRINCIPAL_VI">#REF!</definedName>
     <definedName name="PRINCIPAL_VII">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -261,60 +257,60 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{F78B652F-C544-4B4F-9FE9-A1838D7A3BED}"/>
   </cellStyles>
   <dxfs count="11">
     <dxf>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="164" formatCode="0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="164" formatCode="0000"/>
     </dxf>
     <dxf>
       <border outline="0">
-        <bottom style="thin">
+        <top style="thin">
           <color indexed="64"/>
-        </bottom>
+        </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
-        <top style="thin">
+        <bottom style="thin">
           <color indexed="64"/>
-        </top>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <border>
         <left style="medium">
           <color rgb="FFBDD7EE"/>
         </left>
@@ -415,77 +411,55 @@
           <color rgb="FFBDD7EE"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Table Style 1" pivot="0" count="4" xr9:uid="{179F957C-F760-4D5D-86D0-5306E06DDA7C}">
       <tableStyleElement type="wholeTable" dxfId="10"/>
       <tableStyleElement type="headerRow" dxfId="9"/>
       <tableStyleElement type="secondRowStripe" dxfId="8"/>
       <tableStyleElement type="firstColumnStripe" dxfId="7"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...21 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{0188ADDF-FF9A-4038-B8AB-634767771AAE}" name="Table1" displayName="Table1" ref="A2:E28" totalsRowShown="0" headerRowDxfId="6" headerRowBorderDxfId="4" tableBorderDxfId="5" dataCellStyle="Normal 2">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{0188ADDF-FF9A-4038-B8AB-634767771AAE}" name="Table1" displayName="Table1" ref="A2:E28" totalsRowShown="0" headerRowDxfId="6" headerRowBorderDxfId="5" tableBorderDxfId="4" dataCellStyle="Normal 2">
   <autoFilter ref="A2:E28" xr:uid="{6FA3847C-D17C-46E1-A0AE-BDA76D623211}"/>
   <tableColumns count="5">
     <tableColumn id="1" xr3:uid="{FB68B9A3-7ADF-4BC1-88AF-0CA262DE7353}" name="PRC " dataDxfId="3" dataCellStyle="Normal 2"/>
     <tableColumn id="2" xr3:uid="{CE64D5F5-2C8F-49BC-94D4-B546A2EC30B5}" name="PRC Name" dataDxfId="2" dataCellStyle="Normal 2"/>
     <tableColumn id="3" xr3:uid="{BA7F4D4C-6657-4583-8CA3-3A613E30939F}" name="Grant Year" dataCellStyle="Normal 2"/>
     <tableColumn id="4" xr3:uid="{9B5641C5-65D9-42DF-BB57-D8AE91DD966B}" name="Expiration Date" dataDxfId="1" dataCellStyle="Normal 2"/>
     <tableColumn id="5" xr3:uid="{A6745B67-5ABD-4AFA-8B9A-737AEDA580DE}" name="PSU Liquidation" dataDxfId="0" dataCellStyle="Normal 2"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
@@ -778,511 +752,511 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5897F44F-AAE8-4E27-A589-9F14F86E34F7}">
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="8.33203125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="66.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="18.6640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.44140625" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="7" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="3">
         <v>26</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="1">
         <v>2025</v>
       </c>
       <c r="D3" s="2">
         <v>46295</v>
       </c>
       <c r="E3" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="3">
         <v>47</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="1">
         <v>2025</v>
       </c>
       <c r="D4" s="2">
         <v>46295</v>
       </c>
       <c r="E4" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="3">
         <v>49</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="1">
         <v>2025</v>
       </c>
       <c r="D5" s="2">
         <v>46295</v>
       </c>
       <c r="E5" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="3">
         <v>50</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="1">
         <v>2025</v>
       </c>
       <c r="D6" s="2">
         <v>46295</v>
       </c>
       <c r="E6" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="3">
         <v>51</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="1">
         <v>2025</v>
       </c>
       <c r="D7" s="2">
         <v>46295</v>
       </c>
       <c r="E7" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="3">
         <v>53</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>2024</v>
       </c>
       <c r="D8" s="2">
         <v>46295</v>
       </c>
       <c r="E8" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="3">
         <v>59</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1">
         <v>2026</v>
       </c>
       <c r="D9" s="2">
         <v>46202</v>
       </c>
       <c r="E9" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="3">
         <v>60</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>2025</v>
       </c>
       <c r="D10" s="2">
         <v>46295</v>
       </c>
       <c r="E10" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="3">
         <v>70</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="1">
         <v>2025</v>
       </c>
       <c r="D11" s="2">
         <v>46295</v>
       </c>
       <c r="E11" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="3">
         <v>82</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="1">
         <v>2024</v>
       </c>
       <c r="D12" s="2">
-        <v>46295</v>
+        <v>46660</v>
       </c>
       <c r="E12" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="3">
         <v>82</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="1">
         <v>2025</v>
       </c>
       <c r="D13" s="2">
-        <v>46295</v>
+        <v>46660</v>
       </c>
       <c r="E13" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="3">
         <v>101</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="1">
         <v>2025</v>
       </c>
       <c r="D14" s="2">
         <v>46295</v>
       </c>
       <c r="E14" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="3">
         <v>102</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="1">
         <v>2024</v>
       </c>
       <c r="D15" s="2">
         <v>46294</v>
       </c>
       <c r="E15" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="3">
         <v>103</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="1">
         <v>2025</v>
       </c>
       <c r="D16" s="2">
         <v>46295</v>
       </c>
       <c r="E16" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="3">
         <v>104</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="1">
         <v>2025</v>
       </c>
       <c r="D17" s="2">
         <v>46295</v>
       </c>
       <c r="E17" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="3">
         <v>105</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="1">
         <v>2025</v>
       </c>
       <c r="D18" s="2">
         <v>46295</v>
       </c>
       <c r="E18" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="3">
         <v>107</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="1">
         <v>2025</v>
       </c>
       <c r="D19" s="2">
         <v>46295</v>
       </c>
       <c r="E19" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="3">
         <v>108</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="1">
         <v>2025</v>
       </c>
       <c r="D20" s="2">
         <v>46295</v>
       </c>
       <c r="E20" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="3">
         <v>109</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="1">
         <v>2025</v>
       </c>
       <c r="D21" s="2">
         <v>46295</v>
       </c>
       <c r="E21" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="3">
         <v>110</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="1">
         <v>2025</v>
       </c>
       <c r="D22" s="2">
         <v>46295</v>
       </c>
       <c r="E22" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="3">
         <v>110</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="1">
         <v>2022</v>
       </c>
       <c r="D23" s="2">
         <v>46295</v>
       </c>
       <c r="E23" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="3">
         <v>111</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="1">
         <v>2025</v>
       </c>
       <c r="D24" s="2">
         <v>46295</v>
       </c>
       <c r="E24" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="3">
         <v>115</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="1">
         <v>2025</v>
       </c>
       <c r="D25" s="2">
         <v>46295</v>
       </c>
       <c r="E25" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="3">
         <v>118</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="1">
         <v>2025</v>
       </c>
       <c r="D26" s="2">
         <v>46295</v>
       </c>
       <c r="E26" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="3">
         <v>119</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="1">
         <v>2025</v>
       </c>
       <c r="D27" s="2">
         <v>46295</v>
       </c>
       <c r="E27" s="8">
         <v>90</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="3">
         <v>145</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="1">
         <v>2023</v>
       </c>
       <c r="D28" s="2">
         <v>46295</v>
       </c>
       <c r="E28" s="8">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>