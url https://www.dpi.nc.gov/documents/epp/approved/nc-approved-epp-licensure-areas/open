--- v7 (2026-08-03)
+++ v8 (2026-11-05)
@@ -1,1139 +1,830 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30327"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30613"/>
   <workbookPr/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6C8336DF-3B8E-464A-A7E3-0DF699ACB127}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dpincgov-my.sharepoint.com/personal/susan_ruiz_dpi_nc_gov/Documents/Desktop/EPP Programs/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{05DFF991-7B19-4B4A-AE57-68F8E93F5B9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="27945" windowHeight="12300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="57480" yWindow="-2655" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1566" uniqueCount="327">
-[...610 lines deleted...]
-    <t>88082</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1468" uniqueCount="227">
+  <si>
+    <t xml:space="preserve">A = Bachelor's Level                                                 M = Master's Level                                                                       S = Specialist's Level                                             D = Doctoral Level                                                                       AO =Add On                                                          R= Residency                                                                                                                                   E = Endorsement (computer only)                                                                                                                                                                              </t>
+  </si>
+  <si>
+    <t>Birth - Kindergarten  - 0014</t>
+  </si>
+  <si>
+    <t>Preschool Add-on - 00015</t>
+  </si>
+  <si>
+    <t>Elementary Education  (K-6) - 00025</t>
+  </si>
+  <si>
+    <t>Elementary Second Language [ESL], (K-6) - 5110</t>
+  </si>
+  <si>
+    <t>Elementary Math (K-6) Add-On - 25200</t>
+  </si>
+  <si>
+    <t>Elementary Science (K-6) Add-On - 25300</t>
+  </si>
+  <si>
+    <t>Reading (K-6) - 25190</t>
+  </si>
+  <si>
+    <t>Special Education: General Curriculum (K-6) - 25881</t>
+  </si>
+  <si>
+    <t>Special Education: Adapted Curriculum (K-6) - 25882</t>
+  </si>
+  <si>
+    <t>Art (K-12) - 00810</t>
+  </si>
+  <si>
+    <t>Music (K-12) - 00800</t>
+  </si>
+  <si>
+    <t>Dance (K-12) - 00805</t>
+  </si>
+  <si>
+    <t>Theatre Arts (K-12) - 00108</t>
+  </si>
+  <si>
+    <t>Health Specialist (K-12) - 00098</t>
+  </si>
+  <si>
+    <t>Physical Education (K-12) - 00090</t>
+  </si>
+  <si>
+    <t>Health &amp; Physical Education (K-12) - 00095</t>
+  </si>
+  <si>
+    <t>Reading (K-12) - 00190</t>
+  </si>
+  <si>
+    <t>Safety &amp; Driver Education - 00096</t>
+  </si>
+  <si>
+    <t>Speech Communication (K-12) - 00109</t>
+  </si>
+  <si>
+    <t>ESL (K-12) - 00110</t>
+  </si>
+  <si>
+    <t>American Sign Langauge (K-12) - 00597</t>
+  </si>
+  <si>
+    <t>French (K-12) - 00511</t>
+  </si>
+  <si>
+    <t>Spanish (K-12) - 00521</t>
+  </si>
+  <si>
+    <t>German (K-12) - 00531</t>
+  </si>
+  <si>
+    <t>Japanese (K-12) - 00541</t>
+  </si>
+  <si>
+    <t>Russian (K-12) - 00581</t>
+  </si>
+  <si>
+    <t>Arabic (K-12) - 00582</t>
+  </si>
+  <si>
+    <t>Cherokee (K-12) - 00583</t>
+  </si>
+  <si>
+    <t>Chinese (K-12) - 00551</t>
+  </si>
+  <si>
+    <t>Greek (Ancient) (K-12) - 00586</t>
+  </si>
+  <si>
+    <t>Greek (Modern) (K-12) - 00587</t>
+  </si>
+  <si>
+    <t>Hebrew (K-12) - 00588</t>
+  </si>
+  <si>
+    <t>Hindi (K-12) - 00589</t>
+  </si>
+  <si>
+    <t>Italian (K-12) - 00561</t>
+  </si>
+  <si>
+    <t>Korean (K-12) - 00592</t>
+  </si>
+  <si>
+    <t>Latin (K-12) - 00590</t>
+  </si>
+  <si>
+    <t>Portuguese (K-12)  - 00594</t>
+  </si>
+  <si>
+    <t>Swahili (K-12) - 00595</t>
+  </si>
+  <si>
+    <t>Turkish (K-12) - 00596</t>
+  </si>
+  <si>
+    <t>Computer Education (K-12)* (Endorsement only) - 18079</t>
+  </si>
+  <si>
+    <t>Junior ROTC - 00999</t>
+  </si>
+  <si>
+    <t>Other Foreign Languages (K-12) - 00585</t>
+  </si>
+  <si>
+    <t>English (9-12) - 00100</t>
+  </si>
+  <si>
+    <t>Mathematics (9-12) - 00200</t>
+  </si>
+  <si>
+    <t>Science (9-12) - 00300</t>
+  </si>
+  <si>
+    <t>Earth Science (9-12) - 00302</t>
+  </si>
+  <si>
+    <t>Biology (9-12) - 00310</t>
+  </si>
+  <si>
+    <t>Physics (9-12) - 00320</t>
+  </si>
+  <si>
+    <t>Chemistry (9-12) - 00330</t>
+  </si>
+  <si>
+    <t>Social Studies (9-12) - 00400</t>
+  </si>
+  <si>
+    <t>Political Science (9-12) - 00405</t>
+  </si>
+  <si>
+    <t>Geography (9-12) - 00410</t>
+  </si>
+  <si>
+    <t>History (9-12) - 00420</t>
+  </si>
+  <si>
+    <t>Economics (9-12) - 00431</t>
+  </si>
+  <si>
+    <t>Sociology (9-12) - 00432</t>
+  </si>
+  <si>
+    <t>Anthropology (9-12) - 00433</t>
+  </si>
+  <si>
+    <t>French (9-12) - 00510</t>
+  </si>
+  <si>
+    <t>Spanish (9-12) - 00520</t>
+  </si>
+  <si>
+    <t>German (9-12) - 00530</t>
+  </si>
+  <si>
+    <t>Japanese (9-12) - 00540</t>
+  </si>
+  <si>
+    <t>Russian (9-12) - 00580</t>
+  </si>
+  <si>
+    <t>Latin (9-12) - 00590</t>
+  </si>
+  <si>
+    <t>Bible (9-12) - 00905</t>
+  </si>
+  <si>
+    <t>Journalism (9-12) - 18105</t>
+  </si>
+  <si>
+    <t>Chinese (9-12) - 00550</t>
+  </si>
+  <si>
+    <t>Language Arts Middle Grades - 78180</t>
+  </si>
+  <si>
+    <t>Mathematics Middle Grades - 78200</t>
+  </si>
+  <si>
+    <t>Science Middle Grades - 78300</t>
+  </si>
+  <si>
+    <t>Social Studies Middle Grades - 78400</t>
+  </si>
+  <si>
+    <t>Specific Learning Disabled (K-12) - 88086</t>
+  </si>
+  <si>
+    <t>Academically or Intellectually Gifted (K-12) - 88087</t>
+  </si>
+  <si>
+    <t>Deaf and Hard of Hearing (K-12) - 88088</t>
+  </si>
+  <si>
+    <t>Special Education: General Curriculum (K-12) - 88091</t>
+  </si>
+  <si>
+    <t>Special Education: Adapted Curriculum (K-12) - 88092</t>
+  </si>
+  <si>
+    <t>Cross Categorical (mildly/moderately disabled) (K-12) - 88001</t>
+  </si>
+  <si>
+    <t>Severely/Profound Disabled (K-12) - 88082</t>
+  </si>
+  <si>
+    <t>Mentally Disabled (K-12) - 88081</t>
+  </si>
+  <si>
+    <t>Visually Impaired (K-12) - 88083</t>
+  </si>
+  <si>
+    <t>Behaviorally/Emotionally Disabled (K-12) - 88085</t>
+  </si>
+  <si>
+    <t>CTE: Agricultural Education - 00700</t>
+  </si>
+  <si>
+    <t>CTE: Business &amp; Information Technology Education - 00760</t>
+  </si>
+  <si>
+    <t>CTE: Career Development Coordinator - 00747</t>
+  </si>
+  <si>
+    <t>CTE: Family &amp; Consumer Sciences - 00710</t>
+  </si>
+  <si>
+    <t>CTE: Health Sciences Education - RN - 00720</t>
+  </si>
+  <si>
+    <t>CTE: Health Sciences Education - non RN - 00721</t>
+  </si>
+  <si>
+    <t>CTE: Health Sciences Education - Biotech - 00722</t>
+  </si>
+  <si>
+    <t>CTE: Marketing Education - 00730</t>
+  </si>
+  <si>
+    <t>CTE: Technology Education - 00820</t>
+  </si>
+  <si>
+    <t>CTE: Trade &amp; Industrial Education - 00740</t>
+  </si>
+  <si>
+    <t>Administrative: Superintendent  - 00011</t>
+  </si>
+  <si>
+    <t>Administrative: Principal - 00012</t>
+  </si>
+  <si>
+    <t>Administrative: Curriculum Instructional Specialist - 00113</t>
+  </si>
+  <si>
+    <t>Administrative: Instructional Technology Specialist-Computers - 00077</t>
+  </si>
+  <si>
+    <t>Administrative:  Media Supervisor - 00078</t>
+  </si>
+  <si>
+    <t>Administrative: Exceptional Children's Program Administrator - 88099</t>
+  </si>
+  <si>
+    <t>School Counselor - 00005</t>
+  </si>
+  <si>
+    <t>School Social Worker - 00006</t>
+  </si>
+  <si>
+    <t>School Psychologist - 00026</t>
+  </si>
+  <si>
+    <t>Instructional Technology Specialist - Telecommunications - 00074</t>
+  </si>
+  <si>
+    <t>Media Coordinator - 00076</t>
+  </si>
+  <si>
+    <t>Audiologist - 88003</t>
+  </si>
+  <si>
+    <t>Speech-Language Pathologist (NCBOESLPA Licensure) - 88082</t>
   </si>
   <si>
     <t>#T.E.A.C.H.</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Alamance Community College</t>
   </si>
   <si>
+    <t>R, AO</t>
+  </si>
+  <si>
     <t>Appalachian State University</t>
   </si>
   <si>
     <t>A, M, R</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>A, R</t>
   </si>
   <si>
     <t>M, AO</t>
   </si>
   <si>
     <t>A, M</t>
   </si>
   <si>
+    <t>E</t>
+  </si>
+  <si>
     <t>M</t>
   </si>
   <si>
     <t>M, R</t>
   </si>
   <si>
+    <t>S, D</t>
+  </si>
+  <si>
     <t>S</t>
   </si>
   <si>
     <t>Aspire Teacher Prep</t>
   </si>
   <si>
     <t>Barton College</t>
   </si>
   <si>
+    <t>A, M, AO, R</t>
+  </si>
+  <si>
+    <t>A, AO, R</t>
+  </si>
+  <si>
+    <t>AO, R</t>
+  </si>
+  <si>
+    <t>Belmont Abbey College</t>
+  </si>
+  <si>
+    <t>Bennett College</t>
+  </si>
+  <si>
+    <t>Blue Ridge Community College</t>
+  </si>
+  <si>
+    <t>Brevard College</t>
+  </si>
+  <si>
+    <t>Brunswick Community College</t>
+  </si>
+  <si>
+    <t>Caldwell County Schools Educator Pathway</t>
+  </si>
+  <si>
+    <t>Campbell University</t>
+  </si>
+  <si>
+    <t>Cape Fear Community College</t>
+  </si>
+  <si>
+    <t>Catawba College</t>
+  </si>
+  <si>
+    <t>Catawba Community College</t>
+  </si>
+  <si>
+    <t>Central Carolina Community College</t>
+  </si>
+  <si>
+    <t>Central Carolina Teaching Initiative</t>
+  </si>
+  <si>
+    <t>Central Piedmont Community College</t>
+  </si>
+  <si>
+    <t>Charlotte Mecklenburg Schools Teaching Residency</t>
+  </si>
+  <si>
+    <t>Chowan University</t>
+  </si>
+  <si>
+    <t>Cleveland Community College</t>
+  </si>
+  <si>
+    <t>Davidson Davie Community College</t>
+  </si>
+  <si>
+    <t>Duke University</t>
+  </si>
+  <si>
+    <t>Durham Technical Community College</t>
+  </si>
+  <si>
+    <t>East Carolina University</t>
+  </si>
+  <si>
+    <t>M, S, D</t>
+  </si>
+  <si>
+    <t>M, S</t>
+  </si>
+  <si>
+    <t>A, M, S</t>
+  </si>
+  <si>
+    <t>Elizabeth City State University</t>
+  </si>
+  <si>
     <t>A, R, AO</t>
   </si>
   <si>
-    <t>A, M, AO, R</t>
-[...23 lines deleted...]
-    <t>Campbell University</t>
+    <t>A, AO</t>
+  </si>
+  <si>
+    <t>A, M, AO</t>
+  </si>
+  <si>
+    <t>Elon University</t>
+  </si>
+  <si>
+    <t>Fayetteville State University</t>
+  </si>
+  <si>
+    <t>A, M, R, AO</t>
+  </si>
+  <si>
+    <t>M, AO, R</t>
+  </si>
+  <si>
+    <t>Fayetteville Technical Community College</t>
+  </si>
+  <si>
+    <t>Forsyth Technical Community College</t>
+  </si>
+  <si>
+    <t>Gardner-Webb University</t>
+  </si>
+  <si>
+    <t>Gaston College</t>
+  </si>
+  <si>
+    <t>Greensboro College</t>
+  </si>
+  <si>
+    <t>Guilford College</t>
+  </si>
+  <si>
+    <t>Guilford County Schools</t>
+  </si>
+  <si>
+    <t>Guilford Technical Community College</t>
+  </si>
+  <si>
+    <t>High Point University</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>M, D, AO</t>
+  </si>
+  <si>
+    <t>James Sprunt Community College</t>
+  </si>
+  <si>
+    <t>Johnston Community College</t>
+  </si>
+  <si>
+    <t>KIPP NC</t>
+  </si>
+  <si>
+    <t>Lees-McRae College</t>
+  </si>
+  <si>
+    <t>Lenoir Community College</t>
+  </si>
+  <si>
+    <t>Lenoir-Rhyne University</t>
+  </si>
+  <si>
+    <t>Livingstone College</t>
+  </si>
+  <si>
+    <t>Mars Hill University</t>
+  </si>
+  <si>
+    <t>McDowell Technical Community College</t>
+  </si>
+  <si>
+    <t>Meredith College</t>
+  </si>
+  <si>
+    <t>Methodist University</t>
+  </si>
+  <si>
+    <t>Mid-Atlantic Christian University</t>
+  </si>
+  <si>
+    <t>Montreat College</t>
+  </si>
+  <si>
+    <t>Moreland University</t>
+  </si>
+  <si>
+    <t>NC A&amp;T State University</t>
+  </si>
+  <si>
+    <t>NC Central University</t>
+  </si>
+  <si>
+    <t>NC State University</t>
+  </si>
+  <si>
+    <t>A, M, S, D, R</t>
+  </si>
+  <si>
+    <t>M, S, D, AO</t>
+  </si>
+  <si>
+    <t>A, M, S, R</t>
+  </si>
+  <si>
+    <t>NC Wesleyan College</t>
+  </si>
+  <si>
+    <t>Pathways to Practice NC</t>
+  </si>
+  <si>
+    <t>Pfeiffer University</t>
+  </si>
+  <si>
+    <t>Pitt Community College</t>
+  </si>
+  <si>
+    <t>Queens University of Charlotte</t>
+  </si>
+  <si>
+    <t>Richmond Community College</t>
+  </si>
+  <si>
+    <t>Robeson Community College</t>
+  </si>
+  <si>
+    <t>Rowan-Cabarrus Community College</t>
+  </si>
+  <si>
+    <t>Saint Augustine's University</t>
+  </si>
+  <si>
+    <t>Salem College</t>
+  </si>
+  <si>
+    <t>Sampson Community College</t>
+  </si>
+  <si>
+    <t>Sandhills Community College</t>
+  </si>
+  <si>
+    <t>Shaw University</t>
+  </si>
+  <si>
+    <t>South Piedmont Community College</t>
+  </si>
+  <si>
+    <t>Stanly Community College</t>
+  </si>
+  <si>
+    <t>Teachers of Tomorrow</t>
+  </si>
+  <si>
+    <t>University of Lynchburg</t>
+  </si>
+  <si>
+    <t>UNC-Asheville</t>
+  </si>
+  <si>
+    <t>UNC-Chapel Hill</t>
+  </si>
+  <si>
+    <t>M, R, AO</t>
+  </si>
+  <si>
+    <t>UNC-Charlotte</t>
+  </si>
+  <si>
+    <t>UNC-Greensboro</t>
+  </si>
+  <si>
+    <t>A, M, D, R</t>
+  </si>
+  <si>
+    <t>UNC-Pembroke</t>
   </si>
   <si>
     <t>M, S, AO</t>
   </si>
   <si>
-    <t>Cape Fear Community College</t>
-[...238 lines deleted...]
-  <si>
     <t>UNC-Wilmington</t>
   </si>
   <si>
     <t>M, AO, D</t>
-  </si>
-[...1 lines deleted...]
-    <t>University of Phoenix</t>
   </si>
   <si>
     <t>University of Mount Olive</t>
   </si>
   <si>
     <t>Wake Forest University - Charlotte</t>
   </si>
   <si>
     <t>Wake Forest University - Reynolda</t>
   </si>
   <si>
     <t>Wake Technical Community College</t>
   </si>
   <si>
     <t>Want More Do More</t>
   </si>
   <si>
     <t>Wayne Community College</t>
   </si>
   <si>
     <t>Western Carolina University</t>
   </si>
   <si>
     <t>Western Governor's University</t>
   </si>
   <si>
     <t>Western Piedmont Community College</t>
   </si>
   <si>
     <t>William Peace University</t>
   </si>
   <si>
     <t>Wingate University</t>
   </si>
   <si>
     <t>Winston-Salem State University</t>
   </si>
   <si>
     <t>Winston-Salem/Forsyth County Schools</t>
   </si>
   <si>
     <t>iteach NC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3">
+  <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1397,4992 +1088,4677 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:CY94"/>
+  <dimension ref="A1:CY92"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C66" sqref="C66"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="CH3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="CN7" sqref="CN7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="41" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:103" ht="267" customHeight="1">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="3" t="s">
+      <c r="I1" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="3" t="s">
+      <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="3" t="s">
+      <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="3" t="s">
+      <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="3" t="s">
+      <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="3" t="s">
+      <c r="N1" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="3" t="s">
+      <c r="O1" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="3" t="s">
+      <c r="P1" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="3" t="s">
+      <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="3" t="s">
+      <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="3" t="s">
+      <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="3" t="s">
+      <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="3" t="s">
+      <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="3" t="s">
+      <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="3" t="s">
+      <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="3" t="s">
+      <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" s="3" t="s">
+      <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" s="3" t="s">
+      <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="AC1" s="3" t="s">
+      <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="AD1" s="3" t="s">
+      <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="AE1" s="3" t="s">
+      <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="AF1" s="3" t="s">
+      <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="AG1" s="3" t="s">
+      <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="AH1" s="3" t="s">
+      <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="AI1" s="3" t="s">
+      <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="AJ1" s="3" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AK1" s="3" t="s">
+      <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="AP1" s="3" t="s">
+      <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="AQ1" s="3" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="AR1" s="3" t="s">
+      <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="3" t="s">
+      <c r="AS1" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="3" t="s">
+      <c r="AT1" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="AU1" s="3" t="s">
+      <c r="AU1" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="AV1" s="3" t="s">
+      <c r="AV1" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AW1" s="3" t="s">
+      <c r="AW1" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="AX1" s="3" t="s">
+      <c r="AX1" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="AY1" s="3" t="s">
+      <c r="AY1" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="AZ1" s="3" t="s">
+      <c r="AZ1" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="BA1" s="3" t="s">
+      <c r="BA1" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="BB1" s="3" t="s">
+      <c r="BB1" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="BC1" s="3" t="s">
+      <c r="BC1" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="BD1" s="3" t="s">
+      <c r="BD1" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="BE1" s="3" t="s">
+      <c r="BE1" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="BF1" s="3" t="s">
+      <c r="BF1" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="BG1" s="3" t="s">
+      <c r="BG1" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="BH1" s="3" t="s">
+      <c r="BH1" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="BI1" s="3" t="s">
+      <c r="BI1" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="BJ1" s="3" t="s">
+      <c r="BJ1" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="BK1" s="3" t="s">
+      <c r="BK1" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="BL1" s="3" t="s">
+      <c r="BL1" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="BM1" s="3" t="s">
+      <c r="BM1" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="BN1" s="3" t="s">
+      <c r="BN1" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="BO1" s="3" t="s">
+      <c r="BO1" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="BP1" s="3" t="s">
+      <c r="BP1" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="BQ1" s="3" t="s">
+      <c r="BQ1" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="BR1" s="3" t="s">
+      <c r="BR1" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="BS1" s="3" t="s">
+      <c r="BS1" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="BT1" s="3" t="s">
+      <c r="BT1" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="BU1" s="3" t="s">
+      <c r="BU1" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="BV1" s="3" t="s">
+      <c r="BV1" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="BW1" s="3" t="s">
+      <c r="BW1" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="BX1" s="3" t="s">
+      <c r="BX1" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="BY1" s="3" t="s">
+      <c r="BY1" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="BZ1" s="3" t="s">
+      <c r="BZ1" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="CA1" s="3" t="s">
+      <c r="CA1" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="CB1" s="3" t="s">
+      <c r="CB1" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="CC1" s="3" t="s">
+      <c r="CC1" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="CD1" s="3" t="s">
+      <c r="CD1" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="CE1" s="3" t="s">
+      <c r="CE1" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="CF1" s="3" t="s">
+      <c r="CF1" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="CG1" s="3" t="s">
+      <c r="CG1" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="CH1" s="3" t="s">
+      <c r="CH1" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="CI1" s="3" t="s">
+      <c r="CI1" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="CJ1" s="3" t="s">
+      <c r="CJ1" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="CK1" s="3" t="s">
+      <c r="CK1" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="CL1" s="3" t="s">
+      <c r="CL1" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="CM1" s="3" t="s">
+      <c r="CM1" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="CN1" s="3" t="s">
+      <c r="CN1" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="CO1" s="3" t="s">
+      <c r="CO1" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="CP1" s="3" t="s">
+      <c r="CP1" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="CQ1" s="3" t="s">
+      <c r="CQ1" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="CR1" s="3" t="s">
+      <c r="CR1" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="CS1" s="3" t="s">
+      <c r="CS1" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="CT1" s="3" t="s">
+      <c r="CT1" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="CU1" s="3" t="s">
+      <c r="CU1" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="CV1" s="3" t="s">
+      <c r="CV1" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="CW1" s="3" t="s">
+      <c r="CW1" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="CX1" s="3" t="s">
+      <c r="CX1" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="CY1" s="3" t="s">
+      <c r="CY1" s="2" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="2" spans="1:103" s="1" customFormat="1">
-      <c r="A2" s="4" t="s">
+    <row r="2" spans="1:103">
+      <c r="A2" t="s">
         <v>103</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...303 lines deleted...]
-        <v>203</v>
+      <c r="D2" t="s">
+        <v>104</v>
+      </c>
+      <c r="H2" t="s">
+        <v>104</v>
+      </c>
+      <c r="K2" t="s">
+        <v>104</v>
+      </c>
+      <c r="L2" t="s">
+        <v>104</v>
+      </c>
+      <c r="M2" t="s">
+        <v>104</v>
+      </c>
+      <c r="N2" t="s">
+        <v>104</v>
+      </c>
+      <c r="O2" t="s">
+        <v>104</v>
+      </c>
+      <c r="P2" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>104</v>
+      </c>
+      <c r="U2" t="s">
+        <v>104</v>
+      </c>
+      <c r="V2" t="s">
+        <v>104</v>
+      </c>
+      <c r="W2" t="s">
+        <v>104</v>
+      </c>
+      <c r="X2" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BA2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BB2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BC2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BD2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BE2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BF2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BG2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BH2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BI2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BM2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BN2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BO2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BP2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BQ2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BR2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BS2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BT2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BV2" t="s">
+        <v>104</v>
+      </c>
+      <c r="BX2" t="s">
+        <v>104</v>
+      </c>
+      <c r="CB2" t="s">
+        <v>104</v>
+      </c>
+      <c r="CC2" t="s">
+        <v>104</v>
+      </c>
+      <c r="CD2" t="s">
+        <v>104</v>
+      </c>
+      <c r="CF2" t="s">
+        <v>104</v>
+      </c>
+      <c r="CJ2" t="s">
+        <v>104</v>
+      </c>
+      <c r="CK2" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="3" spans="1:103">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>105</v>
+      </c>
+      <c r="B3" t="s">
+        <v>106</v>
       </c>
       <c r="D3" t="s">
-        <v>205</v>
-[...77 lines deleted...]
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="I3" t="s">
+        <v>104</v>
+      </c>
+      <c r="J3" t="s">
+        <v>104</v>
       </c>
       <c r="AS3" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AT3" t="s">
-        <v>205</v>
-[...59 lines deleted...]
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BP3" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BQ3" t="s">
-        <v>205</v>
-[...32 lines deleted...]
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="4" spans="1:103">
       <c r="A4" t="s">
-        <v>206</v>
+        <v>107</v>
+      </c>
+      <c r="B4" t="s">
+        <v>108</v>
       </c>
       <c r="D4" t="s">
-        <v>205</v>
+        <v>108</v>
+      </c>
+      <c r="F4" t="s">
+        <v>109</v>
+      </c>
+      <c r="K4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N4" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>111</v>
+      </c>
+      <c r="R4" t="s">
+        <v>112</v>
+      </c>
+      <c r="W4" t="s">
+        <v>113</v>
+      </c>
+      <c r="X4" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>110</v>
+      </c>
+      <c r="BB4" t="s">
+        <v>113</v>
+      </c>
+      <c r="BO4" t="s">
+        <v>108</v>
+      </c>
+      <c r="BP4" t="s">
+        <v>108</v>
+      </c>
+      <c r="BQ4" t="s">
+        <v>108</v>
+      </c>
+      <c r="BR4" t="s">
+        <v>108</v>
+      </c>
+      <c r="BS4" t="s">
+        <v>115</v>
+      </c>
+      <c r="BV4" t="s">
+        <v>111</v>
+      </c>
+      <c r="BW4" t="s">
+        <v>111</v>
+      </c>
+      <c r="BX4" t="s">
+        <v>115</v>
+      </c>
+      <c r="BZ4" t="s">
+        <v>115</v>
+      </c>
+      <c r="CB4" t="s">
+        <v>115</v>
+      </c>
+      <c r="CC4" t="s">
+        <v>108</v>
+      </c>
+      <c r="CD4" t="s">
+        <v>108</v>
+      </c>
+      <c r="CF4" t="s">
+        <v>108</v>
+      </c>
+      <c r="CG4" t="s">
+        <v>116</v>
+      </c>
+      <c r="CH4" t="s">
+        <v>116</v>
+      </c>
+      <c r="CI4" t="s">
+        <v>116</v>
+      </c>
+      <c r="CJ4" t="s">
+        <v>108</v>
+      </c>
+      <c r="CK4" t="s">
+        <v>108</v>
+      </c>
+      <c r="CL4" t="s">
+        <v>108</v>
+      </c>
+      <c r="CM4" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN4" t="s">
+        <v>112</v>
+      </c>
+      <c r="CO4" t="s">
+        <v>115</v>
+      </c>
+      <c r="CP4" t="s">
+        <v>115</v>
+      </c>
+      <c r="CR4" t="s">
+        <v>115</v>
+      </c>
+      <c r="CS4" t="s">
+        <v>115</v>
+      </c>
+      <c r="CT4" t="s">
+        <v>113</v>
+      </c>
+      <c r="CU4" t="s">
+        <v>118</v>
+      </c>
+      <c r="CW4" t="s">
+        <v>115</v>
+      </c>
+      <c r="CY4" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="5" spans="1:103">
       <c r="A5" t="s">
-        <v>207</v>
-[...29 lines deleted...]
-        <v>213</v>
+        <v>119</v>
       </c>
       <c r="AR5" t="s">
-        <v>211</v>
+        <v>104</v>
       </c>
       <c r="AS5" t="s">
-        <v>208</v>
+        <v>104</v>
       </c>
       <c r="AT5" t="s">
-        <v>211</v>
+        <v>104</v>
       </c>
       <c r="AU5" t="s">
-        <v>211</v>
+        <v>104</v>
       </c>
       <c r="AV5" t="s">
-        <v>211</v>
+        <v>104</v>
       </c>
       <c r="AW5" t="s">
-        <v>211</v>
+        <v>104</v>
       </c>
       <c r="AX5" t="s">
-        <v>211</v>
+        <v>104</v>
       </c>
       <c r="AY5" t="s">
-        <v>210</v>
+        <v>104</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>104</v>
+      </c>
+      <c r="BA5" t="s">
+        <v>104</v>
       </c>
       <c r="BB5" t="s">
-        <v>213</v>
+        <v>104</v>
+      </c>
+      <c r="BC5" t="s">
+        <v>104</v>
+      </c>
+      <c r="BD5" t="s">
+        <v>104</v>
+      </c>
+      <c r="BE5" t="s">
+        <v>104</v>
       </c>
       <c r="BO5" t="s">
-        <v>208</v>
+        <v>104</v>
       </c>
       <c r="BP5" t="s">
-        <v>208</v>
+        <v>104</v>
       </c>
       <c r="BQ5" t="s">
-        <v>208</v>
+        <v>104</v>
       </c>
       <c r="BR5" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>104</v>
       </c>
       <c r="BV5" t="s">
-        <v>211</v>
-[...14 lines deleted...]
-        <v>208</v>
+        <v>104</v>
       </c>
       <c r="CD5" t="s">
-        <v>208</v>
+        <v>104</v>
       </c>
       <c r="CF5" t="s">
-        <v>208</v>
-[...8 lines deleted...]
-        <v>215</v>
+        <v>104</v>
       </c>
       <c r="CJ5" t="s">
-        <v>208</v>
+        <v>104</v>
       </c>
       <c r="CK5" t="s">
-        <v>208</v>
-[...26 lines deleted...]
-        <v>214</v>
+        <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:103">
       <c r="A6" t="s">
-        <v>217</v>
+        <v>120</v>
+      </c>
+      <c r="B6" t="s">
+        <v>106</v>
+      </c>
+      <c r="C6" t="s">
+        <v>109</v>
+      </c>
+      <c r="D6" t="s">
+        <v>121</v>
       </c>
       <c r="AR6" t="s">
-        <v>205</v>
+        <v>122</v>
       </c>
       <c r="AS6" t="s">
-        <v>205</v>
+        <v>123</v>
       </c>
       <c r="AT6" t="s">
-        <v>205</v>
-[...11 lines deleted...]
-        <v>205</v>
+        <v>122</v>
       </c>
       <c r="AY6" t="s">
-        <v>205</v>
-[...17 lines deleted...]
-        <v>205</v>
+        <v>122</v>
       </c>
       <c r="BO6" t="s">
-        <v>205</v>
+        <v>122</v>
       </c>
       <c r="BP6" t="s">
-        <v>205</v>
+        <v>123</v>
       </c>
       <c r="BQ6" t="s">
-        <v>205</v>
+        <v>122</v>
       </c>
       <c r="BR6" t="s">
-        <v>205</v>
+        <v>122</v>
       </c>
       <c r="BV6" t="s">
-        <v>205</v>
-[...11 lines deleted...]
-        <v>205</v>
+        <v>122</v>
+      </c>
+      <c r="BW6" t="s">
+        <v>122</v>
+      </c>
+      <c r="CN6" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="7" spans="1:103">
       <c r="A7" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>124</v>
       </c>
       <c r="D7" t="s">
-        <v>220</v>
-[...35 lines deleted...]
-        <v>212</v>
+        <v>111</v>
       </c>
     </row>
     <row r="8" spans="1:103">
       <c r="A8" t="s">
-        <v>222</v>
+        <v>125</v>
       </c>
       <c r="D8" t="s">
-        <v>211</v>
+        <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:103">
       <c r="A9" t="s">
-        <v>223</v>
+        <v>126</v>
       </c>
       <c r="D9" t="s">
-        <v>210</v>
+        <v>104</v>
       </c>
     </row>
     <row r="10" spans="1:103">
       <c r="A10" t="s">
-        <v>224</v>
+        <v>127</v>
       </c>
       <c r="D10" t="s">
-        <v>205</v>
+        <v>110</v>
+      </c>
+      <c r="K10" t="s">
+        <v>110</v>
+      </c>
+      <c r="L10" t="s">
+        <v>110</v>
+      </c>
+      <c r="N10" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>110</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>110</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>110</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:103">
       <c r="A11" t="s">
-        <v>225</v>
+        <v>128</v>
       </c>
       <c r="D11" t="s">
-        <v>210</v>
-[...23 lines deleted...]
-        <v>210</v>
+        <v>104</v>
       </c>
     </row>
     <row r="12" spans="1:103">
       <c r="A12" t="s">
-        <v>226</v>
+        <v>129</v>
       </c>
       <c r="D12" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>104</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>104</v>
+      </c>
+      <c r="BP12" t="s">
+        <v>104</v>
+      </c>
+      <c r="BQ12" t="s">
+        <v>104</v>
+      </c>
+      <c r="BV12" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:103">
       <c r="A13" t="s">
-        <v>227</v>
+        <v>130</v>
+      </c>
+      <c r="B13" t="s">
+        <v>108</v>
       </c>
       <c r="D13" t="s">
-        <v>205</v>
+        <v>108</v>
+      </c>
+      <c r="E13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I13" t="s">
+        <v>115</v>
+      </c>
+      <c r="K13" t="s">
+        <v>108</v>
+      </c>
+      <c r="L13" t="s">
+        <v>108</v>
+      </c>
+      <c r="N13" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>108</v>
+      </c>
+      <c r="U13" t="s">
+        <v>109</v>
+      </c>
+      <c r="X13" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>108</v>
       </c>
       <c r="AS13" t="s">
-        <v>205</v>
+        <v>108</v>
       </c>
       <c r="AT13" t="s">
-        <v>205</v>
+        <v>108</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>108</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>108</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>108</v>
+      </c>
+      <c r="BB13" t="s">
+        <v>108</v>
+      </c>
+      <c r="BO13" t="s">
+        <v>108</v>
       </c>
       <c r="BP13" t="s">
-        <v>205</v>
+        <v>108</v>
       </c>
       <c r="BQ13" t="s">
-        <v>205</v>
+        <v>108</v>
+      </c>
+      <c r="BR13" t="s">
+        <v>108</v>
+      </c>
+      <c r="BT13" t="s">
+        <v>112</v>
       </c>
       <c r="BV13" t="s">
-        <v>205</v>
+        <v>111</v>
+      </c>
+      <c r="CN13" t="s">
+        <v>112</v>
+      </c>
+      <c r="CO13" t="s">
+        <v>115</v>
+      </c>
+      <c r="CP13" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="14" spans="1:103">
       <c r="A14" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>131</v>
       </c>
       <c r="D14" t="s">
-        <v>208</v>
-[...74 lines deleted...]
-        <v>229</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:103">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>132</v>
+      </c>
+      <c r="B15" t="s">
+        <v>110</v>
       </c>
       <c r="D15" t="s">
-        <v>205</v>
+        <v>108</v>
+      </c>
+      <c r="L15" t="s">
+        <v>111</v>
+      </c>
+      <c r="N15" t="s">
+        <v>111</v>
+      </c>
+      <c r="R15" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>108</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>111</v>
+      </c>
+      <c r="BO15" t="s">
+        <v>111</v>
+      </c>
+      <c r="BP15" t="s">
+        <v>108</v>
+      </c>
+      <c r="BQ15" t="s">
+        <v>108</v>
+      </c>
+      <c r="BR15" t="s">
+        <v>111</v>
+      </c>
+      <c r="BV15" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:103">
       <c r="A16" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>133</v>
       </c>
       <c r="D16" t="s">
-        <v>208</v>
-[...44 lines deleted...]
-        <v>211</v>
+        <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:103">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>134</v>
       </c>
       <c r="D17" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="18" spans="1:103">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>135</v>
       </c>
       <c r="D18" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="I18" t="s">
+        <v>104</v>
+      </c>
+      <c r="K18" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" t="s">
+        <v>104</v>
+      </c>
+      <c r="M18" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" t="s">
+        <v>104</v>
+      </c>
+      <c r="P18" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>104</v>
+      </c>
+      <c r="U18" t="s">
+        <v>104</v>
+      </c>
+      <c r="W18" t="s">
+        <v>104</v>
+      </c>
+      <c r="X18" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>104</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BA18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BB18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BC18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BD18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BE18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BF18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BG18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BH18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BI18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BK18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BN18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BO18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BP18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BQ18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BR18" t="s">
+        <v>104</v>
+      </c>
+      <c r="BV18" t="s">
+        <v>104</v>
+      </c>
+      <c r="CC18" t="s">
+        <v>104</v>
+      </c>
+      <c r="CD18" t="s">
+        <v>104</v>
+      </c>
+      <c r="CF18" t="s">
+        <v>104</v>
+      </c>
+      <c r="CJ18" t="s">
+        <v>104</v>
+      </c>
+      <c r="CK18" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:103">
       <c r="A19" t="s">
-        <v>234</v>
+        <v>136</v>
       </c>
       <c r="D19" t="s">
-        <v>205</v>
-[...56 lines deleted...]
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="J19" t="s">
+        <v>104</v>
       </c>
       <c r="AS19" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AT19" t="s">
-        <v>205</v>
-[...53 lines deleted...]
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BP19" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BQ19" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BV19" t="s">
-        <v>205</v>
-[...14 lines deleted...]
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:103">
       <c r="A20" t="s">
-        <v>235</v>
+        <v>137</v>
+      </c>
+      <c r="B20" t="s">
+        <v>104</v>
       </c>
       <c r="D20" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="U20" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>104</v>
       </c>
       <c r="AS20" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AT20" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>104</v>
+      </c>
+      <c r="BO20" t="s">
+        <v>104</v>
       </c>
       <c r="BP20" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BQ20" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="BR20" t="s">
+        <v>104</v>
       </c>
       <c r="BV20" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="BW20" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:103">
       <c r="A21" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>138</v>
       </c>
       <c r="D21" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>108</v>
+      </c>
+      <c r="L21" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>111</v>
       </c>
       <c r="AR21" t="s">
-        <v>205</v>
+        <v>108</v>
       </c>
       <c r="AS21" t="s">
-        <v>205</v>
+        <v>108</v>
       </c>
       <c r="AT21" t="s">
-        <v>205</v>
+        <v>108</v>
       </c>
       <c r="AY21" t="s">
-        <v>205</v>
-[...17 lines deleted...]
-        <v>205</v>
+        <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:103">
       <c r="A22" t="s">
-        <v>237</v>
+        <v>139</v>
       </c>
       <c r="D22" t="s">
-        <v>208</v>
-[...17 lines deleted...]
-        <v>208</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:103">
       <c r="A23" t="s">
-        <v>238</v>
+        <v>140</v>
       </c>
       <c r="D23" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:103">
       <c r="A24" t="s">
-        <v>239</v>
+        <v>141</v>
       </c>
       <c r="D24" t="s">
-        <v>205</v>
+        <v>110</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>108</v>
+      </c>
+      <c r="AY24" t="s">
+        <v>108</v>
+      </c>
+      <c r="BT24" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:103">
       <c r="A25" t="s">
-        <v>240</v>
+        <v>142</v>
       </c>
       <c r="D25" t="s">
-        <v>210</v>
-[...14 lines deleted...]
-        <v>209</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:103">
       <c r="A26" t="s">
-        <v>241</v>
+        <v>143</v>
+      </c>
+      <c r="B26" t="s">
+        <v>108</v>
       </c>
       <c r="D26" t="s">
-        <v>205</v>
+        <v>108</v>
+      </c>
+      <c r="F26" t="s">
+        <v>109</v>
+      </c>
+      <c r="G26" t="s">
+        <v>109</v>
+      </c>
+      <c r="K26" t="s">
+        <v>111</v>
+      </c>
+      <c r="L26" t="s">
+        <v>113</v>
+      </c>
+      <c r="N26" t="s">
+        <v>111</v>
+      </c>
+      <c r="P26" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>111</v>
+      </c>
+      <c r="R26" t="s">
+        <v>112</v>
+      </c>
+      <c r="W26" t="s">
+        <v>111</v>
+      </c>
+      <c r="X26" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>108</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>108</v>
+      </c>
+      <c r="BO26" t="s">
+        <v>108</v>
+      </c>
+      <c r="BP26" t="s">
+        <v>108</v>
+      </c>
+      <c r="BQ26" t="s">
+        <v>108</v>
+      </c>
+      <c r="BR26" t="s">
+        <v>108</v>
+      </c>
+      <c r="BS26" t="s">
+        <v>115</v>
+      </c>
+      <c r="BT26" t="s">
+        <v>109</v>
+      </c>
+      <c r="BV26" t="s">
+        <v>111</v>
+      </c>
+      <c r="BW26" t="s">
+        <v>111</v>
+      </c>
+      <c r="BY26" t="s">
+        <v>115</v>
+      </c>
+      <c r="BZ26" t="s">
+        <v>115</v>
+      </c>
+      <c r="CB26" t="s">
+        <v>115</v>
+      </c>
+      <c r="CD26" t="s">
+        <v>104</v>
+      </c>
+      <c r="CF26" t="s">
+        <v>111</v>
+      </c>
+      <c r="CN26" t="s">
+        <v>144</v>
+      </c>
+      <c r="CO26" t="s">
+        <v>144</v>
+      </c>
+      <c r="CP26" t="s">
+        <v>115</v>
+      </c>
+      <c r="CQ26" t="s">
+        <v>109</v>
+      </c>
+      <c r="CR26" t="s">
+        <v>115</v>
+      </c>
+      <c r="CS26" t="s">
+        <v>145</v>
+      </c>
+      <c r="CT26" t="s">
+        <v>146</v>
+      </c>
+      <c r="CU26" t="s">
+        <v>118</v>
+      </c>
+      <c r="CW26" t="s">
+        <v>115</v>
+      </c>
+      <c r="CY26" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:103">
       <c r="A27" t="s">
-        <v>242</v>
+        <v>147</v>
       </c>
       <c r="B27" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="D27" t="s">
-        <v>208</v>
-[...8 lines deleted...]
-        <v>208</v>
+        <v>121</v>
       </c>
       <c r="L27" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>122</v>
       </c>
       <c r="Q27" t="s">
-        <v>211</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>149</v>
       </c>
       <c r="AR27" t="s">
-        <v>208</v>
+        <v>122</v>
       </c>
       <c r="AS27" t="s">
-        <v>208</v>
+        <v>122</v>
       </c>
       <c r="AT27" t="s">
-        <v>208</v>
-[...20 lines deleted...]
-        <v>209</v>
+        <v>123</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BB27" t="s">
+        <v>122</v>
       </c>
       <c r="BV27" t="s">
-        <v>211</v>
-[...17 lines deleted...]
-        <v>211</v>
+        <v>122</v>
       </c>
       <c r="CN27" t="s">
-        <v>244</v>
+        <v>115</v>
       </c>
       <c r="CO27" t="s">
-        <v>244</v>
-[...23 lines deleted...]
-        <v>216</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:103">
       <c r="A28" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>151</v>
+      </c>
+      <c r="C28" t="s">
+        <v>109</v>
       </c>
       <c r="D28" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>110</v>
+      </c>
+      <c r="U28" t="s">
+        <v>109</v>
+      </c>
+      <c r="X28" t="s">
+        <v>110</v>
       </c>
       <c r="AR28" t="s">
-        <v>221</v>
+        <v>110</v>
       </c>
       <c r="AS28" t="s">
-        <v>221</v>
+        <v>110</v>
       </c>
       <c r="AT28" t="s">
-        <v>221</v>
+        <v>110</v>
+      </c>
+      <c r="AU28" t="s">
+        <v>110</v>
       </c>
       <c r="AV28" t="s">
-        <v>220</v>
+        <v>110</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>110</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>110</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>110</v>
       </c>
       <c r="BB28" t="s">
-        <v>221</v>
+        <v>110</v>
+      </c>
+      <c r="BO28" t="s">
+        <v>110</v>
+      </c>
+      <c r="BP28" t="s">
+        <v>110</v>
+      </c>
+      <c r="BQ28" t="s">
+        <v>110</v>
+      </c>
+      <c r="BR28" t="s">
+        <v>110</v>
+      </c>
+      <c r="BT28" t="s">
+        <v>109</v>
       </c>
       <c r="BV28" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:103">
       <c r="A29" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>152</v>
+      </c>
+      <c r="B29" t="s">
+        <v>153</v>
       </c>
       <c r="D29" t="s">
-        <v>210</v>
+        <v>121</v>
+      </c>
+      <c r="K29" t="s">
+        <v>121</v>
       </c>
       <c r="L29" t="s">
-        <v>210</v>
+        <v>121</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>121</v>
+      </c>
+      <c r="R29" t="s">
+        <v>112</v>
       </c>
       <c r="U29" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="X29" t="s">
-        <v>210</v>
+        <v>121</v>
       </c>
       <c r="AR29" t="s">
-        <v>210</v>
+        <v>121</v>
       </c>
       <c r="AS29" t="s">
-        <v>210</v>
+        <v>121</v>
       </c>
       <c r="AT29" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>154</v>
       </c>
       <c r="AV29" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>121</v>
       </c>
       <c r="AY29" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>116</v>
       </c>
       <c r="BO29" t="s">
-        <v>210</v>
+        <v>121</v>
       </c>
       <c r="BP29" t="s">
-        <v>210</v>
+        <v>121</v>
       </c>
       <c r="BQ29" t="s">
-        <v>210</v>
+        <v>121</v>
       </c>
       <c r="BR29" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>121</v>
       </c>
       <c r="BV29" t="s">
-        <v>248</v>
+        <v>154</v>
+      </c>
+      <c r="CN29" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:103">
       <c r="A30" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>155</v>
       </c>
       <c r="D30" t="s">
-        <v>220</v>
-[...50 lines deleted...]
-        <v>212</v>
+        <v>104</v>
       </c>
     </row>
     <row r="31" spans="1:103">
       <c r="A31" t="s">
-        <v>253</v>
+        <v>156</v>
       </c>
       <c r="D31" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:103">
       <c r="A32" t="s">
-        <v>254</v>
+        <v>157</v>
+      </c>
+      <c r="B32" t="s">
+        <v>111</v>
       </c>
       <c r="D32" t="s">
-        <v>205</v>
+        <v>111</v>
+      </c>
+      <c r="E32" t="s">
+        <v>104</v>
+      </c>
+      <c r="L32" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>111</v>
+      </c>
+      <c r="U32" t="s">
+        <v>110</v>
+      </c>
+      <c r="W32" t="s">
+        <v>110</v>
+      </c>
+      <c r="X32" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO32" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR32" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY32" t="s">
+        <v>110</v>
+      </c>
+      <c r="BB32" t="s">
+        <v>110</v>
+      </c>
+      <c r="BF32" t="s">
+        <v>104</v>
+      </c>
+      <c r="BG32" t="s">
+        <v>104</v>
+      </c>
+      <c r="BT32" t="s">
+        <v>109</v>
+      </c>
+      <c r="BV32" t="s">
+        <v>111</v>
+      </c>
+      <c r="CN32" t="s">
+        <v>115</v>
+      </c>
+      <c r="CO32" t="s">
+        <v>144</v>
+      </c>
+      <c r="CP32" t="s">
+        <v>115</v>
+      </c>
+      <c r="CS32" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:97">
       <c r="A33" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>158</v>
       </c>
       <c r="D33" t="s">
-        <v>211</v>
-[...44 lines deleted...]
-        <v>214</v>
+        <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:97">
       <c r="A34" t="s">
-        <v>256</v>
+        <v>159</v>
       </c>
       <c r="B34" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="D34" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="K34" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="L34" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="N34" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="Q34" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="U34" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AR34" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AS34" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AT34" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AY34" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BO34" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BP34" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BQ34" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BR34" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BV34" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BW34" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:97">
       <c r="A35" t="s">
-        <v>257</v>
+        <v>160</v>
       </c>
       <c r="D35" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AR35" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AY35" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:97">
       <c r="A36" t="s">
-        <v>258</v>
+        <v>161</v>
       </c>
       <c r="D36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="K36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="L36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="M36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="N36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="O36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="P36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="Q36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="U36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="V36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="W36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="X36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="Y36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="Z36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AD36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AG36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AK36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AR36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AS36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AT36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AU36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AV36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AW36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AX36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AY36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AZ36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BA36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BB36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BC36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BD36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BE36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BM36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BO36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BP36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BQ36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BR36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BU36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BV36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="CC36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="CD36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="CF36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="CJ36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="CK36" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:97">
       <c r="A37" t="s">
-        <v>259</v>
+        <v>162</v>
       </c>
       <c r="D37" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:97">
       <c r="A38" t="s">
-        <v>260</v>
+        <v>163</v>
       </c>
       <c r="D38" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="K38" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="L38" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="N38" t="s">
+        <v>104</v>
       </c>
       <c r="Q38" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="X38" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AR38" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AS38" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AT38" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AV38" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AY38" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BB38" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BG38" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BO38" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BP38" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BQ38" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BR38" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BT38" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="BV38" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BW38" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="CM38" t="s">
-        <v>261</v>
+        <v>164</v>
       </c>
       <c r="CN38" t="s">
-        <v>262</v>
+        <v>165</v>
       </c>
       <c r="CR38" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:97">
       <c r="A39" t="s">
-        <v>263</v>
+        <v>166</v>
       </c>
       <c r="D39" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:97">
       <c r="A40" t="s">
-        <v>264</v>
+        <v>167</v>
       </c>
       <c r="B40" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="D40" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="J40" t="s">
+        <v>104</v>
       </c>
       <c r="BV40" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:97">
       <c r="A41" t="s">
-        <v>265</v>
+        <v>168</v>
       </c>
       <c r="D41" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="I41" t="s">
+        <v>104</v>
       </c>
       <c r="BO41" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BP41" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="42" spans="1:97">
       <c r="A42" t="s">
-        <v>266</v>
+        <v>169</v>
       </c>
       <c r="D42" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AR42" t="s">
-        <v>215</v>
+        <v>104</v>
       </c>
       <c r="AV42" t="s">
-        <v>215</v>
+        <v>104</v>
       </c>
       <c r="AY42" t="s">
-        <v>215</v>
+        <v>104</v>
       </c>
       <c r="BV42" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="CD42" t="s">
-        <v>215</v>
+        <v>104</v>
       </c>
       <c r="CJ42" t="s">
-        <v>215</v>
+        <v>104</v>
       </c>
     </row>
     <row r="43" spans="1:97">
       <c r="A43" t="s">
-        <v>267</v>
+        <v>170</v>
       </c>
       <c r="D43" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:97">
       <c r="A44" t="s">
-        <v>268</v>
+        <v>171</v>
       </c>
       <c r="B44" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="D44" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="I44" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="L44" t="s">
-        <v>208</v>
+        <v>113</v>
       </c>
       <c r="Q44" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="X44" t="s">
-        <v>213</v>
+        <v>113</v>
       </c>
       <c r="AO44" t="s">
-        <v>243</v>
+        <v>114</v>
       </c>
       <c r="AR44" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AS44" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AT44" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AY44" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BB44" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BO44" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BP44" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BQ44" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BR44" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BV44" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="CN44" t="s">
-        <v>214</v>
+        <v>115</v>
       </c>
       <c r="CS44" t="s">
-        <v>245</v>
+        <v>145</v>
       </c>
     </row>
     <row r="45" spans="1:97">
       <c r="A45" t="s">
-        <v>269</v>
+        <v>172</v>
       </c>
       <c r="B45" t="s">
-        <v>248</v>
+        <v>149</v>
       </c>
       <c r="D45" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="L45" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AR45" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AS45" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AY45" t="s">
-        <v>210</v>
+        <v>110</v>
+      </c>
+      <c r="BV45" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:97">
       <c r="A46" t="s">
-        <v>270</v>
+        <v>173</v>
       </c>
       <c r="D46" t="s">
-        <v>220</v>
+        <v>121</v>
       </c>
       <c r="L46" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="N46" t="s">
-        <v>214</v>
+        <v>115</v>
       </c>
       <c r="P46" t="s">
-        <v>213</v>
+        <v>113</v>
       </c>
       <c r="R46" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="AR46" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="AS46" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="AT46" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="AY46" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="BO46" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="BP46" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="BQ46" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="BR46" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="BV46" t="s">
-        <v>220</v>
+        <v>121</v>
       </c>
       <c r="CD46" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:97">
       <c r="A47" t="s">
-        <v>271</v>
+        <v>174</v>
       </c>
       <c r="B47" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="D47" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="AR47" t="s">
+        <v>104</v>
       </c>
       <c r="AS47" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AT47" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="AV47" t="s">
+        <v>104</v>
+      </c>
+      <c r="AX47" t="s">
+        <v>104</v>
+      </c>
+      <c r="AY47" t="s">
+        <v>104</v>
+      </c>
+      <c r="BO47" t="s">
+        <v>104</v>
       </c>
       <c r="BP47" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BQ47" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="BR47" t="s">
+        <v>104</v>
       </c>
       <c r="BV47" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="48" spans="1:97">
       <c r="A48" t="s">
-        <v>272</v>
+        <v>175</v>
       </c>
       <c r="B48" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="D48" t="s">
-        <v>220</v>
+        <v>121</v>
+      </c>
+      <c r="I48" t="s">
+        <v>110</v>
       </c>
       <c r="K48" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="L48" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="M48" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="N48" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="Q48" t="s">
-        <v>211</v>
+        <v>110</v>
       </c>
       <c r="R48" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
       <c r="U48" t="s">
-        <v>252</v>
+        <v>154</v>
       </c>
       <c r="X48" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AR48" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AS48" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AT48" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AV48" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AX48" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AY48" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="BO48" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="BP48" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="BQ48" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="BR48" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="BT48" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
       <c r="BV48" t="s">
-        <v>252</v>
+        <v>154</v>
       </c>
       <c r="CF48" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="CO48" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:103">
       <c r="A49" t="s">
-        <v>273</v>
+        <v>176</v>
       </c>
       <c r="D49" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="I49" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="K49" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="L49" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="Q49" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AR49" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AS49" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AT49" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AY49" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BO49" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BP49" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BQ49" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BR49" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BV49" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="CT49" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
     </row>
     <row r="50" spans="1:103">
       <c r="A50" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>177</v>
       </c>
       <c r="AT50" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
     </row>
     <row r="51" spans="1:103">
       <c r="A51" t="s">
-        <v>275</v>
+        <v>178</v>
       </c>
       <c r="D51" t="s">
-        <v>211</v>
+        <v>111</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR51" t="s">
+        <v>111</v>
+      </c>
+      <c r="BB51" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="52" spans="1:103">
       <c r="A52" t="s">
-        <v>276</v>
+        <v>179</v>
       </c>
       <c r="D52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="P52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="U52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="W52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="X52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="Y52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AD52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AK52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AR52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AS52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AT52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AV52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AW52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AX52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AY52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BO52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BP52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BQ52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BR52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BV52" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="53" spans="1:103">
       <c r="A53" t="s">
-        <v>277</v>
+        <v>180</v>
       </c>
       <c r="B53" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="D53" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="F53" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="K53" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="L53" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="Q53" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="R53" t="s">
-        <v>214</v>
+        <v>115</v>
       </c>
       <c r="AR53" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AS53" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AV53" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AW53" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AX53" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AY53" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BV53" t="s">
-        <v>252</v>
+        <v>154</v>
       </c>
       <c r="CC53" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="CD53" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="CF53" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="CK53" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="CL53" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="CN53" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
       <c r="CS53" t="s">
-        <v>216</v>
+        <v>118</v>
       </c>
       <c r="CT53" t="s">
-        <v>214</v>
+        <v>115</v>
       </c>
       <c r="CW53" t="s">
-        <v>214</v>
+        <v>115</v>
       </c>
     </row>
     <row r="54" spans="1:103">
       <c r="A54" t="s">
-        <v>278</v>
+        <v>181</v>
       </c>
       <c r="B54" t="s">
-        <v>251</v>
+        <v>153</v>
       </c>
       <c r="D54" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="E54" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="F54" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="G54" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="H54" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="L54" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="M54" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="N54" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="P54" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="U54" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="X54" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AO54" t="s">
-        <v>243</v>
+        <v>114</v>
       </c>
       <c r="AR54" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AS54" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AT54" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AY54" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BO54" t="s">
-        <v>220</v>
+        <v>121</v>
       </c>
       <c r="BP54" t="s">
-        <v>220</v>
+        <v>121</v>
       </c>
       <c r="BQ54" t="s">
-        <v>220</v>
+        <v>121</v>
       </c>
       <c r="BR54" t="s">
-        <v>220</v>
+        <v>121</v>
       </c>
       <c r="BS54" t="s">
-        <v>214</v>
+        <v>115</v>
       </c>
       <c r="BT54" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="BV54" t="s">
-        <v>252</v>
+        <v>154</v>
       </c>
       <c r="BW54" t="s">
-        <v>252</v>
+        <v>154</v>
       </c>
       <c r="CA54" t="s">
-        <v>252</v>
+        <v>154</v>
       </c>
       <c r="CB54" t="s">
-        <v>214</v>
+        <v>115</v>
       </c>
       <c r="CF54" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="CN54" t="s">
-        <v>214</v>
+        <v>115</v>
       </c>
       <c r="CP54" t="s">
-        <v>214</v>
+        <v>115</v>
       </c>
       <c r="CS54" t="s">
-        <v>245</v>
+        <v>145</v>
       </c>
       <c r="CW54" t="s">
-        <v>214</v>
+        <v>115</v>
       </c>
       <c r="CY54" t="s">
-        <v>245</v>
+        <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:103">
       <c r="A55" t="s">
-        <v>279</v>
+        <v>182</v>
       </c>
       <c r="D55" t="s">
-        <v>280</v>
+        <v>183</v>
       </c>
       <c r="F55" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="G55" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="R55" t="s">
-        <v>244</v>
+        <v>144</v>
       </c>
       <c r="U55" t="s">
-        <v>252</v>
+        <v>154</v>
       </c>
       <c r="W55" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="X55" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="Y55" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AD55" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AR55" t="s">
-        <v>280</v>
+        <v>183</v>
       </c>
       <c r="AS55" t="s">
-        <v>280</v>
+        <v>183</v>
       </c>
       <c r="AT55" t="s">
-        <v>280</v>
+        <v>183</v>
       </c>
       <c r="AY55" t="s">
-        <v>280</v>
+        <v>183</v>
       </c>
       <c r="BO55" t="s">
-        <v>280</v>
+        <v>183</v>
       </c>
       <c r="BP55" t="s">
-        <v>280</v>
+        <v>183</v>
       </c>
       <c r="BQ55" t="s">
-        <v>280</v>
+        <v>183</v>
       </c>
       <c r="BR55" t="s">
-        <v>280</v>
+        <v>183</v>
       </c>
       <c r="BS55" t="s">
-        <v>244</v>
+        <v>144</v>
       </c>
       <c r="BV55" t="s">
-        <v>252</v>
+        <v>154</v>
       </c>
       <c r="BZ55" t="s">
-        <v>244</v>
+        <v>144</v>
       </c>
       <c r="CB55" t="s">
-        <v>244</v>
+        <v>144</v>
       </c>
       <c r="CC55" t="s">
-        <v>280</v>
+        <v>183</v>
       </c>
       <c r="CD55" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="CJ55" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="CK55" t="s">
-        <v>280</v>
+        <v>183</v>
+      </c>
+      <c r="CM55" t="s">
+        <v>117</v>
       </c>
       <c r="CN55" t="s">
-        <v>244</v>
+        <v>144</v>
       </c>
       <c r="CO55" t="s">
-        <v>281</v>
+        <v>184</v>
       </c>
       <c r="CP55" t="s">
-        <v>244</v>
+        <v>144</v>
       </c>
       <c r="CS55" t="s">
-        <v>244</v>
+        <v>144</v>
       </c>
       <c r="CT55" t="s">
-        <v>282</v>
+        <v>185</v>
       </c>
       <c r="CU55" t="s">
-        <v>244</v>
+        <v>144</v>
       </c>
     </row>
     <row r="56" spans="1:103">
       <c r="A56" t="s">
-        <v>283</v>
+        <v>186</v>
       </c>
       <c r="D56" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AR56" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AS56" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AV56" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BB56" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BO56" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BP56" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BQ56" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BR56" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BV56" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
     </row>
     <row r="57" spans="1:103">
       <c r="A57" t="s">
-        <v>284</v>
+        <v>187</v>
       </c>
       <c r="D57" t="s">
-        <v>205</v>
+        <v>111</v>
+      </c>
+      <c r="I57" t="s">
+        <v>110</v>
       </c>
       <c r="AR57" t="s">
-        <v>205</v>
+        <v>111</v>
       </c>
       <c r="AS57" t="s">
-        <v>205</v>
+        <v>111</v>
       </c>
       <c r="AT57" t="s">
-        <v>205</v>
+        <v>111</v>
       </c>
       <c r="AY57" t="s">
-        <v>205</v>
+        <v>111</v>
       </c>
       <c r="BO57" t="s">
-        <v>205</v>
+        <v>111</v>
       </c>
       <c r="BP57" t="s">
-        <v>205</v>
+        <v>111</v>
       </c>
       <c r="BQ57" t="s">
-        <v>205</v>
+        <v>111</v>
       </c>
       <c r="BR57" t="s">
-        <v>205</v>
+        <v>111</v>
       </c>
       <c r="BV57" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="58" spans="1:103">
       <c r="A58" t="s">
-        <v>285</v>
+        <v>188</v>
       </c>
       <c r="D58" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="L58" t="s">
-        <v>208</v>
+        <v>116</v>
       </c>
       <c r="P58" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="Q58" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AR58" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AS58" t="s">
-        <v>208</v>
+        <v>116</v>
       </c>
       <c r="AT58" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AY58" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BO58" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="BP58" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="BQ58" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="BR58" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="BT58" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="BV58" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
     </row>
     <row r="59" spans="1:103">
       <c r="A59" t="s">
-        <v>286</v>
+        <v>189</v>
       </c>
       <c r="B59" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="D59" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="J59" t="s">
+        <v>104</v>
       </c>
       <c r="AS59" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AT59" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BP59" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BQ59" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BV59" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:103">
       <c r="A60" t="s">
-        <v>287</v>
+        <v>190</v>
       </c>
       <c r="D60" t="s">
-        <v>211</v>
+        <v>104</v>
       </c>
       <c r="I60" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
       <c r="R60" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
       <c r="W60" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="X60" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AR60" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AS60" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AT60" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AU60" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AV60" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AW60" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AX60" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="AY60" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BB60" t="s">
-        <v>211</v>
+        <v>111</v>
       </c>
       <c r="BT60" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
       <c r="BV60" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
       <c r="CN60" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
       <c r="CO60" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
       <c r="CP60" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
     </row>
     <row r="61" spans="1:103">
       <c r="A61" t="s">
-        <v>288</v>
+        <v>191</v>
       </c>
       <c r="B61" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="D61" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="J61" t="s">
+        <v>104</v>
       </c>
       <c r="AS61" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AT61" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BP61" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BQ61" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BV61" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="62" spans="1:103">
       <c r="A62" t="s">
-        <v>289</v>
+        <v>192</v>
       </c>
       <c r="D62" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="63" spans="1:103">
       <c r="A63" t="s">
-        <v>290</v>
+        <v>193</v>
       </c>
       <c r="D63" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
     </row>
     <row r="64" spans="1:103">
       <c r="A64" t="s">
-        <v>291</v>
+        <v>194</v>
       </c>
       <c r="D64" t="s">
-        <v>211</v>
-[...35 lines deleted...]
-        <v>214</v>
+        <v>110</v>
+      </c>
+      <c r="L64" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:103">
       <c r="A65" t="s">
-        <v>292</v>
+        <v>195</v>
       </c>
       <c r="D65" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>108</v>
+      </c>
+      <c r="K65" t="s">
+        <v>108</v>
+      </c>
+      <c r="X65" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR65" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS65" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT65" t="s">
+        <v>108</v>
+      </c>
+      <c r="AY65" t="s">
+        <v>108</v>
+      </c>
+      <c r="BO65" t="s">
+        <v>108</v>
+      </c>
+      <c r="BP65" t="s">
+        <v>108</v>
+      </c>
+      <c r="BQ65" t="s">
+        <v>108</v>
+      </c>
+      <c r="BR65" t="s">
+        <v>108</v>
+      </c>
+      <c r="BV65" t="s">
+        <v>108</v>
+      </c>
+      <c r="CS65" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="66" spans="1:103">
       <c r="A66" t="s">
-        <v>293</v>
+        <v>196</v>
       </c>
       <c r="D66" t="s">
-        <v>208</v>
-[...35 lines deleted...]
-        <v>212</v>
+        <v>104</v>
+      </c>
+      <c r="CC66" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="67" spans="1:103">
       <c r="A67" t="s">
-        <v>294</v>
+        <v>197</v>
       </c>
       <c r="D67" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="I67" t="s">
+        <v>104</v>
+      </c>
+      <c r="AS67" t="s">
+        <v>104</v>
+      </c>
+      <c r="AT67" t="s">
+        <v>104</v>
+      </c>
+      <c r="BP67" t="s">
+        <v>104</v>
+      </c>
+      <c r="BQ67" t="s">
+        <v>104</v>
+      </c>
+      <c r="BV67" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="68" spans="1:103">
       <c r="A68" t="s">
-        <v>295</v>
+        <v>198</v>
       </c>
       <c r="B68" t="s">
-        <v>205</v>
+        <v>153</v>
       </c>
       <c r="D68" t="s">
-        <v>205</v>
-[...14 lines deleted...]
-        <v>205</v>
+        <v>148</v>
       </c>
     </row>
     <row r="69" spans="1:103">
       <c r="A69" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="D69" t="s">
-        <v>211</v>
+        <v>104</v>
       </c>
     </row>
     <row r="70" spans="1:103">
       <c r="A70" t="s">
-        <v>297</v>
+        <v>200</v>
+      </c>
+      <c r="B70" t="s">
+        <v>104</v>
       </c>
       <c r="D70" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="J70" t="s">
+        <v>104</v>
+      </c>
+      <c r="AS70" t="s">
+        <v>104</v>
+      </c>
+      <c r="AT70" t="s">
+        <v>104</v>
+      </c>
+      <c r="BP70" t="s">
+        <v>104</v>
+      </c>
+      <c r="BQ70" t="s">
+        <v>104</v>
+      </c>
+      <c r="BV70" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="71" spans="1:103">
       <c r="A71" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="D71" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="K71" t="s">
+        <v>104</v>
+      </c>
+      <c r="L71" t="s">
+        <v>104</v>
+      </c>
+      <c r="M71" t="s">
+        <v>104</v>
+      </c>
+      <c r="N71" t="s">
+        <v>104</v>
+      </c>
+      <c r="O71" t="s">
+        <v>104</v>
+      </c>
+      <c r="P71" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>104</v>
+      </c>
+      <c r="U71" t="s">
+        <v>104</v>
+      </c>
+      <c r="W71" t="s">
+        <v>104</v>
+      </c>
+      <c r="X71" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR71" t="s">
+        <v>104</v>
       </c>
       <c r="AS71" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AT71" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="AU71" t="s">
+        <v>104</v>
+      </c>
+      <c r="AV71" t="s">
+        <v>104</v>
+      </c>
+      <c r="AW71" t="s">
+        <v>104</v>
+      </c>
+      <c r="AX71" t="s">
+        <v>104</v>
+      </c>
+      <c r="AY71" t="s">
+        <v>104</v>
+      </c>
+      <c r="AZ71" t="s">
+        <v>104</v>
+      </c>
+      <c r="BA71" t="s">
+        <v>104</v>
+      </c>
+      <c r="BB71" t="s">
+        <v>104</v>
+      </c>
+      <c r="BC71" t="s">
+        <v>104</v>
+      </c>
+      <c r="BO71" t="s">
+        <v>104</v>
       </c>
       <c r="BP71" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BQ71" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="BR71" t="s">
+        <v>104</v>
       </c>
       <c r="BV71" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="BX71" t="s">
+        <v>104</v>
+      </c>
+      <c r="CB71" t="s">
+        <v>104</v>
+      </c>
+      <c r="CC71" t="s">
+        <v>104</v>
+      </c>
+      <c r="CD71" t="s">
+        <v>104</v>
+      </c>
+      <c r="CF71" t="s">
+        <v>104</v>
+      </c>
+      <c r="CJ71" t="s">
+        <v>104</v>
+      </c>
+      <c r="CK71" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="72" spans="1:103">
       <c r="A72" t="s">
-        <v>299</v>
+        <v>202</v>
+      </c>
+      <c r="B72" t="s">
+        <v>104</v>
       </c>
       <c r="D72" t="s">
-        <v>205</v>
-[...17 lines deleted...]
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="I72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J72" t="s">
+        <v>104</v>
       </c>
       <c r="Q72" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="R72" t="s">
+        <v>104</v>
       </c>
       <c r="U72" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AR72" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AS72" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AT72" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AU72" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AV72" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AX72" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="AY72" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="BB72" t="s">
-        <v>205</v>
-[...38 lines deleted...]
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="BT72" t="s">
+        <v>104</v>
+      </c>
+      <c r="BU72" t="s">
+        <v>104</v>
+      </c>
+      <c r="CN72" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="73" spans="1:103">
       <c r="A73" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D73" t="s">
-        <v>205</v>
-[...14 lines deleted...]
-        <v>205</v>
+        <v>110</v>
+      </c>
+      <c r="K73" t="s">
+        <v>110</v>
+      </c>
+      <c r="N73" t="s">
+        <v>110</v>
       </c>
       <c r="AR73" t="s">
-        <v>205</v>
+        <v>110</v>
       </c>
       <c r="AS73" t="s">
-        <v>205</v>
+        <v>110</v>
       </c>
       <c r="AT73" t="s">
-        <v>205</v>
+        <v>110</v>
       </c>
       <c r="AU73" t="s">
-        <v>205</v>
+        <v>110</v>
       </c>
       <c r="AV73" t="s">
-        <v>205</v>
+        <v>110</v>
+      </c>
+      <c r="AW73" t="s">
+        <v>110</v>
       </c>
       <c r="AX73" t="s">
-        <v>205</v>
+        <v>110</v>
       </c>
       <c r="AY73" t="s">
-        <v>205</v>
-[...11 lines deleted...]
-        <v>209</v>
+        <v>110</v>
+      </c>
+      <c r="BO73" t="s">
+        <v>110</v>
+      </c>
+      <c r="BP73" t="s">
+        <v>110</v>
+      </c>
+      <c r="BQ73" t="s">
+        <v>110</v>
+      </c>
+      <c r="BR73" t="s">
+        <v>110</v>
+      </c>
+      <c r="BV73" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="74" spans="1:103">
       <c r="A74" t="s">
-        <v>301</v>
+        <v>204</v>
+      </c>
+      <c r="B74" t="s">
+        <v>205</v>
+      </c>
+      <c r="C74" t="s">
+        <v>109</v>
       </c>
       <c r="D74" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>121</v>
+      </c>
+      <c r="L74" t="s">
+        <v>110</v>
+      </c>
+      <c r="R74" t="s">
+        <v>150</v>
+      </c>
+      <c r="U74" t="s">
+        <v>121</v>
       </c>
       <c r="AR74" t="s">
-        <v>210</v>
+        <v>116</v>
       </c>
       <c r="AS74" t="s">
-        <v>210</v>
+        <v>108</v>
       </c>
       <c r="AT74" t="s">
-        <v>210</v>
+        <v>108</v>
       </c>
       <c r="AU74" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AV74" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AW74" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AX74" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="AY74" t="s">
-        <v>210</v>
+        <v>116</v>
       </c>
       <c r="BO74" t="s">
-        <v>210</v>
+        <v>116</v>
       </c>
       <c r="BP74" t="s">
-        <v>210</v>
+        <v>116</v>
       </c>
       <c r="BQ74" t="s">
-        <v>210</v>
+        <v>116</v>
       </c>
       <c r="BR74" t="s">
-        <v>210</v>
+        <v>116</v>
       </c>
       <c r="BV74" t="s">
-        <v>210</v>
+        <v>121</v>
+      </c>
+      <c r="CN74" t="s">
+        <v>112</v>
+      </c>
+      <c r="CO74" t="s">
+        <v>144</v>
+      </c>
+      <c r="CP74" t="s">
+        <v>115</v>
+      </c>
+      <c r="CS74" t="s">
+        <v>118</v>
+      </c>
+      <c r="CT74" t="s">
+        <v>145</v>
+      </c>
+      <c r="CU74" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW74" t="s">
+        <v>118</v>
+      </c>
+      <c r="CY74" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="75" spans="1:103">
       <c r="A75" t="s">
-        <v>302</v>
+        <v>206</v>
       </c>
       <c r="B75" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>108</v>
       </c>
       <c r="D75" t="s">
-        <v>220</v>
+        <v>108</v>
+      </c>
+      <c r="F75" t="s">
+        <v>109</v>
+      </c>
+      <c r="I75" t="s">
+        <v>110</v>
+      </c>
+      <c r="K75" t="s">
+        <v>111</v>
       </c>
       <c r="L75" t="s">
-        <v>210</v>
+        <v>110</v>
+      </c>
+      <c r="M75" t="s">
+        <v>110</v>
+      </c>
+      <c r="N75" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>104</v>
       </c>
       <c r="R75" t="s">
-        <v>212</v>
+        <v>150</v>
       </c>
       <c r="U75" t="s">
-        <v>220</v>
+        <v>121</v>
+      </c>
+      <c r="V75" t="s">
+        <v>116</v>
+      </c>
+      <c r="W75" t="s">
+        <v>108</v>
+      </c>
+      <c r="X75" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>108</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AB75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AC75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AD75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AH75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AK75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN75" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO75" t="s">
+        <v>114</v>
       </c>
       <c r="AR75" t="s">
-        <v>215</v>
+        <v>108</v>
       </c>
       <c r="AS75" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AT75" t="s">
-        <v>208</v>
-[...11 lines deleted...]
-        <v>210</v>
+        <v>108</v>
       </c>
       <c r="AY75" t="s">
-        <v>215</v>
+        <v>108</v>
+      </c>
+      <c r="BK75" t="s">
+        <v>104</v>
       </c>
       <c r="BO75" t="s">
-        <v>215</v>
+        <v>108</v>
       </c>
       <c r="BP75" t="s">
-        <v>215</v>
+        <v>108</v>
       </c>
       <c r="BQ75" t="s">
-        <v>215</v>
+        <v>108</v>
       </c>
       <c r="BR75" t="s">
-        <v>215</v>
+        <v>108</v>
+      </c>
+      <c r="BT75" t="s">
+        <v>112</v>
       </c>
       <c r="BV75" t="s">
-        <v>220</v>
+        <v>108</v>
+      </c>
+      <c r="BW75" t="s">
+        <v>108</v>
+      </c>
+      <c r="CD75" t="s">
+        <v>116</v>
+      </c>
+      <c r="CF75" t="s">
+        <v>116</v>
+      </c>
+      <c r="CJ75" t="s">
+        <v>116</v>
+      </c>
+      <c r="CK75" t="s">
+        <v>116</v>
+      </c>
+      <c r="CM75" t="s">
+        <v>164</v>
       </c>
       <c r="CN75" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
       <c r="CO75" t="s">
-        <v>244</v>
+        <v>112</v>
       </c>
       <c r="CP75" t="s">
-        <v>214</v>
+        <v>112</v>
+      </c>
+      <c r="CR75" t="s">
+        <v>115</v>
       </c>
       <c r="CS75" t="s">
-        <v>216</v>
+        <v>118</v>
       </c>
       <c r="CT75" t="s">
-        <v>245</v>
-[...8 lines deleted...]
-        <v>216</v>
+        <v>113</v>
       </c>
     </row>
     <row r="76" spans="1:103">
       <c r="A76" t="s">
-        <v>305</v>
+        <v>207</v>
       </c>
       <c r="B76" t="s">
+        <v>153</v>
+      </c>
+      <c r="D76" t="s">
+        <v>108</v>
+      </c>
+      <c r="F76" t="s">
+        <v>109</v>
+      </c>
+      <c r="G76" t="s">
+        <v>109</v>
+      </c>
+      <c r="K76" t="s">
+        <v>111</v>
+      </c>
+      <c r="L76" t="s">
         <v>208</v>
       </c>
-      <c r="D76" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M76" t="s">
-        <v>210</v>
+        <v>108</v>
       </c>
       <c r="N76" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="Q76" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="R76" t="s">
-        <v>306</v>
+        <v>112</v>
       </c>
       <c r="U76" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>121</v>
       </c>
       <c r="W76" t="s">
-        <v>208</v>
+        <v>111</v>
       </c>
       <c r="X76" t="s">
-        <v>208</v>
-[...47 lines deleted...]
-        <v>215</v>
+        <v>111</v>
       </c>
       <c r="AO76" t="s">
-        <v>243</v>
+        <v>114</v>
       </c>
       <c r="AR76" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AS76" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AT76" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AY76" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>108</v>
       </c>
       <c r="BO76" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BP76" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BQ76" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BR76" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>108</v>
+      </c>
+      <c r="BU76" t="s">
+        <v>149</v>
       </c>
       <c r="BV76" t="s">
-        <v>208</v>
-[...14 lines deleted...]
-        <v>215</v>
+        <v>111</v>
       </c>
       <c r="CN76" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>112</v>
       </c>
       <c r="CP76" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>112</v>
+      </c>
+      <c r="CQ76" t="s">
+        <v>109</v>
       </c>
       <c r="CS76" t="s">
-        <v>216</v>
+        <v>145</v>
       </c>
       <c r="CT76" t="s">
-        <v>213</v>
+        <v>113</v>
+      </c>
+      <c r="CW76" t="s">
+        <v>112</v>
+      </c>
+      <c r="CY76" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="77" spans="1:103">
       <c r="A77" t="s">
-        <v>307</v>
+        <v>209</v>
       </c>
       <c r="B77" t="s">
-        <v>251</v>
+        <v>108</v>
+      </c>
+      <c r="C77" t="s">
+        <v>109</v>
       </c>
       <c r="D77" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>108</v>
       </c>
       <c r="K77" t="s">
-        <v>211</v>
+        <v>108</v>
       </c>
       <c r="L77" t="s">
-        <v>308</v>
-[...4 lines deleted...]
-      <c r="N77" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>108</v>
+      </c>
+      <c r="R77" t="s">
+        <v>115</v>
+      </c>
+      <c r="U77" t="s">
+        <v>109</v>
+      </c>
+      <c r="X77" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR77" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS77" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT77" t="s">
+        <v>108</v>
+      </c>
+      <c r="AY77" t="s">
+        <v>108</v>
+      </c>
+      <c r="BO77" t="s">
+        <v>108</v>
+      </c>
+      <c r="BP77" t="s">
+        <v>108</v>
+      </c>
+      <c r="BQ77" t="s">
+        <v>108</v>
+      </c>
+      <c r="BR77" t="s">
+        <v>108</v>
+      </c>
+      <c r="BT77" t="s">
+        <v>109</v>
+      </c>
+      <c r="BV77" t="s">
+        <v>108</v>
+      </c>
+      <c r="CN77" t="s">
+        <v>112</v>
+      </c>
+      <c r="CS77" t="s">
         <v>210</v>
       </c>
-      <c r="Q77" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="CT77" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>113</v>
       </c>
     </row>
     <row r="78" spans="1:103">
       <c r="A78" t="s">
-        <v>309</v>
+        <v>211</v>
       </c>
       <c r="B78" t="s">
-        <v>208</v>
+        <v>122</v>
       </c>
       <c r="C78" t="s">
-        <v>209</v>
+        <v>109</v>
       </c>
       <c r="D78" t="s">
-        <v>208</v>
+        <v>108</v>
+      </c>
+      <c r="F78" t="s">
+        <v>109</v>
       </c>
       <c r="K78" t="s">
-        <v>208</v>
+        <v>116</v>
       </c>
       <c r="L78" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="Q78" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="R78" t="s">
-        <v>214</v>
+        <v>112</v>
       </c>
       <c r="U78" t="s">
-        <v>209</v>
+        <v>154</v>
+      </c>
+      <c r="W78" t="s">
+        <v>110</v>
       </c>
       <c r="X78" t="s">
-        <v>208</v>
+        <v>108</v>
+      </c>
+      <c r="AO78" t="s">
+        <v>114</v>
       </c>
       <c r="AR78" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AS78" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AT78" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="AY78" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BO78" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BP78" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BQ78" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BR78" t="s">
-        <v>208</v>
+        <v>108</v>
       </c>
       <c r="BT78" t="s">
-        <v>209</v>
+        <v>112</v>
       </c>
       <c r="BV78" t="s">
-        <v>208</v>
+        <v>108</v>
+      </c>
+      <c r="BW78" t="s">
+        <v>108</v>
+      </c>
+      <c r="CM78" t="s">
+        <v>164</v>
       </c>
       <c r="CN78" t="s">
         <v>212</v>
       </c>
-      <c r="CS78" t="s">
-        <v>229</v>
+      <c r="CO78" t="s">
+        <v>112</v>
+      </c>
+      <c r="CP78" t="s">
+        <v>115</v>
       </c>
       <c r="CT78" t="s">
-        <v>213</v>
+        <v>113</v>
+      </c>
+      <c r="CV78" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="79" spans="1:103">
       <c r="A79" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D79" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>108</v>
       </c>
       <c r="K79" t="s">
-        <v>215</v>
+        <v>111</v>
       </c>
       <c r="L79" t="s">
-        <v>210</v>
+        <v>111</v>
       </c>
       <c r="Q79" t="s">
-        <v>208</v>
-[...14 lines deleted...]
-        <v>243</v>
+        <v>111</v>
       </c>
       <c r="AR79" t="s">
-        <v>208</v>
+        <v>111</v>
       </c>
       <c r="AS79" t="s">
-        <v>208</v>
+        <v>111</v>
       </c>
       <c r="AT79" t="s">
-        <v>208</v>
+        <v>111</v>
       </c>
       <c r="AY79" t="s">
-        <v>208</v>
-[...14 lines deleted...]
-        <v>212</v>
+        <v>111</v>
       </c>
       <c r="BV79" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>108</v>
+      </c>
+      <c r="CC79" t="s">
+        <v>111</v>
       </c>
       <c r="CM79" t="s">
-        <v>261</v>
+        <v>164</v>
       </c>
       <c r="CN79" t="s">
-        <v>311</v>
-[...11 lines deleted...]
-        <v>209</v>
+        <v>115</v>
       </c>
     </row>
     <row r="80" spans="1:103">
       <c r="A80" t="s">
-        <v>312</v>
-[...47 lines deleted...]
-        <v>211</v>
+        <v>214</v>
+      </c>
+      <c r="CN80" t="s">
+        <v>115</v>
+      </c>
+      <c r="CO80" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="81" spans="1:103">
       <c r="A81" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="D81" t="s">
-        <v>208</v>
-[...8 lines deleted...]
-        <v>211</v>
+        <v>113</v>
+      </c>
+      <c r="W81" t="s">
+        <v>113</v>
+      </c>
+      <c r="X81" t="s">
+        <v>113</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>110</v>
       </c>
       <c r="AR81" t="s">
-        <v>211</v>
+        <v>113</v>
       </c>
       <c r="AS81" t="s">
-        <v>211</v>
+        <v>113</v>
       </c>
       <c r="AT81" t="s">
-        <v>211</v>
+        <v>113</v>
+      </c>
+      <c r="AV81" t="s">
+        <v>113</v>
+      </c>
+      <c r="AW81" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX81" t="s">
+        <v>113</v>
       </c>
       <c r="AY81" t="s">
-        <v>211</v>
-[...8 lines deleted...]
-        <v>214</v>
+        <v>113</v>
+      </c>
+      <c r="CS81" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="82" spans="1:103">
       <c r="A82" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>216</v>
+      </c>
+      <c r="B82" t="s">
+        <v>104</v>
+      </c>
+      <c r="D82" t="s">
+        <v>104</v>
+      </c>
+      <c r="I82" t="s">
+        <v>104</v>
+      </c>
+      <c r="J82" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="83" spans="1:103">
       <c r="A83" t="s">
-        <v>315</v>
+        <v>217</v>
       </c>
       <c r="D83" t="s">
-        <v>213</v>
-[...8 lines deleted...]
-        <v>210</v>
+        <v>104</v>
       </c>
       <c r="AR83" t="s">
-        <v>213</v>
+        <v>104</v>
       </c>
       <c r="AS83" t="s">
-        <v>213</v>
+        <v>104</v>
       </c>
       <c r="AT83" t="s">
-        <v>213</v>
-[...8 lines deleted...]
-        <v>213</v>
+        <v>104</v>
       </c>
       <c r="AY83" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>104</v>
+      </c>
+      <c r="BO83" t="s">
+        <v>104</v>
+      </c>
+      <c r="BP83" t="s">
+        <v>104</v>
+      </c>
+      <c r="BQ83" t="s">
+        <v>104</v>
+      </c>
+      <c r="BR83" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="84" spans="1:103">
       <c r="A84" t="s">
-        <v>316</v>
+        <v>218</v>
       </c>
       <c r="D84" t="s">
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="J84" t="s">
+        <v>104</v>
+      </c>
+      <c r="AS84" t="s">
+        <v>104</v>
+      </c>
+      <c r="AT84" t="s">
+        <v>104</v>
+      </c>
+      <c r="BP84" t="s">
+        <v>104</v>
+      </c>
+      <c r="BQ84" t="s">
+        <v>104</v>
+      </c>
+      <c r="BV84" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="85" spans="1:103">
       <c r="A85" t="s">
-        <v>317</v>
+        <v>219</v>
+      </c>
+      <c r="B85" t="s">
+        <v>148</v>
       </c>
       <c r="D85" t="s">
-        <v>205</v>
+        <v>108</v>
+      </c>
+      <c r="I85" t="s">
+        <v>110</v>
+      </c>
+      <c r="K85" t="s">
+        <v>110</v>
+      </c>
+      <c r="L85" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>110</v>
+      </c>
+      <c r="U85" t="s">
+        <v>121</v>
       </c>
       <c r="AR85" t="s">
-        <v>205</v>
+        <v>113</v>
       </c>
       <c r="AS85" t="s">
-        <v>205</v>
+        <v>108</v>
       </c>
       <c r="AT85" t="s">
-        <v>205</v>
+        <v>108</v>
+      </c>
+      <c r="AU85" t="s">
+        <v>108</v>
+      </c>
+      <c r="AV85" t="s">
+        <v>108</v>
+      </c>
+      <c r="AW85" t="s">
+        <v>108</v>
+      </c>
+      <c r="AX85" t="s">
+        <v>108</v>
       </c>
       <c r="AY85" t="s">
-        <v>205</v>
+        <v>110</v>
       </c>
       <c r="BO85" t="s">
-        <v>205</v>
+        <v>113</v>
       </c>
       <c r="BP85" t="s">
-        <v>205</v>
+        <v>108</v>
       </c>
       <c r="BQ85" t="s">
-        <v>205</v>
+        <v>108</v>
       </c>
       <c r="BR85" t="s">
-        <v>205</v>
+        <v>110</v>
+      </c>
+      <c r="BT85" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV85" t="s">
+        <v>108</v>
+      </c>
+      <c r="BW85" t="s">
+        <v>121</v>
+      </c>
+      <c r="BY85" t="s">
+        <v>115</v>
+      </c>
+      <c r="CM85" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN85" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS85" t="s">
+        <v>118</v>
+      </c>
+      <c r="CT85" t="s">
+        <v>115</v>
+      </c>
+      <c r="CU85" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY85" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="86" spans="1:103">
       <c r="A86" t="s">
-        <v>318</v>
+        <v>220</v>
       </c>
       <c r="D86" t="s">
-        <v>205</v>
+        <v>108</v>
+      </c>
+      <c r="E86" t="s">
+        <v>115</v>
+      </c>
+      <c r="I86" t="s">
+        <v>110</v>
+      </c>
+      <c r="U86" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR86" t="s">
+        <v>116</v>
       </c>
       <c r="AS86" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>108</v>
+      </c>
+      <c r="AU86" t="s">
+        <v>108</v>
+      </c>
+      <c r="AV86" t="s">
+        <v>108</v>
+      </c>
+      <c r="AW86" t="s">
+        <v>108</v>
+      </c>
+      <c r="AX86" t="s">
+        <v>108</v>
+      </c>
+      <c r="AY86" t="s">
+        <v>116</v>
       </c>
       <c r="BP86" t="s">
-        <v>205</v>
+        <v>108</v>
       </c>
       <c r="BQ86" t="s">
-        <v>205</v>
+        <v>110</v>
       </c>
       <c r="BV86" t="s">
-        <v>205</v>
+        <v>108</v>
+      </c>
+      <c r="BX86" t="s">
+        <v>108</v>
+      </c>
+      <c r="CN86" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="87" spans="1:103">
       <c r="A87" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D87" t="s">
-        <v>208</v>
-[...77 lines deleted...]
-        <v>216</v>
+        <v>104</v>
       </c>
     </row>
     <row r="88" spans="1:103">
       <c r="A88" t="s">
-        <v>320</v>
+        <v>222</v>
       </c>
       <c r="D88" t="s">
-        <v>208</v>
-[...35 lines deleted...]
-        <v>210</v>
+        <v>111</v>
       </c>
       <c r="BV88" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>111</v>
+      </c>
+      <c r="BW88" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="89" spans="1:103">
       <c r="A89" t="s">
-        <v>321</v>
+        <v>223</v>
       </c>
       <c r="D89" t="s">
-        <v>205</v>
+        <v>108</v>
+      </c>
+      <c r="I89" t="s">
+        <v>109</v>
+      </c>
+      <c r="L89" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>110</v>
+      </c>
+      <c r="R89" t="s">
+        <v>109</v>
+      </c>
+      <c r="X89" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR89" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS89" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV89" t="s">
+        <v>111</v>
+      </c>
+      <c r="BB89" t="s">
+        <v>111</v>
+      </c>
+      <c r="BO89" t="s">
+        <v>111</v>
+      </c>
+      <c r="BP89" t="s">
+        <v>111</v>
+      </c>
+      <c r="BQ89" t="s">
+        <v>111</v>
+      </c>
+      <c r="BR89" t="s">
+        <v>111</v>
+      </c>
+      <c r="CN89" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="90" spans="1:103">
       <c r="A90" t="s">
-        <v>322</v>
+        <v>224</v>
+      </c>
+      <c r="B90" t="s">
+        <v>108</v>
       </c>
       <c r="D90" t="s">
-        <v>211</v>
+        <v>108</v>
+      </c>
+      <c r="L90" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR90" t="s">
+        <v>110</v>
+      </c>
+      <c r="AS90" t="s">
+        <v>110</v>
+      </c>
+      <c r="BO90" t="s">
+        <v>108</v>
+      </c>
+      <c r="BP90" t="s">
+        <v>108</v>
+      </c>
+      <c r="BQ90" t="s">
+        <v>108</v>
+      </c>
+      <c r="BR90" t="s">
+        <v>110</v>
       </c>
       <c r="BV90" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>108</v>
       </c>
     </row>
     <row r="91" spans="1:103">
       <c r="A91" t="s">
-        <v>323</v>
+        <v>225</v>
+      </c>
+      <c r="B91" t="s">
+        <v>104</v>
       </c>
       <c r="D91" t="s">
-        <v>208</v>
+        <v>104</v>
+      </c>
+      <c r="K91" t="s">
+        <v>104</v>
       </c>
       <c r="L91" t="s">
-        <v>210</v>
-[...8 lines deleted...]
-        <v>211</v>
+        <v>104</v>
+      </c>
+      <c r="M91" t="s">
+        <v>104</v>
+      </c>
+      <c r="N91" t="s">
+        <v>104</v>
+      </c>
+      <c r="U91" t="s">
+        <v>104</v>
       </c>
       <c r="AR91" t="s">
-        <v>211</v>
+        <v>104</v>
       </c>
       <c r="AS91" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>104</v>
+      </c>
+      <c r="AT91" t="s">
+        <v>104</v>
+      </c>
+      <c r="AY91" t="s">
+        <v>104</v>
       </c>
       <c r="BO91" t="s">
-        <v>211</v>
+        <v>104</v>
       </c>
       <c r="BP91" t="s">
-        <v>211</v>
+        <v>104</v>
       </c>
       <c r="BQ91" t="s">
-        <v>211</v>
+        <v>104</v>
       </c>
       <c r="BR91" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>104</v>
+      </c>
+      <c r="BV91" t="s">
+        <v>104</v>
+      </c>
+      <c r="BW91" t="s">
+        <v>104</v>
+      </c>
+      <c r="CC91" t="s">
+        <v>104</v>
+      </c>
+      <c r="CD91" t="s">
+        <v>104</v>
+      </c>
+      <c r="CJ91" t="s">
+        <v>104</v>
+      </c>
+      <c r="CK91" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="92" spans="1:103">
       <c r="A92" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>226</v>
       </c>
       <c r="D92" t="s">
-        <v>208</v>
+        <v>104</v>
+      </c>
+      <c r="E92" t="s">
+        <v>104</v>
+      </c>
+      <c r="H92" t="s">
+        <v>104</v>
+      </c>
+      <c r="I92" t="s">
+        <v>104</v>
+      </c>
+      <c r="K92" t="s">
+        <v>104</v>
       </c>
       <c r="L92" t="s">
-        <v>210</v>
+        <v>104</v>
+      </c>
+      <c r="M92" t="s">
+        <v>104</v>
+      </c>
+      <c r="N92" t="s">
+        <v>104</v>
+      </c>
+      <c r="O92" t="s">
+        <v>104</v>
+      </c>
+      <c r="P92" t="s">
+        <v>104</v>
       </c>
       <c r="Q92" t="s">
-        <v>208</v>
+        <v>104</v>
+      </c>
+      <c r="R92" t="s">
+        <v>104</v>
+      </c>
+      <c r="T92" t="s">
+        <v>104</v>
+      </c>
+      <c r="U92" t="s">
+        <v>104</v>
+      </c>
+      <c r="V92" t="s">
+        <v>104</v>
+      </c>
+      <c r="W92" t="s">
+        <v>104</v>
+      </c>
+      <c r="X92" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ92" t="s">
+        <v>104</v>
       </c>
       <c r="AR92" t="s">
-        <v>210</v>
+        <v>104</v>
       </c>
       <c r="AS92" t="s">
-        <v>210</v>
+        <v>104</v>
+      </c>
+      <c r="AT92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AU92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AV92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AW92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AX92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AY92" t="s">
+        <v>104</v>
+      </c>
+      <c r="AZ92" t="s">
+        <v>104</v>
+      </c>
+      <c r="BA92" t="s">
+        <v>104</v>
+      </c>
+      <c r="BB92" t="s">
+        <v>104</v>
+      </c>
+      <c r="BC92" t="s">
+        <v>104</v>
+      </c>
+      <c r="BD92" t="s">
+        <v>104</v>
+      </c>
+      <c r="BE92" t="s">
+        <v>104</v>
+      </c>
+      <c r="BL92" t="s">
+        <v>104</v>
       </c>
       <c r="BO92" t="s">
-        <v>208</v>
+        <v>104</v>
       </c>
       <c r="BP92" t="s">
-        <v>208</v>
+        <v>104</v>
       </c>
       <c r="BQ92" t="s">
-        <v>208</v>
+        <v>104</v>
       </c>
       <c r="BR92" t="s">
-        <v>210</v>
+        <v>104</v>
+      </c>
+      <c r="BT92" t="s">
+        <v>104</v>
       </c>
       <c r="BV92" t="s">
-        <v>208</v>
-[...258 lines deleted...]
-        <v>205</v>
+        <v>104</v>
+      </c>
+      <c r="BW92" t="s">
+        <v>104</v>
+      </c>
+      <c r="BX92" t="s">
+        <v>104</v>
+      </c>
+      <c r="CC92" t="s">
+        <v>104</v>
+      </c>
+      <c r="CD92" t="s">
+        <v>104</v>
+      </c>
+      <c r="CF92" t="s">
+        <v>104</v>
+      </c>
+      <c r="CJ92" t="s">
+        <v>104</v>
+      </c>
+      <c r="CK92" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E62A21D40257D247B88A41B77A45A13C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="457df277547e6da80ca0c8eff9e5bd15">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e31a3ada-991a-4791-8793-04cdc4dbe385" xmlns:ns3="404c62fe-d53b-4c4c-bd74-31be39dd2526" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a623610b2243af99736d45b873c1180f" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="e31a3ada-991a-4791-8793-04cdc4dbe385"/>
     <xsd:import namespace="404c62fe-d53b-4c4c-bd74-31be39dd2526"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:Hyperlink" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -6597,77 +5973,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Hyperlink xmlns="404c62fe-d53b-4c4c-bd74-31be39dd2526">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Hyperlink>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="e31a3ada-991a-4791-8793-04cdc4dbe385" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="404c62fe-d53b-4c4c-bd74-31be39dd2526">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4090E850-B750-4F50-8F12-9C3E615C31E5}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D43CE2AD-8476-4FDA-AC75-137341A55BB9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A292DEA-17B1-4F18-90CD-55C987421244}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A292DEA-17B1-4F18-90CD-55C987421244}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D43CE2AD-8476-4FDA-AC75-137341A55BB9}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Susan Ruiz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>886D1D106CDA446088FA0A8F6B47D691_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.2.0.22549</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x010100E62A21D40257D247B88A41B77A45A13C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>