--- v2 (2026-03-26)
+++ v3 (2026-04-23)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29912"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30002"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/Kimberly.Evans/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B2A52BB6-1CB1-4DBA-B183-8CBDAB037E03}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5A6B5516-36F2-410F-B45E-46E14B45C1C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="3920" yWindow="1040" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NC Approved Prog 25-26" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1483" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1484" uniqueCount="318">
   <si>
     <t xml:space="preserve">A = Bachelor's Level                                                M = Master's Level                                                                       S = Specialist's Level                                               D = Doctoral Level                                                                       AO =Add On                                                          R= Residency                                                                                                                                   E = Endorsement (computer only)                                                                                                                                                                              </t>
   </si>
   <si>
     <t xml:space="preserve">Birth - Kindergarten </t>
   </si>
   <si>
     <t>Preschool Add-on</t>
   </si>
   <si>
     <t>Elementary Education  (K-6)</t>
   </si>
   <si>
     <t>Elementary Second Language [ESL], (K-6)</t>
   </si>
   <si>
     <t>Elementary Math (K-6) Add-On</t>
   </si>
   <si>
     <t>Elementary Science (K-6) Add-On</t>
   </si>
   <si>
     <t>Reading (K-6)</t>
   </si>
   <si>
@@ -809,51 +809,51 @@
   <si>
     <t>Gardner-Webb University</t>
   </si>
   <si>
     <t>Greensboro College</t>
   </si>
   <si>
     <t>Guilford College</t>
   </si>
   <si>
     <t>Guilford County Schools</t>
   </si>
   <si>
     <t>Guilford Technical Community College</t>
   </si>
   <si>
     <t>High Point University</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>M, D, AO</t>
   </si>
   <si>
-    <t>Jamesd Sprunt Community College</t>
+    <t>James Sprunt Community College</t>
   </si>
   <si>
     <t>Johnston Community College</t>
   </si>
   <si>
     <t>KIPP NC</t>
   </si>
   <si>
     <t>Lees-McRae College</t>
   </si>
   <si>
     <t>Lenoir Community College</t>
   </si>
   <si>
     <t>Lenoir-Rhyne University</t>
   </si>
   <si>
     <t>Livingstone College</t>
   </si>
   <si>
     <t>Mars Hill University</t>
   </si>
   <si>
     <t>McDowell Technical Community College</t>
   </si>
@@ -1067,76 +1067,79 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1402,52 +1405,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CY90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B16" sqref="B16"/>
+      <pane ySplit="1" topLeftCell="A39" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H47" sqref="H47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="35.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:103" ht="267" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
@@ -3674,55 +3677,58 @@
         <v>255</v>
       </c>
       <c r="CN37" t="s">
         <v>256</v>
       </c>
       <c r="CR37" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="38" spans="1:98">
       <c r="A38" t="s">
         <v>257</v>
       </c>
       <c r="D38" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:98">
       <c r="A39" t="s">
         <v>258</v>
       </c>
       <c r="D39" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="40" spans="1:98">
+    <row r="40" spans="1:98" ht="16.5">
       <c r="A40" t="s">
         <v>259</v>
       </c>
       <c r="D40" t="s">
+        <v>202</v>
+      </c>
+      <c r="I40" s="10" t="s">
         <v>202</v>
       </c>
       <c r="BO40" t="s">
         <v>202</v>
       </c>
       <c r="BP40" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="41" spans="1:98">
       <c r="A41" t="s">
         <v>260</v>
       </c>
       <c r="D41" t="s">
         <v>208</v>
       </c>
       <c r="AR41" t="s">
         <v>212</v>
       </c>
       <c r="AV41" t="s">
         <v>212</v>
       </c>
       <c r="AY41" t="s">
         <v>212</v>
       </c>
@@ -6088,59 +6094,50 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Hyperlink xmlns="404c62fe-d53b-4c4c-bd74-31be39dd2526">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Hyperlink>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="e31a3ada-991a-4791-8793-04cdc4dbe385" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="404c62fe-d53b-4c4c-bd74-31be39dd2526">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E62A21D40257D247B88A41B77A45A13C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fbc5b0f255740d53b0cb86a7ba9ef99a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e31a3ada-991a-4791-8793-04cdc4dbe385" xmlns:ns3="404c62fe-d53b-4c4c-bd74-31be39dd2526" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="05adf819d7ca1c6fe32e57fe759bed78" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="e31a3ada-991a-4791-8793-04cdc4dbe385"/>
     <xsd:import namespace="404c62fe-d53b-4c4c-bd74-31be39dd2526"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:Hyperlink" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -6355,60 +6352,69 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D43CE2AD-8476-4FDA-AC75-137341A55BB9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4090E850-B750-4F50-8F12-9C3E615C31E5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AFEC932-A9DE-482C-9030-0CA11FEE58D6}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AFEC932-A9DE-482C-9030-0CA11FEE58D6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4090E850-B750-4F50-8F12-9C3E615C31E5}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Susan Ruiz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>