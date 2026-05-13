--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,88 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30002"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30023"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5A6B5516-36F2-410F-B45E-46E14B45C1C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3154E04E-4E63-4465-9AE1-90A4FFD8B26E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3920" yWindow="1040" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="27945" windowHeight="12300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="NC Approved Prog 25-26" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1484" uniqueCount="318">
-[...1 lines deleted...]
-    <t xml:space="preserve">A = Bachelor's Level                                                M = Master's Level                                                                       S = Specialist's Level                                               D = Doctoral Level                                                                       AO =Add On                                                          R= Residency                                                                                                                                   E = Endorsement (computer only)                                                                                                                                                                              </t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1463" uniqueCount="318">
+  <si>
+    <t xml:space="preserve">A = Bachelor's Level                                      M = Master's Level                                                                       S = Specialist's Level                                        D = Doctoral Level                                                                       AO =Add On                                                          R= Residency                                                                                                                                   E = Endorsement (computer only)                                                                                                                                                                              </t>
   </si>
   <si>
     <t xml:space="preserve">Birth - Kindergarten </t>
   </si>
   <si>
     <t>Preschool Add-on</t>
   </si>
   <si>
     <t>Elementary Education  (K-6)</t>
   </si>
   <si>
     <t>Elementary Second Language [ESL], (K-6)</t>
   </si>
   <si>
     <t>Elementary Math (K-6) Add-On</t>
   </si>
   <si>
     <t>Elementary Science (K-6) Add-On</t>
   </si>
   <si>
     <t>Reading (K-6)</t>
   </si>
   <si>
     <t>Special Education: General Curriculum (K-6)</t>
   </si>
@@ -320,128 +315,134 @@
   <si>
     <t>CTE: Health Sciences Education - Biotech</t>
   </si>
   <si>
     <t>CTE: Marketing Education</t>
   </si>
   <si>
     <t>CTE: Technology Education</t>
   </si>
   <si>
     <t>CTE: Trade &amp; Industrial Education</t>
   </si>
   <si>
     <t xml:space="preserve">Administrative: Superintendent </t>
   </si>
   <si>
     <t>Administrative: Principal</t>
   </si>
   <si>
     <t>Administrative: Curriculum Instructional Specialist</t>
   </si>
   <si>
     <t>Administrative: Instructional Technology Specialist-Computers</t>
   </si>
   <si>
-    <t>Media Supervisor</t>
+    <t>Administrative: Telecommunications Media Supervisor</t>
   </si>
   <si>
     <t>Administrative: Exceptional Children's Program Administrator</t>
   </si>
   <si>
     <t>School Counselor</t>
   </si>
   <si>
     <t>School Social Worker</t>
   </si>
   <si>
     <t>School Psychologist</t>
   </si>
   <si>
-    <t>Instructional Technology Specialist - Telecommunications</t>
+    <t>Instructional Technology Specialist</t>
   </si>
   <si>
     <t>Media Coordinator</t>
   </si>
   <si>
     <t>Audiologist</t>
   </si>
   <si>
     <t>Speech-Language Pathologist (NCBOESLPA Licensure)</t>
   </si>
   <si>
     <t>License Code</t>
   </si>
   <si>
     <t>00014</t>
   </si>
   <si>
     <t>00015</t>
   </si>
   <si>
     <t>00025</t>
   </si>
   <si>
     <t>25110</t>
   </si>
   <si>
     <t>25200</t>
   </si>
   <si>
     <t>25300</t>
   </si>
   <si>
     <t>25190</t>
   </si>
   <si>
     <t>25881</t>
   </si>
   <si>
+    <t>25882.0</t>
+  </si>
+  <si>
     <t>00810</t>
   </si>
   <si>
     <t>00800</t>
   </si>
   <si>
     <t>00805</t>
   </si>
   <si>
     <t>00108</t>
   </si>
   <si>
     <t>00098</t>
   </si>
   <si>
     <t>00090</t>
   </si>
   <si>
     <t>00095</t>
   </si>
   <si>
     <t>00190</t>
   </si>
   <si>
+    <t>96.0</t>
+  </si>
+  <si>
     <t>00109</t>
   </si>
   <si>
     <t>00110</t>
   </si>
   <si>
     <t>00597</t>
   </si>
   <si>
     <t>00511</t>
   </si>
   <si>
     <t>00521</t>
   </si>
   <si>
     <t>00531</t>
   </si>
   <si>
     <t>00541</t>
   </si>
   <si>
     <t>00581</t>
   </si>
   <si>
     <t>00582</t>
@@ -464,50 +465,53 @@
   <si>
     <t>00589</t>
   </si>
   <si>
     <t>00561</t>
   </si>
   <si>
     <t>00592</t>
   </si>
   <si>
     <t>00590</t>
   </si>
   <si>
     <t>00594</t>
   </si>
   <si>
     <t>00595</t>
   </si>
   <si>
     <t>00596</t>
   </si>
   <si>
     <t>18079</t>
   </si>
   <si>
+    <t>999.0</t>
+  </si>
+  <si>
     <t>00585</t>
   </si>
   <si>
     <t>00100</t>
   </si>
   <si>
     <t>00200</t>
   </si>
   <si>
     <t>00300</t>
   </si>
   <si>
     <t>00302</t>
   </si>
   <si>
     <t>00310</t>
   </si>
   <si>
     <t>00320</t>
   </si>
   <si>
     <t>00330</t>
   </si>
   <si>
     <t>00400</t>
@@ -617,71 +621,71 @@
   <si>
     <t>00722</t>
   </si>
   <si>
     <t>00730</t>
   </si>
   <si>
     <t>00820</t>
   </si>
   <si>
     <t>00740</t>
   </si>
   <si>
     <t>00011</t>
   </si>
   <si>
     <t>00012</t>
   </si>
   <si>
     <t>00113</t>
   </si>
   <si>
     <t>00077</t>
   </si>
   <si>
-    <t>00078</t>
+    <t>00074</t>
   </si>
   <si>
     <t>88099</t>
   </si>
   <si>
     <t>00005</t>
   </si>
   <si>
     <t>00006</t>
   </si>
   <si>
     <t>00026</t>
   </si>
   <si>
-    <t>00074</t>
-[...1 lines deleted...]
-  <si>
     <t>00076</t>
   </si>
   <si>
+    <t>88003.0</t>
+  </si>
+  <si>
     <t>88082</t>
   </si>
   <si>
     <t>#T.E.A.C.H.</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Alamance Community College</t>
   </si>
   <si>
     <t>Appalachian State University</t>
   </si>
   <si>
     <t>A, M, R</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>A, R</t>
@@ -803,53 +807,50 @@
   <si>
     <t>Fayetteville Technical Community College</t>
   </si>
   <si>
     <t>Forsyth Technical Community College</t>
   </si>
   <si>
     <t>Gardner-Webb University</t>
   </si>
   <si>
     <t>Greensboro College</t>
   </si>
   <si>
     <t>Guilford College</t>
   </si>
   <si>
     <t>Guilford County Schools</t>
   </si>
   <si>
     <t>Guilford Technical Community College</t>
   </si>
   <si>
     <t>High Point University</t>
   </si>
   <si>
-    <t>D</t>
-[...1 lines deleted...]
-  <si>
     <t>M, D, AO</t>
   </si>
   <si>
     <t>James Sprunt Community College</t>
   </si>
   <si>
     <t>Johnston Community College</t>
   </si>
   <si>
     <t>KIPP NC</t>
   </si>
   <si>
     <t>Lees-McRae College</t>
   </si>
   <si>
     <t>Lenoir Community College</t>
   </si>
   <si>
     <t>Lenoir-Rhyne University</t>
   </si>
   <si>
     <t>Livingstone College</t>
   </si>
   <si>
     <t>Mars Hill University</t>
@@ -872,51 +873,51 @@
   <si>
     <t>Moreland University</t>
   </si>
   <si>
     <t>NC A&amp;T State University</t>
   </si>
   <si>
     <t>NC Central University</t>
   </si>
   <si>
     <t>NC State University</t>
   </si>
   <si>
     <t>A, M, S, D, R</t>
   </si>
   <si>
     <t>M, S, D, AO</t>
   </si>
   <si>
     <t>A, M, S, R</t>
   </si>
   <si>
     <t>NC Wesleyan College</t>
   </si>
   <si>
-    <t>Pathway to Practice NC</t>
+    <t>Pathways to Practice NC</t>
   </si>
   <si>
     <t>Pfeiffer University</t>
   </si>
   <si>
     <t>Queens University of Charlotte</t>
   </si>
   <si>
     <t>Richmond Community College</t>
   </si>
   <si>
     <t>Rowan-Cabarrus Community College</t>
   </si>
   <si>
     <t>Saint Andrews University</t>
   </si>
   <si>
     <t>Saint Augustine's University</t>
   </si>
   <si>
     <t>Salem College</t>
   </si>
   <si>
     <t>Sampson Community College</t>
   </si>
@@ -975,170 +976,137 @@
     <t>Wake Forest University - Reynolda</t>
   </si>
   <si>
     <t>Wake Technical Community College</t>
   </si>
   <si>
     <t>Want More Do More</t>
   </si>
   <si>
     <t>Wayne Community College</t>
   </si>
   <si>
     <t>Western Carolina University</t>
   </si>
   <si>
     <t>Western Governor's University</t>
   </si>
   <si>
     <t>Western Piedmont Community College</t>
   </si>
   <si>
     <t>William Peace University</t>
   </si>
   <si>
     <t>Wingate University</t>
-  </si>
-[...4 lines deleted...]
-    <t>A, R, AO</t>
   </si>
   <si>
     <t>Winston-Salem State University</t>
   </si>
   <si>
     <t>Winston-Salem/Forsyth County Schools</t>
   </si>
   <si>
     <t>iteach NC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5">
+  <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
+      <charset val="134"/>
       <scheme val="minor"/>
-    </font>
-[...11 lines deleted...]
-      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...12 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1404,58 +1372,57 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CY90"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="H47" sqref="H47"/>
+    <sheetView tabSelected="1" topLeftCell="BN65" workbookViewId="0">
+      <selection activeCell="CL89" sqref="CL89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="35.875" customWidth="1"/>
+    <col min="1" max="1" width="35.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:103" ht="267" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
@@ -1697,4449 +1664,4382 @@
       </c>
       <c r="CI1" s="3" t="s">
         <v>86</v>
       </c>
       <c r="CJ1" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CK1" s="3" t="s">
         <v>88</v>
       </c>
       <c r="CL1" s="3" t="s">
         <v>89</v>
       </c>
       <c r="CM1" s="3" t="s">
         <v>90</v>
       </c>
       <c r="CN1" s="3" t="s">
         <v>91</v>
       </c>
       <c r="CO1" s="3" t="s">
         <v>92</v>
       </c>
       <c r="CP1" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="CQ1" s="6" t="s">
+      <c r="CQ1" s="3" t="s">
         <v>94</v>
       </c>
       <c r="CR1" s="3" t="s">
         <v>95</v>
       </c>
       <c r="CS1" s="3" t="s">
         <v>96</v>
       </c>
       <c r="CT1" s="3" t="s">
         <v>97</v>
       </c>
       <c r="CU1" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="CV1" s="6" t="s">
+      <c r="CV1" s="3" t="s">
         <v>99</v>
       </c>
       <c r="CW1" s="3" t="s">
         <v>100</v>
       </c>
       <c r="CX1" s="3" t="s">
         <v>101</v>
       </c>
       <c r="CY1" s="3" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="2" spans="1:103" s="1" customFormat="1">
       <c r="A2" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>107</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>108</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>110</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="J2" s="1">
-        <v>25882</v>
+      <c r="J2" s="1" t="s">
+        <v>112</v>
       </c>
       <c r="K2" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M2" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N2" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O2" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P2" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="Q2" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="R2" s="1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>120</v>
+      </c>
+      <c r="S2" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="T2" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="U2" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="V2" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="W2" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="X2" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="Y2" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="Z2" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA2" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="AB2" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="AC2" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AD2" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AE2" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AF2" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AG2" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AH2" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AI2" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="AJ2" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="AK2" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AL2" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AM2" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP2" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="AQ2" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="AR2" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="AS2" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="AT2" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="AU2" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="AV2" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="AW2" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="AX2" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="AY2" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="AZ2" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BA2" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BB2" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="BC2" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BD2" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="BE2" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="BF2" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="BG2" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="BH2" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="BI2" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="BJ2" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="BK2" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="AN2" s="1" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="BL2" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="BM2" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="BN2" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="BO2" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="BP2" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="BQ2" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="BR2" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="BS2" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="BT2" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="BU2" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="BV2" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="BW2" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="BX2" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="BY2" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="BZ2" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="CA2" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="CB2" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="CC2" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="CD2" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="CE2" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="CF2" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="CG2" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="CH2" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="CI2" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="CJ2" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="CK2" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="CL2" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="CM2" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="CN2" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="CO2" s="1" t="s">
-        <v>191</v>
-[...7 lines deleted...]
-      <c r="CR2" s="5" t="s">
         <v>194</v>
       </c>
+      <c r="CP2" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="CQ2" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="CR2" s="1" t="s">
+        <v>197</v>
+      </c>
       <c r="CS2" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="CT2" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="CU2" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="CV2" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="CT2" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CW2" s="1" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>88003</v>
+        <v>201</v>
+      </c>
+      <c r="CX2" s="1" t="s">
+        <v>202</v>
       </c>
       <c r="CY2" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:103">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="H3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="K3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="L3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="M3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="N3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="O3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="P3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Q3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="U3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="V3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="W3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="X3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Y3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Z3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AA3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AB3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AD3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AG3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AH3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AI3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AJ3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AL3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AM3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AN3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AQ3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AR3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AS3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AT3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AU3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AV3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AW3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AX3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AY3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AZ3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BA3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BB3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BC3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BD3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BE3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BF3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BG3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BH3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BI3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BJ3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BK3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BM3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BN3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BO3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BP3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BQ3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BR3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BS3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BT3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BV3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BX3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CB3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CC3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CD3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CF3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CJ3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CK3" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="CV3" s="7"/>
+        <v>205</v>
+      </c>
     </row>
     <row r="4" spans="1:103">
       <c r="A4" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D4" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="5" spans="1:103">
       <c r="A5" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F5" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="K5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="N5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Q5" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="R5" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="W5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="X5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AR5" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AS5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AT5" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AU5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AV5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AW5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AX5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AY5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BB5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="BO5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BP5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BQ5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BR5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BS5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="BV5" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BW5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BX5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="BZ5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CB5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CC5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="CD5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="CF5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="CG5" t="s">
+        <v>215</v>
+      </c>
+      <c r="CH5" t="s">
+        <v>215</v>
+      </c>
+      <c r="CI5" t="s">
+        <v>215</v>
+      </c>
+      <c r="CJ5" t="s">
+        <v>208</v>
+      </c>
+      <c r="CK5" t="s">
+        <v>208</v>
+      </c>
+      <c r="CL5" t="s">
+        <v>208</v>
+      </c>
+      <c r="CN5" t="s">
         <v>212</v>
       </c>
-      <c r="CH5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="CO5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CP5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CS5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CT5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="CU5" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="CW5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CY5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="6" spans="1:103">
       <c r="A6" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AR6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AS6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AT6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AU6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AV6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AW6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AX6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AY6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AZ6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BA6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BB6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BC6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BD6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BE6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BO6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BP6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BQ6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BR6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BV6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CD6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CF6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CJ6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CK6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="7" spans="1:103">
       <c r="A7" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C7" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D7" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AR7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AS7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AT7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AY7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="BO7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="BP7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="BQ7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="BR7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="BT7" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="BV7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="BW7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="CN7" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="8" spans="1:103">
       <c r="A8" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D8" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="9" spans="1:103">
       <c r="A9" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D9" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="10" spans="1:103">
       <c r="A10" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D10" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="11" spans="1:103">
       <c r="A11" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D11" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="K11" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L11" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="N11" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Q11" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AR11" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AS11" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AT11" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AY11" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:103">
       <c r="A12" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D12" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="13" spans="1:103">
       <c r="A13" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C13" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D13" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E13" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="I13" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="K13" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="L13" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="N13" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="Q13" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="U13" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="X13" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AR13" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AS13" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AT13" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AV13" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AY13" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AZ13" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BB13" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BO13" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BP13" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BQ13" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BR13" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BT13" t="s">
+        <v>212</v>
+      </c>
+      <c r="BV13" t="s">
+        <v>211</v>
+      </c>
+      <c r="CN13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CO13" t="s">
+        <v>214</v>
+      </c>
+      <c r="CP13" t="s">
         <v>209</v>
       </c>
-      <c r="BV13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="CS13" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="14" spans="1:103">
       <c r="A14" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D14" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="15" spans="1:103">
       <c r="A15" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>229</v>
       </c>
       <c r="D15" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="L15" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="N15" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="Q15" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="R15" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AR15" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AS15" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AT15" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AV15" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AX15" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AY15" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BO15" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BP15" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BQ15" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BR15" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BV15" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="16" spans="1:103">
       <c r="A16" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D16" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="17" spans="1:103">
       <c r="A17" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D17" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="18" spans="1:103">
       <c r="A18" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="I18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="K18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="L18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="M18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="N18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="P18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Q18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="U18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="W18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="X18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Y18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Z18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AD18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AE18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AF18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AG18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AI18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AK18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AR18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AS18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AT18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AU18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AV18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AW18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AX18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AY18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AZ18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BA18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BB18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BC18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BD18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BE18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BF18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BG18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BH18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BI18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BK18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BN18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BO18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BP18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BQ18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BR18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BV18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CC18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CD18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CF18" t="s">
-        <v>202</v>
-[...8 lines deleted...]
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CJ18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CK18" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="19" spans="1:103">
       <c r="A19" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="20" spans="1:103">
       <c r="A20" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="U20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AR20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AS20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AT20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AY20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BO20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BP20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BQ20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BR20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BV20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BW20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="21" spans="1:103">
       <c r="A21" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D21" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="L21" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="Q21" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AR21" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AS21" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AT21" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AY21" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="22" spans="1:103">
       <c r="A22" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D22" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="23" spans="1:103">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D23" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="24" spans="1:103">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D24" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AR24" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="AS24" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="AT24" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="AY24" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="BT24" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="25" spans="1:103">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D25" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="26" spans="1:103">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D26" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F26" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G26" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="K26" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="L26" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="N26" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="P26" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="Q26" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="R26" t="s">
+        <v>212</v>
+      </c>
+      <c r="W26" t="s">
+        <v>211</v>
+      </c>
+      <c r="X26" t="s">
+        <v>211</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>211</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>241</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO26" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP26" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ26" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR26" t="s">
+        <v>208</v>
+      </c>
+      <c r="BS26" t="s">
+        <v>214</v>
+      </c>
+      <c r="BT26" t="s">
         <v>209</v>
       </c>
-      <c r="W26" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="BV26" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BW26" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BY26" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="BZ26" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CB26" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CD26" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CF26" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="CN26" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="CO26" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="CP26" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CQ26" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="CR26" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CS26" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="CT26" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="CU26" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="CW26" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CY26" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="27" spans="1:103">
       <c r="A27" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D27" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="L27" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="Q27" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="AR27" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AS27" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AT27" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AV27" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="BB27" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="BV27" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="CN27" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CO27" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="28" spans="1:103">
       <c r="A28" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C28" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="U28" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="X28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AR28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AS28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AT28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AU28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AV28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AW28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AX28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AY28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BB28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BO28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BP28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BQ28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BR28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BT28" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="BV28" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="29" spans="1:103">
       <c r="A29" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D29" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="K29" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="L29" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="Q29" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="R29" t="s">
+        <v>212</v>
+      </c>
+      <c r="U29" t="s">
         <v>209</v>
       </c>
-      <c r="U29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X29" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AR29" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AS29" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AT29" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="AV29" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AY29" t="s">
+        <v>215</v>
+      </c>
+      <c r="BO29" t="s">
+        <v>219</v>
+      </c>
+      <c r="BP29" t="s">
+        <v>219</v>
+      </c>
+      <c r="BQ29" t="s">
+        <v>219</v>
+      </c>
+      <c r="BR29" t="s">
+        <v>219</v>
+      </c>
+      <c r="BV29" t="s">
+        <v>249</v>
+      </c>
+      <c r="CN29" t="s">
         <v>212</v>
-      </c>
-[...16 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="30" spans="1:103">
       <c r="A30" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D30" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="31" spans="1:103">
       <c r="A31" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D31" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="32" spans="1:103">
       <c r="A32" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D32" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="L32" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Q32" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="U32" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="W32" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="X32" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AO32" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AR32" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AY32" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BB32" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BT32" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="BV32" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="CN32" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CO32" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="CP32" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CS32" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="33" spans="1:98">
       <c r="A33" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D33" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="K33" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="L33" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="N33" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="Q33" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="U33" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AR33" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AS33" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AT33" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AY33" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BO33" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BP33" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BQ33" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BR33" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BV33" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BW33" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="34" spans="1:98">
       <c r="A34" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D34" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AR34" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AY34" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="35" spans="1:98">
       <c r="A35" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="K35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="L35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="M35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="N35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="O35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="P35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Q35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="U35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="V35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="W35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="X35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Y35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Z35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AD35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AG35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AK35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AR35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AS35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AT35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AU35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AV35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AW35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AX35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AY35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AZ35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BA35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BB35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BC35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BD35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BE35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BM35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BO35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BP35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BQ35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BR35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BU35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BV35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CC35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CD35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CF35" t="s">
-        <v>202</v>
-[...8 lines deleted...]
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CJ35" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CK35" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="36" spans="1:98">
       <c r="A36" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D36" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="37" spans="1:98">
       <c r="A37" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D37" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="K37" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="L37" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Q37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="X37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AR37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AS37" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AT37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AV37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AY37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BB37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BG37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BO37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BP37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BQ37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BR37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BT37" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="BV37" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BW37" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>208</v>
       </c>
       <c r="CN37" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="CR37" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="38" spans="1:98">
       <c r="A38" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D38" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="39" spans="1:98">
       <c r="A39" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D39" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:98" ht="16.5">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="40" spans="1:98">
       <c r="A40" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D40" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BO40" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BP40" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="41" spans="1:98">
       <c r="A41" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D41" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AR41" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AV41" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AY41" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="BV41" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="CD41" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="CJ41" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="42" spans="1:98">
       <c r="A42" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D42" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="43" spans="1:98">
       <c r="A43" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D43" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="I43" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L43" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="Q43" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="X43" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AO43" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AR43" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AS43" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AT43" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AY43" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BB43" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BO43" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BP43" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BQ43" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BR43" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BV43" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="CN43" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CS43" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="44" spans="1:98">
       <c r="A44" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D44" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L44" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AR44" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AS44" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AY44" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="45" spans="1:98">
       <c r="A45" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D45" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="L45" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="N45" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="P45" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="R45" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AR45" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AS45" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AT45" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AY45" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="BO45" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="BP45" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="BQ45" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="BR45" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="BV45" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="CD45" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="46" spans="1:98">
       <c r="A46" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D46" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="47" spans="1:98">
       <c r="A47" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D47" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="K47" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="L47" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="M47" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="N47" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="Q47" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="R47" t="s">
+        <v>212</v>
+      </c>
+      <c r="U47" t="s">
+        <v>249</v>
+      </c>
+      <c r="X47" t="s">
+        <v>210</v>
+      </c>
+      <c r="AR47" t="s">
+        <v>210</v>
+      </c>
+      <c r="AS47" t="s">
+        <v>210</v>
+      </c>
+      <c r="AT47" t="s">
+        <v>210</v>
+      </c>
+      <c r="AV47" t="s">
+        <v>210</v>
+      </c>
+      <c r="AX47" t="s">
+        <v>210</v>
+      </c>
+      <c r="AY47" t="s">
+        <v>210</v>
+      </c>
+      <c r="BO47" t="s">
+        <v>210</v>
+      </c>
+      <c r="BP47" t="s">
+        <v>210</v>
+      </c>
+      <c r="BQ47" t="s">
+        <v>210</v>
+      </c>
+      <c r="BR47" t="s">
+        <v>210</v>
+      </c>
+      <c r="BT47" t="s">
+        <v>212</v>
+      </c>
+      <c r="BV47" t="s">
+        <v>249</v>
+      </c>
+      <c r="CF47" t="s">
+        <v>211</v>
+      </c>
+      <c r="CO47" t="s">
         <v>209</v>
-      </c>
-[...46 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:98">
       <c r="A48" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D48" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="I48" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="K48" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="L48" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Q48" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AR48" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AS48" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AT48" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AY48" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BO48" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BP48" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BQ48" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BR48" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BV48" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="CT48" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:103">
       <c r="A49" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D49" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AT49" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:103">
       <c r="A50" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D50" t="s">
-        <v>208</v>
-[...8 lines deleted...]
-        <v>202</v>
+        <v>211</v>
       </c>
     </row>
     <row r="51" spans="1:103">
       <c r="A51" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="P51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="U51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="W51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="X51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Y51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AD51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AK51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AR51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AS51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AT51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AV51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AW51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AX51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AY51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BO51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BP51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BQ51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BR51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BV51" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="52" spans="1:103">
       <c r="A52" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F52" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="K52" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L52" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Q52" t="s">
+        <v>215</v>
+      </c>
+      <c r="R52" t="s">
+        <v>214</v>
+      </c>
+      <c r="AR52" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS52" t="s">
+        <v>208</v>
+      </c>
+      <c r="AV52" t="s">
+        <v>208</v>
+      </c>
+      <c r="AW52" t="s">
+        <v>210</v>
+      </c>
+      <c r="AX52" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY52" t="s">
+        <v>208</v>
+      </c>
+      <c r="BV52" t="s">
+        <v>249</v>
+      </c>
+      <c r="CC52" t="s">
+        <v>208</v>
+      </c>
+      <c r="CD52" t="s">
+        <v>215</v>
+      </c>
+      <c r="CF52" t="s">
+        <v>215</v>
+      </c>
+      <c r="CK52" t="s">
+        <v>215</v>
+      </c>
+      <c r="CL52" t="s">
+        <v>209</v>
+      </c>
+      <c r="CN52" t="s">
         <v>212</v>
       </c>
-      <c r="R52" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="CS52" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="CT52" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CW52" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:103">
       <c r="A53" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D53" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E53" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F53" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G53" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="H53" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L53" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="M53" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="N53" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="P53" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="U53" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="X53" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AO53" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AR53" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AS53" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AT53" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AY53" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BO53" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="BP53" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="BQ53" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="BR53" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="BS53" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="BT53" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="BV53" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="BW53" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="CA53" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="CB53" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CF53" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="CN53" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CP53" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CS53" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="CW53" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CY53" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="54" spans="1:103">
       <c r="A54" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F54" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G54" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="R54" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="U54" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="W54" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="X54" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="Y54" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AD54" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AR54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="AS54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="AT54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="AY54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="BO54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="BP54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="BQ54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="BR54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="BS54" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="BV54" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="BZ54" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="CB54" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="CC54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="CD54" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="CJ54" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="CK54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="CN54" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="CO54" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="CP54" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="CS54" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="CT54" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="CU54" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="55" spans="1:103">
       <c r="A55" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D55" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AR55" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AS55" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AV55" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BB55" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BO55" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BP55" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BQ55" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BR55" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BV55" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="56" spans="1:103">
       <c r="A56" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D56" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="AR56" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AS56" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AT56" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AY56" t="s">
-        <v>208</v>
-[...11 lines deleted...]
-        <v>208</v>
+        <v>205</v>
+      </c>
+      <c r="BO56" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP56" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ56" t="s">
+        <v>205</v>
+      </c>
+      <c r="BR56" t="s">
+        <v>205</v>
       </c>
       <c r="BV56" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="57" spans="1:103">
       <c r="A57" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D57" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="L57" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="P57" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Q57" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AR57" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AS57" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AT57" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AY57" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BO57" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="BP57" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="BQ57" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="BR57" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="BT57" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="BV57" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="58" spans="1:103">
       <c r="A58" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D58" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="I58" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="R58" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="W58" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="X58" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AR58" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AS58" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AT58" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AU58" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AV58" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AW58" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AX58" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AY58" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BB58" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BT58" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="BV58" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="CN58" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="CO58" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="CP58" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="59" spans="1:103">
       <c r="A59" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D59" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="60" spans="1:103">
       <c r="A60" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D60" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:103">
       <c r="A61" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D61" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="P61" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AR61" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AS61" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AT61" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AY61" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BO61" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BP61" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BQ61" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BR61" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BT61" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="BV61" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="CO61" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="62" spans="1:103">
       <c r="A62" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D62" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L62" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Q62" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="63" spans="1:103">
       <c r="A63" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D63" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="K63" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="X63" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AR63" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AS63" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AT63" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AY63" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BO63" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BP63" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BQ63" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BR63" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BV63" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="CS63" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="64" spans="1:103">
       <c r="A64" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D64" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="65" spans="1:103">
       <c r="A65" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D65" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="66" spans="1:103">
       <c r="A66" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D66" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="67" spans="1:103">
       <c r="A67" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D67" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="68" spans="1:103">
       <c r="A68" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D68" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="69" spans="1:103">
       <c r="A69" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="K69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="L69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="M69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="N69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="O69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="P69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Q69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="U69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="W69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="X69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AR69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AS69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AT69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AU69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AV69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AW69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AX69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AY69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AZ69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BA69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BB69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BC69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BO69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BP69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BQ69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BR69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BV69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BX69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CB69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CC69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CD69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CF69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CJ69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CK69" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:103">
       <c r="A70" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="K70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="N70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AR70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AS70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AT70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AU70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AV70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AW70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AX70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AY70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BO70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BP70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BQ70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BR70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BV70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:103">
       <c r="A71" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C71" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D71" t="s">
+        <v>249</v>
+      </c>
+      <c r="L71" t="s">
+        <v>210</v>
+      </c>
+      <c r="R71" t="s">
+        <v>212</v>
+      </c>
+      <c r="U71" t="s">
+        <v>219</v>
+      </c>
+      <c r="AR71" t="s">
+        <v>215</v>
+      </c>
+      <c r="AS71" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT71" t="s">
+        <v>208</v>
+      </c>
+      <c r="AU71" t="s">
+        <v>210</v>
+      </c>
+      <c r="AV71" t="s">
+        <v>210</v>
+      </c>
+      <c r="AW71" t="s">
+        <v>210</v>
+      </c>
+      <c r="AX71" t="s">
+        <v>210</v>
+      </c>
+      <c r="AY71" t="s">
+        <v>215</v>
+      </c>
+      <c r="BO71" t="s">
+        <v>215</v>
+      </c>
+      <c r="BP71" t="s">
+        <v>215</v>
+      </c>
+      <c r="BQ71" t="s">
+        <v>215</v>
+      </c>
+      <c r="BR71" t="s">
+        <v>215</v>
+      </c>
+      <c r="BV71" t="s">
+        <v>219</v>
+      </c>
+      <c r="CN71" t="s">
+        <v>212</v>
+      </c>
+      <c r="CO71" t="s">
+        <v>242</v>
+      </c>
+      <c r="CP71" t="s">
+        <v>214</v>
+      </c>
+      <c r="CS71" t="s">
         <v>216</v>
       </c>
-      <c r="L71" t="s">
-[...5 lines deleted...]
-      <c r="U71" t="s">
+      <c r="CT71" t="s">
+        <v>243</v>
+      </c>
+      <c r="CU71" t="s">
+        <v>296</v>
+      </c>
+      <c r="CW71" t="s">
         <v>216</v>
       </c>
-      <c r="AR71" t="s">
-[...35 lines deleted...]
-      <c r="BV71" t="s">
+      <c r="CY71" t="s">
         <v>216</v>
-      </c>
-[...22 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="72" spans="1:103">
       <c r="A72" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D72" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F72" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="I72" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="K72" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="L72" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="M72" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="N72" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="R72" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="U72" t="s">
+        <v>219</v>
+      </c>
+      <c r="V72" t="s">
+        <v>215</v>
+      </c>
+      <c r="W72" t="s">
+        <v>208</v>
+      </c>
+      <c r="X72" t="s">
+        <v>208</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>208</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>208</v>
+      </c>
+      <c r="AA72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AB72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AC72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AD72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AF72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AG72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AH72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AI72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AJ72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AK72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AL72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AM72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AN72" t="s">
+        <v>215</v>
+      </c>
+      <c r="AO72" t="s">
+        <v>241</v>
+      </c>
+      <c r="AR72" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS72" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT72" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY72" t="s">
+        <v>208</v>
+      </c>
+      <c r="BK72" t="s">
+        <v>205</v>
+      </c>
+      <c r="BO72" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP72" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ72" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR72" t="s">
+        <v>208</v>
+      </c>
+      <c r="BT72" t="s">
+        <v>212</v>
+      </c>
+      <c r="BV72" t="s">
+        <v>208</v>
+      </c>
+      <c r="BW72" t="s">
+        <v>208</v>
+      </c>
+      <c r="CD72" t="s">
+        <v>215</v>
+      </c>
+      <c r="CF72" t="s">
+        <v>215</v>
+      </c>
+      <c r="CJ72" t="s">
+        <v>215</v>
+      </c>
+      <c r="CK72" t="s">
+        <v>215</v>
+      </c>
+      <c r="CN72" t="s">
+        <v>212</v>
+      </c>
+      <c r="CO72" t="s">
+        <v>258</v>
+      </c>
+      <c r="CP72" t="s">
+        <v>212</v>
+      </c>
+      <c r="CR72" t="s">
+        <v>214</v>
+      </c>
+      <c r="CS72" t="s">
         <v>216</v>
       </c>
-      <c r="V72" t="s">
-[...119 lines deleted...]
-      <c r="CS72" t="s">
+      <c r="CT72" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:103">
       <c r="A73" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D73" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F73" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G73" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="K73" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="L73" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="M73" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="N73" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Q73" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="R73" t="s">
+        <v>212</v>
+      </c>
+      <c r="U73" t="s">
+        <v>219</v>
+      </c>
+      <c r="W73" t="s">
+        <v>211</v>
+      </c>
+      <c r="X73" t="s">
+        <v>211</v>
+      </c>
+      <c r="AO73" t="s">
+        <v>241</v>
+      </c>
+      <c r="AR73" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS73" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT73" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY73" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO73" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP73" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ73" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR73" t="s">
+        <v>208</v>
+      </c>
+      <c r="BU73" t="s">
+        <v>220</v>
+      </c>
+      <c r="BV73" t="s">
+        <v>211</v>
+      </c>
+      <c r="CN73" t="s">
+        <v>258</v>
+      </c>
+      <c r="CP73" t="s">
+        <v>212</v>
+      </c>
+      <c r="CQ73" t="s">
         <v>209</v>
       </c>
-      <c r="U73" t="s">
+      <c r="CS73" t="s">
+        <v>243</v>
+      </c>
+      <c r="CT73" t="s">
+        <v>213</v>
+      </c>
+      <c r="CW73" t="s">
+        <v>212</v>
+      </c>
+      <c r="CY73" t="s">
         <v>216</v>
-      </c>
-[...58 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="74" spans="1:103">
       <c r="A74" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C74" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="K74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="L74" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Q74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="R74" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="U74" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="X74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AR74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AS74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AT74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AY74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BO74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BP74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BQ74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BR74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BT74" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="BV74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="CN74" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="CS74" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="CT74" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="75" spans="1:103">
       <c r="A75" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C75" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D75" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F75" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="K75" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="L75" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Q75" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="R75" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="U75" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="W75" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="X75" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="AO75" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AR75" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AS75" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AT75" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AY75" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BO75" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BP75" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BQ75" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BR75" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BT75" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="BV75" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BW75" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="CN75" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="CO75" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="CP75" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CT75" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="76" spans="1:103">
       <c r="A76" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AR76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AS76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AT76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AU76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AV76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AW76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AX76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AY76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AZ76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BA76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BB76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BC76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BD76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BE76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BV76" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="77" spans="1:103">
       <c r="A77" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D77" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="K77" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="L77" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="Q77" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AR77" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AS77" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AT77" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AY77" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BV77" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="CC77" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>211</v>
       </c>
       <c r="CN77" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="78" spans="1:103">
       <c r="A78" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="CN78" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="CO78" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="79" spans="1:103">
       <c r="A79" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D79" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="W79" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="X79" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="Y79" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AR79" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AS79" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AT79" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AV79" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AW79" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AX79" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AY79" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="CS79" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:103">
       <c r="A80" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D80" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="81" spans="1:103">
       <c r="A81" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D81" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AR81" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AS81" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AT81" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AY81" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BO81" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BP81" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BQ81" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BR81" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="82" spans="1:103">
       <c r="A82" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D82" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="83" spans="1:103">
       <c r="A83" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D83" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="I83" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="K83" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L83" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Q83" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="U83" t="s">
+        <v>219</v>
+      </c>
+      <c r="AR83" t="s">
+        <v>213</v>
+      </c>
+      <c r="AS83" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT83" t="s">
+        <v>208</v>
+      </c>
+      <c r="AU83" t="s">
+        <v>208</v>
+      </c>
+      <c r="AV83" t="s">
+        <v>208</v>
+      </c>
+      <c r="AW83" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX83" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY83" t="s">
+        <v>210</v>
+      </c>
+      <c r="BO83" t="s">
+        <v>213</v>
+      </c>
+      <c r="BP83" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ83" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR83" t="s">
+        <v>210</v>
+      </c>
+      <c r="BT83" t="s">
+        <v>298</v>
+      </c>
+      <c r="BV83" t="s">
+        <v>208</v>
+      </c>
+      <c r="BW83" t="s">
+        <v>219</v>
+      </c>
+      <c r="BY83" t="s">
+        <v>214</v>
+      </c>
+      <c r="CN83" t="s">
+        <v>258</v>
+      </c>
+      <c r="CS83" t="s">
         <v>216</v>
       </c>
-      <c r="AR83" t="s">
-[...35 lines deleted...]
-      <c r="BT83" t="s">
+      <c r="CT83" t="s">
+        <v>214</v>
+      </c>
+      <c r="CU83" t="s">
         <v>296</v>
       </c>
-      <c r="BV83" t="s">
-[...2 lines deleted...]
-      <c r="BW83" t="s">
+      <c r="CY83" t="s">
         <v>216</v>
-      </c>
-[...16 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="84" spans="1:103">
       <c r="A84" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="D84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E84" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="I84" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="U84" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="AR84" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AS84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AU84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AV84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AW84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AX84" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="BP84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BQ84" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BV84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BX84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="CN84" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="85" spans="1:103">
       <c r="A85" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D85" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="86" spans="1:103">
       <c r="A86" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D86" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BV86" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BW86" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="87" spans="1:103">
       <c r="A87" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D87" t="s">
-        <v>313</v>
+        <v>208</v>
       </c>
       <c r="L87" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Q87" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="R87" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="X87" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AR87" t="s">
-        <v>314</v>
+        <v>211</v>
       </c>
       <c r="AS87" t="s">
-        <v>314</v>
+        <v>211</v>
       </c>
       <c r="AV87" t="s">
-        <v>314</v>
+        <v>211</v>
       </c>
       <c r="BB87" t="s">
-        <v>314</v>
+        <v>211</v>
       </c>
       <c r="BO87" t="s">
-        <v>314</v>
+        <v>211</v>
       </c>
       <c r="BP87" t="s">
-        <v>314</v>
+        <v>211</v>
       </c>
       <c r="BQ87" t="s">
-        <v>314</v>
+        <v>211</v>
       </c>
       <c r="BR87" t="s">
-        <v>314</v>
+        <v>211</v>
       </c>
       <c r="CN87" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="88" spans="1:103">
       <c r="A88" t="s">
         <v>315</v>
       </c>
       <c r="D88" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="L88" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Q88" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AR88" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AS88" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BO88" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BP88" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BQ88" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BR88" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="BV88" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="89" spans="1:103">
       <c r="A89" t="s">
         <v>316</v>
       </c>
       <c r="D89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="K89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="L89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="M89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="N89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="U89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AR89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AS89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AT89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AY89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BO89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BP89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BQ89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BR89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BV89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BW89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CC89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CD89" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CJ89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CK89" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="90" spans="1:103">
       <c r="A90" t="s">
         <v>317</v>
       </c>
       <c r="D90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="H90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="I90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="K90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="L90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="M90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="N90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="O90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="P90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Q90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="R90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="T90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="U90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="V90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="W90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="X90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Y90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Z90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AA90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AB90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AC90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AD90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AE90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AF90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AG90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AH90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AI90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AJ90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AK90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AL90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AM90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AN90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AQ90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AR90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AS90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AT90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AU90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AV90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AW90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AX90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AY90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AZ90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BA90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BB90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BC90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BD90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BE90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BL90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BO90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BP90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BQ90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BR90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BT90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BV90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BW90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="BX90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CC90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CD90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CF90" t="s">
-        <v>202</v>
-[...8 lines deleted...]
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CJ90" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="CK90" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Hyperlink xmlns="404c62fe-d53b-4c4c-bd74-31be39dd2526">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Hyperlink>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="e31a3ada-991a-4791-8793-04cdc4dbe385" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="404c62fe-d53b-4c4c-bd74-31be39dd2526">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e31a3ada-991a-4791-8793-04cdc4dbe385" xmlns:ns3="404c62fe-d53b-4c4c-bd74-31be39dd2526" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="05adf819d7ca1c6fe32e57fe759bed78" ns1:_="" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E62A21D40257D247B88A41B77A45A13C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="457df277547e6da80ca0c8eff9e5bd15">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e31a3ada-991a-4791-8793-04cdc4dbe385" xmlns:ns3="404c62fe-d53b-4c4c-bd74-31be39dd2526" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a623610b2243af99736d45b873c1180f" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="e31a3ada-991a-4791-8793-04cdc4dbe385"/>
     <xsd:import namespace="404c62fe-d53b-4c4c-bd74-31be39dd2526"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:Hyperlink" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -6352,85 +6252,79 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4090E850-B750-4F50-8F12-9C3E615C31E5}"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D43CE2AD-8476-4FDA-AC75-137341A55BB9}"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4090E850-B750-4F50-8F12-9C3E615C31E5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A292DEA-17B1-4F18-90CD-55C987421244}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Susan Ruiz</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>886D1D106CDA446088FA0A8F6B47D691_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.2.0.22549</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x010100E62A21D40257D247B88A41B77A45A13C</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>