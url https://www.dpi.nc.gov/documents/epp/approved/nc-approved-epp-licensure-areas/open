--- v4 (2026-05-13)
+++ v5 (2026-06-23)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30023"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30128"/>
   <workbookPr/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3154E04E-4E63-4465-9AE1-90A4FFD8B26E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{149B3E65-CC61-48BC-84AF-FCA37CC0479C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="27945" windowHeight="12300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1463" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1516" uniqueCount="325">
   <si>
     <t xml:space="preserve">A = Bachelor's Level                                      M = Master's Level                                                                       S = Specialist's Level                                        D = Doctoral Level                                                                       AO =Add On                                                          R= Residency                                                                                                                                   E = Endorsement (computer only)                                                                                                                                                                              </t>
   </si>
   <si>
     <t xml:space="preserve">Birth - Kindergarten </t>
   </si>
   <si>
     <t>Preschool Add-on</t>
   </si>
   <si>
     <t>Elementary Education  (K-6)</t>
   </si>
   <si>
     <t>Elementary Second Language [ESL], (K-6)</t>
   </si>
   <si>
     <t>Elementary Math (K-6) Add-On</t>
   </si>
   <si>
     <t>Elementary Science (K-6) Add-On</t>
   </si>
   <si>
     <t>Reading (K-6)</t>
   </si>
   <si>
@@ -690,71 +690,77 @@
   <si>
     <t>A, R</t>
   </si>
   <si>
     <t>M, AO</t>
   </si>
   <si>
     <t>A, M</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>M, R</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Aspire Teacher Prep</t>
   </si>
   <si>
     <t>Barton College</t>
   </si>
   <si>
+    <t>A, R, AO</t>
+  </si>
+  <si>
     <t>A, M, AO, R</t>
   </si>
   <si>
     <t>A, AO, R</t>
   </si>
   <si>
     <t>Belmont Abbey College</t>
   </si>
   <si>
     <t>Bennett College</t>
   </si>
   <si>
     <t>Blue Ridge Community College</t>
   </si>
   <si>
     <t>Brevard College</t>
   </si>
   <si>
     <t>Brunswick Community College</t>
   </si>
   <si>
+    <t>Caldwell County Schools Educator Pathway</t>
+  </si>
+  <si>
     <t>Campbell University</t>
   </si>
   <si>
     <t>M, S, AO</t>
   </si>
   <si>
     <t>Cape Fear Community College</t>
   </si>
   <si>
     <t>Catawba College</t>
   </si>
   <si>
     <t>Catawba Community College</t>
   </si>
   <si>
     <t>Central Carolina Community College</t>
   </si>
   <si>
     <t>Central Carolina Teaching Initiative</t>
   </si>
   <si>
     <t>Central Piedmont Community College</t>
   </si>
   <si>
     <t>Charlotte Mecklenburg Schools Teaching Residency</t>
@@ -780,50 +786,53 @@
   <si>
     <t>E</t>
   </si>
   <si>
     <t>M, S, D</t>
   </si>
   <si>
     <t>M, S</t>
   </si>
   <si>
     <t>A, M, S</t>
   </si>
   <si>
     <t>Elizabeth City State University</t>
   </si>
   <si>
     <t>A, AO</t>
   </si>
   <si>
     <t>Elon University</t>
   </si>
   <si>
     <t>Fayetteville State University</t>
   </si>
   <si>
+    <t>A, M, R, AO</t>
+  </si>
+  <si>
     <t>M, AO, R</t>
   </si>
   <si>
     <t>Fayetteville Technical Community College</t>
   </si>
   <si>
     <t>Forsyth Technical Community College</t>
   </si>
   <si>
     <t>Gardner-Webb University</t>
   </si>
   <si>
     <t>Greensboro College</t>
   </si>
   <si>
     <t>Guilford College</t>
   </si>
   <si>
     <t>Guilford County Schools</t>
   </si>
   <si>
     <t>Guilford Technical Community College</t>
   </si>
   <si>
     <t>High Point University</t>
@@ -915,78 +924,90 @@
   <si>
     <t>Saint Augustine's University</t>
   </si>
   <si>
     <t>Salem College</t>
   </si>
   <si>
     <t>Sampson Community College</t>
   </si>
   <si>
     <t>Sandhills Community College</t>
   </si>
   <si>
     <t>Shaw University</t>
   </si>
   <si>
     <t>South Piedmont Community College</t>
   </si>
   <si>
     <t>Stanly Community College</t>
   </si>
   <si>
     <t>Teachers of Tomorrow</t>
   </si>
   <si>
+    <t>University of Lynchburg</t>
+  </si>
+  <si>
     <t>UNC-Asheville</t>
   </si>
   <si>
     <t>UNC-Chapel Hill</t>
   </si>
   <si>
+    <t>M, R, AO</t>
+  </si>
+  <si>
     <t>S, D</t>
   </si>
   <si>
     <t>UNC-Charlotte</t>
   </si>
   <si>
     <t>A, M, AO</t>
   </si>
   <si>
     <t>UNC-Greensboro</t>
   </si>
   <si>
     <t>A, M, D, R</t>
   </si>
   <si>
     <t>UNC-Pembroke</t>
   </si>
   <si>
     <t>UNC-Wilmington</t>
   </si>
   <si>
-    <t>Univerity of Phoenix</t>
+    <t>D</t>
+  </si>
+  <si>
+    <t>M, AO, D</t>
+  </si>
+  <si>
+    <t>University of Phoenix</t>
   </si>
   <si>
     <t>University of Mount Olive</t>
   </si>
   <si>
     <t>Wake Forest University - Charlotte</t>
   </si>
   <si>
     <t>Wake Forest University - Reynolda</t>
   </si>
   <si>
     <t>Wake Technical Community College</t>
   </si>
   <si>
     <t>Want More Do More</t>
   </si>
   <si>
     <t>Wayne Community College</t>
   </si>
   <si>
     <t>Western Carolina University</t>
   </si>
   <si>
     <t>Western Governor's University</t>
   </si>
@@ -1370,59 +1391,60 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:CY90"/>
+  <dimension ref="A1:CY92"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="BN65" workbookViewId="0">
-      <selection activeCell="CL89" sqref="CL89"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="BY67" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="CM71" sqref="CM71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="35.75" customWidth="1"/>
+    <col min="1" max="1" width="41" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:103" ht="267" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
@@ -2206,124 +2228,127 @@
       <c r="CD3" t="s">
         <v>205</v>
       </c>
       <c r="CF3" t="s">
         <v>205</v>
       </c>
       <c r="CJ3" t="s">
         <v>205</v>
       </c>
       <c r="CK3" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="4" spans="1:103">
       <c r="A4" t="s">
         <v>206</v>
       </c>
       <c r="D4" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="5" spans="1:103">
       <c r="A5" t="s">
         <v>207</v>
       </c>
+      <c r="B5" t="s">
+        <v>208</v>
+      </c>
       <c r="D5" t="s">
         <v>208</v>
       </c>
       <c r="F5" t="s">
         <v>209</v>
       </c>
       <c r="K5" t="s">
         <v>210</v>
       </c>
       <c r="L5" t="s">
         <v>210</v>
       </c>
       <c r="N5" t="s">
         <v>210</v>
       </c>
       <c r="Q5" t="s">
         <v>211</v>
       </c>
       <c r="R5" t="s">
         <v>212</v>
       </c>
       <c r="W5" t="s">
         <v>213</v>
       </c>
       <c r="X5" t="s">
         <v>213</v>
       </c>
       <c r="AR5" t="s">
         <v>211</v>
       </c>
       <c r="AS5" t="s">
         <v>208</v>
       </c>
       <c r="AT5" t="s">
         <v>211</v>
       </c>
       <c r="AU5" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="AV5" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="AW5" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="AX5" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="AY5" t="s">
         <v>210</v>
       </c>
       <c r="BB5" t="s">
         <v>213</v>
       </c>
       <c r="BO5" t="s">
         <v>208</v>
       </c>
       <c r="BP5" t="s">
         <v>208</v>
       </c>
       <c r="BQ5" t="s">
         <v>208</v>
       </c>
       <c r="BR5" t="s">
         <v>208</v>
       </c>
       <c r="BS5" t="s">
         <v>214</v>
       </c>
       <c r="BV5" t="s">
         <v>211</v>
       </c>
       <c r="BW5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="BX5" t="s">
         <v>214</v>
       </c>
       <c r="BZ5" t="s">
         <v>214</v>
       </c>
       <c r="CB5" t="s">
         <v>214</v>
       </c>
       <c r="CC5" t="s">
         <v>208</v>
       </c>
       <c r="CD5" t="s">
         <v>208</v>
       </c>
       <c r="CF5" t="s">
         <v>208</v>
       </c>
       <c r="CG5" t="s">
         <v>215</v>
       </c>
       <c r="CH5" t="s">
         <v>215</v>
       </c>
@@ -2420,3624 +2445,3767 @@
         <v>205</v>
       </c>
       <c r="BR6" t="s">
         <v>205</v>
       </c>
       <c r="BV6" t="s">
         <v>205</v>
       </c>
       <c r="CD6" t="s">
         <v>205</v>
       </c>
       <c r="CF6" t="s">
         <v>205</v>
       </c>
       <c r="CJ6" t="s">
         <v>205</v>
       </c>
       <c r="CK6" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="7" spans="1:103">
       <c r="A7" t="s">
         <v>218</v>
       </c>
+      <c r="B7" t="s">
+        <v>219</v>
+      </c>
       <c r="C7" t="s">
         <v>209</v>
       </c>
       <c r="D7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="AR7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="AS7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="AT7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="AY7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="BO7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="BP7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="BQ7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="BR7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="BT7" t="s">
         <v>212</v>
       </c>
       <c r="BV7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="BW7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="CN7" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="8" spans="1:103">
       <c r="A8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D8" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="9" spans="1:103">
       <c r="A9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D9" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="10" spans="1:103">
       <c r="A10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D10" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="11" spans="1:103">
       <c r="A11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D11" t="s">
         <v>210</v>
       </c>
       <c r="K11" t="s">
         <v>210</v>
       </c>
       <c r="L11" t="s">
         <v>210</v>
       </c>
       <c r="N11" t="s">
         <v>210</v>
       </c>
       <c r="Q11" t="s">
         <v>210</v>
       </c>
       <c r="AR11" t="s">
         <v>210</v>
       </c>
       <c r="AS11" t="s">
         <v>210</v>
       </c>
       <c r="AT11" t="s">
         <v>210</v>
       </c>
       <c r="AY11" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:103">
       <c r="A12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D12" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="13" spans="1:103">
       <c r="A13" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="D13" t="s">
-        <v>208</v>
-[...26 lines deleted...]
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AS13" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AT13" t="s">
-        <v>211</v>
-[...14 lines deleted...]
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="BP13" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="BQ13" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="BV13" t="s">
-        <v>211</v>
-[...11 lines deleted...]
-        <v>227</v>
+        <v>205</v>
       </c>
     </row>
     <row r="14" spans="1:103">
       <c r="A14" t="s">
         <v>228</v>
       </c>
+      <c r="B14" t="s">
+        <v>211</v>
+      </c>
+      <c r="C14" t="s">
+        <v>209</v>
+      </c>
       <c r="D14" t="s">
-        <v>205</v>
+        <v>208</v>
+      </c>
+      <c r="E14" t="s">
+        <v>209</v>
+      </c>
+      <c r="I14" t="s">
+        <v>211</v>
+      </c>
+      <c r="K14" t="s">
+        <v>211</v>
+      </c>
+      <c r="L14" t="s">
+        <v>211</v>
+      </c>
+      <c r="N14" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>208</v>
+      </c>
+      <c r="U14" t="s">
+        <v>209</v>
+      </c>
+      <c r="X14" t="s">
+        <v>211</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>211</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>211</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>208</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>208</v>
+      </c>
+      <c r="BB14" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO14" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP14" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ14" t="s">
+        <v>211</v>
+      </c>
+      <c r="BR14" t="s">
+        <v>208</v>
+      </c>
+      <c r="BT14" t="s">
+        <v>212</v>
+      </c>
+      <c r="BV14" t="s">
+        <v>211</v>
+      </c>
+      <c r="CN14" t="s">
+        <v>212</v>
+      </c>
+      <c r="CO14" t="s">
+        <v>214</v>
+      </c>
+      <c r="CP14" t="s">
+        <v>209</v>
+      </c>
+      <c r="CS14" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="15" spans="1:103">
       <c r="A15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D15" t="s">
-        <v>208</v>
-[...44 lines deleted...]
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="16" spans="1:103">
       <c r="A16" t="s">
-        <v>230</v>
+        <v>231</v>
+      </c>
+      <c r="B16" t="s">
+        <v>210</v>
       </c>
       <c r="D16" t="s">
-        <v>205</v>
+        <v>208</v>
+      </c>
+      <c r="L16" t="s">
+        <v>211</v>
+      </c>
+      <c r="N16" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>210</v>
+      </c>
+      <c r="R16" t="s">
+        <v>209</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>208</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>211</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>211</v>
+      </c>
+      <c r="AY16" t="s">
+        <v>211</v>
+      </c>
+      <c r="BO16" t="s">
+        <v>211</v>
+      </c>
+      <c r="BP16" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ16" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR16" t="s">
+        <v>211</v>
+      </c>
+      <c r="BV16" t="s">
+        <v>211</v>
       </c>
     </row>
     <row r="17" spans="1:103">
       <c r="A17" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D17" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="18" spans="1:103">
       <c r="A18" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D18" t="s">
-        <v>205</v>
-[...142 lines deleted...]
-      <c r="CK18" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="19" spans="1:103">
       <c r="A19" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D19" t="s">
+        <v>205</v>
+      </c>
+      <c r="I19" t="s">
+        <v>205</v>
+      </c>
+      <c r="K19" t="s">
+        <v>205</v>
+      </c>
+      <c r="L19" t="s">
+        <v>205</v>
+      </c>
+      <c r="M19" t="s">
+        <v>205</v>
+      </c>
+      <c r="N19" t="s">
+        <v>205</v>
+      </c>
+      <c r="P19" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>205</v>
+      </c>
+      <c r="U19" t="s">
+        <v>205</v>
+      </c>
+      <c r="W19" t="s">
+        <v>205</v>
+      </c>
+      <c r="X19" t="s">
+        <v>205</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>205</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AY19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BA19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BB19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BC19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BD19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BE19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BF19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BG19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BH19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BI19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BK19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BN19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BO19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BR19" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV19" t="s">
+        <v>205</v>
+      </c>
+      <c r="CC19" t="s">
+        <v>205</v>
+      </c>
+      <c r="CD19" t="s">
+        <v>205</v>
+      </c>
+      <c r="CF19" t="s">
+        <v>205</v>
+      </c>
+      <c r="CJ19" t="s">
+        <v>205</v>
+      </c>
+      <c r="CK19" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="20" spans="1:103">
       <c r="A20" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D20" t="s">
-        <v>205</v>
-[...31 lines deleted...]
-      <c r="BW20" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="21" spans="1:103">
       <c r="A21" t="s">
-        <v>235</v>
+        <v>236</v>
+      </c>
+      <c r="B21" t="s">
+        <v>205</v>
       </c>
       <c r="D21" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>205</v>
+      </c>
+      <c r="U21" t="s">
+        <v>205</v>
       </c>
       <c r="AR21" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AS21" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AT21" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AY21" t="s">
-        <v>208</v>
+        <v>205</v>
+      </c>
+      <c r="BO21" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP21" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ21" t="s">
+        <v>205</v>
+      </c>
+      <c r="BR21" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV21" t="s">
+        <v>205</v>
+      </c>
+      <c r="BW21" t="s">
+        <v>205</v>
       </c>
     </row>
     <row r="22" spans="1:103">
       <c r="A22" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D22" t="s">
-        <v>205</v>
+        <v>208</v>
+      </c>
+      <c r="L22" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>211</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>208</v>
       </c>
     </row>
     <row r="23" spans="1:103">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D23" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="24" spans="1:103">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D24" t="s">
-        <v>210</v>
-[...14 lines deleted...]
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="25" spans="1:103">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D25" t="s">
-        <v>205</v>
+        <v>210</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY25" t="s">
+        <v>208</v>
+      </c>
+      <c r="BT25" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="26" spans="1:103">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D26" t="s">
-        <v>208</v>
-[...116 lines deleted...]
-        <v>216</v>
+        <v>205</v>
       </c>
     </row>
     <row r="27" spans="1:103">
       <c r="A27" t="s">
+        <v>242</v>
+      </c>
+      <c r="B27" t="s">
+        <v>208</v>
+      </c>
+      <c r="D27" t="s">
+        <v>208</v>
+      </c>
+      <c r="F27" t="s">
+        <v>209</v>
+      </c>
+      <c r="G27" t="s">
+        <v>209</v>
+      </c>
+      <c r="K27" t="s">
+        <v>208</v>
+      </c>
+      <c r="L27" t="s">
+        <v>213</v>
+      </c>
+      <c r="N27" t="s">
+        <v>211</v>
+      </c>
+      <c r="P27" t="s">
+        <v>208</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>211</v>
+      </c>
+      <c r="R27" t="s">
+        <v>212</v>
+      </c>
+      <c r="W27" t="s">
+        <v>211</v>
+      </c>
+      <c r="X27" t="s">
+        <v>211</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>211</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>243</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY27" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO27" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP27" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ27" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR27" t="s">
+        <v>208</v>
+      </c>
+      <c r="BS27" t="s">
+        <v>214</v>
+      </c>
+      <c r="BT27" t="s">
+        <v>209</v>
+      </c>
+      <c r="BV27" t="s">
+        <v>211</v>
+      </c>
+      <c r="BW27" t="s">
+        <v>211</v>
+      </c>
+      <c r="BY27" t="s">
+        <v>214</v>
+      </c>
+      <c r="BZ27" t="s">
+        <v>214</v>
+      </c>
+      <c r="CB27" t="s">
+        <v>214</v>
+      </c>
+      <c r="CD27" t="s">
+        <v>205</v>
+      </c>
+      <c r="CF27" t="s">
+        <v>211</v>
+      </c>
+      <c r="CN27" t="s">
+        <v>244</v>
+      </c>
+      <c r="CO27" t="s">
+        <v>244</v>
+      </c>
+      <c r="CP27" t="s">
+        <v>214</v>
+      </c>
+      <c r="CQ27" t="s">
+        <v>209</v>
+      </c>
+      <c r="CR27" t="s">
+        <v>214</v>
+      </c>
+      <c r="CS27" t="s">
         <v>245</v>
       </c>
-      <c r="D27" t="s">
-[...5 lines deleted...]
-      <c r="Q27" t="s">
+      <c r="CT27" t="s">
         <v>246</v>
       </c>
-      <c r="AR27" t="s">
-[...17 lines deleted...]
-      <c r="CN27" t="s">
+      <c r="CU27" t="s">
+        <v>216</v>
+      </c>
+      <c r="CW27" t="s">
         <v>214</v>
       </c>
-      <c r="CO27" t="s">
-        <v>214</v>
+      <c r="CY27" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="28" spans="1:103">
       <c r="A28" t="s">
         <v>247</v>
       </c>
-      <c r="C28" t="s">
-        <v>209</v>
+      <c r="B28" t="s">
+        <v>219</v>
       </c>
       <c r="D28" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="L28" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>221</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>248</v>
       </c>
       <c r="AR28" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="AS28" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="AT28" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="AV28" t="s">
-        <v>210</v>
-[...8 lines deleted...]
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="BB28" t="s">
-        <v>210</v>
-[...14 lines deleted...]
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="BV28" t="s">
-        <v>246</v>
+        <v>221</v>
+      </c>
+      <c r="CN28" t="s">
+        <v>214</v>
+      </c>
+      <c r="CO28" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="29" spans="1:103">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
+      </c>
+      <c r="C29" t="s">
+        <v>209</v>
       </c>
       <c r="D29" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="L29" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="U29" t="s">
         <v>209</v>
       </c>
       <c r="X29" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="AR29" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="AS29" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="AT29" t="s">
-        <v>249</v>
+        <v>210</v>
+      </c>
+      <c r="AU29" t="s">
+        <v>210</v>
       </c>
       <c r="AV29" t="s">
-        <v>219</v>
+        <v>210</v>
+      </c>
+      <c r="AW29" t="s">
+        <v>210</v>
+      </c>
+      <c r="AX29" t="s">
+        <v>210</v>
       </c>
       <c r="AY29" t="s">
-        <v>215</v>
+        <v>210</v>
+      </c>
+      <c r="BB29" t="s">
+        <v>210</v>
       </c>
       <c r="BO29" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="BP29" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="BQ29" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="BR29" t="s">
-        <v>219</v>
+        <v>210</v>
+      </c>
+      <c r="BT29" t="s">
+        <v>209</v>
       </c>
       <c r="BV29" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>248</v>
       </c>
     </row>
     <row r="30" spans="1:103">
       <c r="A30" t="s">
         <v>250</v>
       </c>
+      <c r="B30" t="s">
+        <v>251</v>
+      </c>
       <c r="D30" t="s">
-        <v>205</v>
+        <v>220</v>
+      </c>
+      <c r="K30" t="s">
+        <v>220</v>
+      </c>
+      <c r="L30" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>220</v>
+      </c>
+      <c r="R30" t="s">
+        <v>212</v>
+      </c>
+      <c r="U30" t="s">
+        <v>209</v>
+      </c>
+      <c r="X30" t="s">
+        <v>220</v>
+      </c>
+      <c r="AR30" t="s">
+        <v>220</v>
+      </c>
+      <c r="AS30" t="s">
+        <v>220</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>252</v>
+      </c>
+      <c r="AV30" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY30" t="s">
+        <v>215</v>
+      </c>
+      <c r="BO30" t="s">
+        <v>220</v>
+      </c>
+      <c r="BP30" t="s">
+        <v>220</v>
+      </c>
+      <c r="BQ30" t="s">
+        <v>220</v>
+      </c>
+      <c r="BR30" t="s">
+        <v>220</v>
+      </c>
+      <c r="BV30" t="s">
+        <v>252</v>
+      </c>
+      <c r="CN30" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="31" spans="1:103">
       <c r="A31" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D31" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="32" spans="1:103">
       <c r="A32" t="s">
+        <v>254</v>
+      </c>
+      <c r="D32" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="33" spans="1:97">
+      <c r="A33" t="s">
+        <v>255</v>
+      </c>
+      <c r="B33" t="s">
+        <v>211</v>
+      </c>
+      <c r="D33" t="s">
+        <v>211</v>
+      </c>
+      <c r="L33" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>211</v>
+      </c>
+      <c r="U33" t="s">
+        <v>210</v>
+      </c>
+      <c r="W33" t="s">
+        <v>210</v>
+      </c>
+      <c r="X33" t="s">
+        <v>210</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>243</v>
+      </c>
+      <c r="AR33" t="s">
+        <v>210</v>
+      </c>
+      <c r="AY33" t="s">
+        <v>210</v>
+      </c>
+      <c r="BB33" t="s">
+        <v>210</v>
+      </c>
+      <c r="BT33" t="s">
+        <v>209</v>
+      </c>
+      <c r="BV33" t="s">
+        <v>211</v>
+      </c>
+      <c r="CN33" t="s">
+        <v>214</v>
+      </c>
+      <c r="CO33" t="s">
+        <v>244</v>
+      </c>
+      <c r="CP33" t="s">
+        <v>214</v>
+      </c>
+      <c r="CS33" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="34" spans="1:97">
+      <c r="A34" t="s">
+        <v>256</v>
+      </c>
+      <c r="B34" t="s">
+        <v>208</v>
+      </c>
+      <c r="D34" t="s">
+        <v>208</v>
+      </c>
+      <c r="K34" t="s">
+        <v>211</v>
+      </c>
+      <c r="L34" t="s">
+        <v>211</v>
+      </c>
+      <c r="N34" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>211</v>
+      </c>
+      <c r="U34" t="s">
+        <v>208</v>
+      </c>
+      <c r="AR34" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS34" t="s">
+        <v>211</v>
+      </c>
+      <c r="AT34" t="s">
+        <v>211</v>
+      </c>
+      <c r="AY34" t="s">
+        <v>211</v>
+      </c>
+      <c r="BO34" t="s">
+        <v>211</v>
+      </c>
+      <c r="BP34" t="s">
+        <v>211</v>
+      </c>
+      <c r="BQ34" t="s">
+        <v>211</v>
+      </c>
+      <c r="BR34" t="s">
+        <v>211</v>
+      </c>
+      <c r="BV34" t="s">
+        <v>208</v>
+      </c>
+      <c r="BW34" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="35" spans="1:97">
+      <c r="A35" t="s">
+        <v>257</v>
+      </c>
+      <c r="D35" t="s">
+        <v>210</v>
+      </c>
+      <c r="AR35" t="s">
+        <v>210</v>
+      </c>
+      <c r="AY35" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="36" spans="1:97">
+      <c r="A36" t="s">
+        <v>258</v>
+      </c>
+      <c r="D36" t="s">
+        <v>205</v>
+      </c>
+      <c r="K36" t="s">
+        <v>205</v>
+      </c>
+      <c r="L36" t="s">
+        <v>205</v>
+      </c>
+      <c r="M36" t="s">
+        <v>205</v>
+      </c>
+      <c r="N36" t="s">
+        <v>205</v>
+      </c>
+      <c r="O36" t="s">
+        <v>205</v>
+      </c>
+      <c r="P36" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>205</v>
+      </c>
+      <c r="U36" t="s">
+        <v>205</v>
+      </c>
+      <c r="V36" t="s">
+        <v>205</v>
+      </c>
+      <c r="W36" t="s">
+        <v>205</v>
+      </c>
+      <c r="X36" t="s">
+        <v>205</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>205</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>205</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>205</v>
+      </c>
+      <c r="AK36" t="s">
+        <v>205</v>
+      </c>
+      <c r="AR36" t="s">
+        <v>205</v>
+      </c>
+      <c r="AS36" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT36" t="s">
+        <v>205</v>
+      </c>
+      <c r="AU36" t="s">
+        <v>205</v>
+      </c>
+      <c r="AV36" t="s">
+        <v>205</v>
+      </c>
+      <c r="AW36" t="s">
+        <v>205</v>
+      </c>
+      <c r="AX36" t="s">
+        <v>205</v>
+      </c>
+      <c r="AY36" t="s">
+        <v>205</v>
+      </c>
+      <c r="AZ36" t="s">
+        <v>205</v>
+      </c>
+      <c r="BA36" t="s">
+        <v>205</v>
+      </c>
+      <c r="BB36" t="s">
+        <v>205</v>
+      </c>
+      <c r="BC36" t="s">
+        <v>205</v>
+      </c>
+      <c r="BD36" t="s">
+        <v>205</v>
+      </c>
+      <c r="BE36" t="s">
+        <v>205</v>
+      </c>
+      <c r="BM36" t="s">
+        <v>205</v>
+      </c>
+      <c r="BO36" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP36" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ36" t="s">
+        <v>205</v>
+      </c>
+      <c r="BR36" t="s">
+        <v>205</v>
+      </c>
+      <c r="BU36" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV36" t="s">
+        <v>205</v>
+      </c>
+      <c r="CC36" t="s">
+        <v>205</v>
+      </c>
+      <c r="CD36" t="s">
+        <v>205</v>
+      </c>
+      <c r="CF36" t="s">
+        <v>205</v>
+      </c>
+      <c r="CJ36" t="s">
+        <v>205</v>
+      </c>
+      <c r="CK36" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="37" spans="1:97">
+      <c r="A37" t="s">
+        <v>259</v>
+      </c>
+      <c r="D37" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="38" spans="1:97">
+      <c r="A38" t="s">
+        <v>260</v>
+      </c>
+      <c r="D38" t="s">
+        <v>208</v>
+      </c>
+      <c r="K38" t="s">
+        <v>205</v>
+      </c>
+      <c r="L38" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>211</v>
+      </c>
+      <c r="X38" t="s">
+        <v>211</v>
+      </c>
+      <c r="AR38" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS38" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT38" t="s">
+        <v>211</v>
+      </c>
+      <c r="AV38" t="s">
+        <v>211</v>
+      </c>
+      <c r="AY38" t="s">
+        <v>211</v>
+      </c>
+      <c r="BB38" t="s">
+        <v>211</v>
+      </c>
+      <c r="BG38" t="s">
+        <v>211</v>
+      </c>
+      <c r="BO38" t="s">
+        <v>211</v>
+      </c>
+      <c r="BP38" t="s">
+        <v>211</v>
+      </c>
+      <c r="BQ38" t="s">
+        <v>211</v>
+      </c>
+      <c r="BR38" t="s">
+        <v>211</v>
+      </c>
+      <c r="BT38" t="s">
+        <v>209</v>
+      </c>
+      <c r="BV38" t="s">
+        <v>208</v>
+      </c>
+      <c r="BW38" t="s">
+        <v>208</v>
+      </c>
+      <c r="CN38" t="s">
+        <v>261</v>
+      </c>
+      <c r="CR38" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="39" spans="1:97">
+      <c r="A39" t="s">
+        <v>262</v>
+      </c>
+      <c r="D39" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="40" spans="1:97">
+      <c r="A40" t="s">
+        <v>263</v>
+      </c>
+      <c r="D40" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="41" spans="1:97">
+      <c r="A41" t="s">
+        <v>264</v>
+      </c>
+      <c r="D41" t="s">
+        <v>205</v>
+      </c>
+      <c r="BO41" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP41" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="42" spans="1:97">
+      <c r="A42" t="s">
+        <v>265</v>
+      </c>
+      <c r="D42" t="s">
+        <v>211</v>
+      </c>
+      <c r="AR42" t="s">
+        <v>215</v>
+      </c>
+      <c r="AV42" t="s">
+        <v>215</v>
+      </c>
+      <c r="AY42" t="s">
+        <v>215</v>
+      </c>
+      <c r="BV42" t="s">
+        <v>211</v>
+      </c>
+      <c r="CD42" t="s">
+        <v>215</v>
+      </c>
+      <c r="CJ42" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="43" spans="1:97">
+      <c r="A43" t="s">
+        <v>266</v>
+      </c>
+      <c r="D43" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="44" spans="1:97">
+      <c r="A44" t="s">
+        <v>267</v>
+      </c>
+      <c r="B44" t="s">
+        <v>210</v>
+      </c>
+      <c r="D44" t="s">
+        <v>210</v>
+      </c>
+      <c r="I44" t="s">
+        <v>210</v>
+      </c>
+      <c r="L44" t="s">
+        <v>208</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>208</v>
+      </c>
+      <c r="X44" t="s">
+        <v>213</v>
+      </c>
+      <c r="AO44" t="s">
+        <v>243</v>
+      </c>
+      <c r="AR44" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS44" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT44" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY44" t="s">
+        <v>208</v>
+      </c>
+      <c r="BB44" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO44" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP44" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ44" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR44" t="s">
+        <v>208</v>
+      </c>
+      <c r="BV44" t="s">
+        <v>210</v>
+      </c>
+      <c r="CN44" t="s">
+        <v>214</v>
+      </c>
+      <c r="CS44" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="45" spans="1:97">
+      <c r="A45" t="s">
+        <v>268</v>
+      </c>
+      <c r="B45" t="s">
+        <v>248</v>
+      </c>
+      <c r="D45" t="s">
+        <v>210</v>
+      </c>
+      <c r="L45" t="s">
+        <v>210</v>
+      </c>
+      <c r="AR45" t="s">
+        <v>210</v>
+      </c>
+      <c r="AS45" t="s">
+        <v>210</v>
+      </c>
+      <c r="AY45" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="46" spans="1:97">
+      <c r="A46" t="s">
+        <v>269</v>
+      </c>
+      <c r="D46" t="s">
+        <v>220</v>
+      </c>
+      <c r="L46" t="s">
+        <v>210</v>
+      </c>
+      <c r="N46" t="s">
+        <v>214</v>
+      </c>
+      <c r="P46" t="s">
+        <v>213</v>
+      </c>
+      <c r="R46" t="s">
+        <v>209</v>
+      </c>
+      <c r="AR46" t="s">
+        <v>215</v>
+      </c>
+      <c r="AS46" t="s">
+        <v>215</v>
+      </c>
+      <c r="AT46" t="s">
+        <v>215</v>
+      </c>
+      <c r="AY46" t="s">
+        <v>215</v>
+      </c>
+      <c r="BO46" t="s">
+        <v>215</v>
+      </c>
+      <c r="BP46" t="s">
+        <v>215</v>
+      </c>
+      <c r="BQ46" t="s">
+        <v>215</v>
+      </c>
+      <c r="BR46" t="s">
+        <v>215</v>
+      </c>
+      <c r="BV46" t="s">
+        <v>220</v>
+      </c>
+      <c r="CD46" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="47" spans="1:97">
+      <c r="A47" t="s">
+        <v>270</v>
+      </c>
+      <c r="D47" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="48" spans="1:97">
+      <c r="A48" t="s">
+        <v>271</v>
+      </c>
+      <c r="B48" t="s">
+        <v>210</v>
+      </c>
+      <c r="D48" t="s">
+        <v>220</v>
+      </c>
+      <c r="K48" t="s">
+        <v>211</v>
+      </c>
+      <c r="L48" t="s">
+        <v>211</v>
+      </c>
+      <c r="M48" t="s">
+        <v>211</v>
+      </c>
+      <c r="N48" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>211</v>
+      </c>
+      <c r="R48" t="s">
+        <v>212</v>
+      </c>
+      <c r="U48" t="s">
         <v>252</v>
       </c>
-      <c r="D32" t="s">
-[...29 lines deleted...]
-      <c r="BT32" t="s">
+      <c r="X48" t="s">
+        <v>210</v>
+      </c>
+      <c r="AR48" t="s">
+        <v>210</v>
+      </c>
+      <c r="AS48" t="s">
+        <v>210</v>
+      </c>
+      <c r="AT48" t="s">
+        <v>210</v>
+      </c>
+      <c r="AV48" t="s">
+        <v>210</v>
+      </c>
+      <c r="AX48" t="s">
+        <v>210</v>
+      </c>
+      <c r="AY48" t="s">
+        <v>210</v>
+      </c>
+      <c r="BO48" t="s">
+        <v>210</v>
+      </c>
+      <c r="BP48" t="s">
+        <v>210</v>
+      </c>
+      <c r="BQ48" t="s">
+        <v>210</v>
+      </c>
+      <c r="BR48" t="s">
+        <v>210</v>
+      </c>
+      <c r="BT48" t="s">
+        <v>212</v>
+      </c>
+      <c r="BV48" t="s">
+        <v>252</v>
+      </c>
+      <c r="CF48" t="s">
+        <v>211</v>
+      </c>
+      <c r="CO48" t="s">
         <v>209</v>
-      </c>
-[...615 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:103">
       <c r="A49" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D49" t="s">
-        <v>210</v>
+        <v>211</v>
+      </c>
+      <c r="I49" t="s">
+        <v>205</v>
+      </c>
+      <c r="K49" t="s">
+        <v>205</v>
+      </c>
+      <c r="L49" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>211</v>
+      </c>
+      <c r="AR49" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS49" t="s">
+        <v>205</v>
       </c>
       <c r="AT49" t="s">
+        <v>205</v>
+      </c>
+      <c r="AY49" t="s">
+        <v>205</v>
+      </c>
+      <c r="BO49" t="s">
+        <v>211</v>
+      </c>
+      <c r="BP49" t="s">
+        <v>211</v>
+      </c>
+      <c r="BQ49" t="s">
+        <v>211</v>
+      </c>
+      <c r="BR49" t="s">
+        <v>211</v>
+      </c>
+      <c r="BV49" t="s">
+        <v>211</v>
+      </c>
+      <c r="CT49" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:103">
       <c r="A50" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D50" t="s">
-        <v>211</v>
+        <v>210</v>
+      </c>
+      <c r="AT50" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:103">
       <c r="A51" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D51" t="s">
-        <v>205</v>
-[...56 lines deleted...]
-        <v>205</v>
+        <v>211</v>
       </c>
     </row>
     <row r="52" spans="1:103">
       <c r="A52" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D52" t="s">
-        <v>208</v>
-[...14 lines deleted...]
-        <v>214</v>
+        <v>205</v>
+      </c>
+      <c r="P52" t="s">
+        <v>205</v>
+      </c>
+      <c r="U52" t="s">
+        <v>205</v>
+      </c>
+      <c r="W52" t="s">
+        <v>205</v>
+      </c>
+      <c r="X52" t="s">
+        <v>205</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>205</v>
+      </c>
+      <c r="AK52" t="s">
+        <v>205</v>
       </c>
       <c r="AR52" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AS52" t="s">
-        <v>208</v>
+        <v>205</v>
+      </c>
+      <c r="AT52" t="s">
+        <v>205</v>
       </c>
       <c r="AV52" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AW52" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AX52" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AY52" t="s">
-        <v>208</v>
+        <v>205</v>
+      </c>
+      <c r="BO52" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP52" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ52" t="s">
+        <v>205</v>
+      </c>
+      <c r="BR52" t="s">
+        <v>205</v>
       </c>
       <c r="BV52" t="s">
-        <v>249</v>
-[...26 lines deleted...]
-        <v>214</v>
+        <v>205</v>
       </c>
     </row>
     <row r="53" spans="1:103">
       <c r="A53" t="s">
-        <v>274</v>
+        <v>276</v>
+      </c>
+      <c r="B53" t="s">
+        <v>208</v>
       </c>
       <c r="D53" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F53" t="s">
         <v>209</v>
       </c>
-      <c r="G53" t="s">
+      <c r="K53" t="s">
+        <v>210</v>
+      </c>
+      <c r="L53" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>215</v>
+      </c>
+      <c r="R53" t="s">
+        <v>214</v>
+      </c>
+      <c r="AR53" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS53" t="s">
+        <v>208</v>
+      </c>
+      <c r="AV53" t="s">
+        <v>208</v>
+      </c>
+      <c r="AW53" t="s">
+        <v>210</v>
+      </c>
+      <c r="AX53" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY53" t="s">
+        <v>208</v>
+      </c>
+      <c r="BV53" t="s">
+        <v>252</v>
+      </c>
+      <c r="CC53" t="s">
+        <v>208</v>
+      </c>
+      <c r="CD53" t="s">
+        <v>215</v>
+      </c>
+      <c r="CF53" t="s">
+        <v>215</v>
+      </c>
+      <c r="CK53" t="s">
+        <v>215</v>
+      </c>
+      <c r="CL53" t="s">
         <v>209</v>
       </c>
-      <c r="H53" t="s">
-[...47 lines deleted...]
-      <c r="BS53" t="s">
+      <c r="CN53" t="s">
+        <v>212</v>
+      </c>
+      <c r="CS53" t="s">
+        <v>216</v>
+      </c>
+      <c r="CT53" t="s">
         <v>214</v>
-      </c>
-[...25 lines deleted...]
-        <v>243</v>
       </c>
       <c r="CW53" t="s">
         <v>214</v>
       </c>
-      <c r="CY53" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="54" spans="1:103">
       <c r="A54" t="s">
-        <v>275</v>
+        <v>277</v>
+      </c>
+      <c r="B54" t="s">
+        <v>251</v>
       </c>
       <c r="D54" t="s">
-        <v>276</v>
+        <v>208</v>
+      </c>
+      <c r="E54" t="s">
+        <v>210</v>
       </c>
       <c r="F54" t="s">
         <v>209</v>
       </c>
       <c r="G54" t="s">
         <v>209</v>
       </c>
-      <c r="R54" t="s">
-        <v>242</v>
+      <c r="H54" t="s">
+        <v>210</v>
+      </c>
+      <c r="L54" t="s">
+        <v>208</v>
+      </c>
+      <c r="M54" t="s">
+        <v>208</v>
+      </c>
+      <c r="N54" t="s">
+        <v>208</v>
+      </c>
+      <c r="P54" t="s">
+        <v>208</v>
       </c>
       <c r="U54" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="X54" t="s">
         <v>208</v>
       </c>
-      <c r="Y54" t="s">
-[...3 lines deleted...]
-        <v>211</v>
+      <c r="AO54" t="s">
+        <v>243</v>
       </c>
       <c r="AR54" t="s">
-        <v>276</v>
+        <v>208</v>
       </c>
       <c r="AS54" t="s">
-        <v>276</v>
+        <v>208</v>
       </c>
       <c r="AT54" t="s">
-        <v>276</v>
+        <v>208</v>
       </c>
       <c r="AY54" t="s">
-        <v>276</v>
+        <v>208</v>
       </c>
       <c r="BO54" t="s">
-        <v>276</v>
+        <v>220</v>
       </c>
       <c r="BP54" t="s">
-        <v>276</v>
+        <v>220</v>
       </c>
       <c r="BQ54" t="s">
-        <v>276</v>
+        <v>220</v>
       </c>
       <c r="BR54" t="s">
-        <v>276</v>
+        <v>220</v>
       </c>
       <c r="BS54" t="s">
-        <v>242</v>
+        <v>214</v>
+      </c>
+      <c r="BT54" t="s">
+        <v>209</v>
       </c>
       <c r="BV54" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>252</v>
+      </c>
+      <c r="BW54" t="s">
+        <v>252</v>
+      </c>
+      <c r="CA54" t="s">
+        <v>252</v>
       </c>
       <c r="CB54" t="s">
-        <v>242</v>
-[...11 lines deleted...]
-        <v>276</v>
+        <v>214</v>
+      </c>
+      <c r="CF54" t="s">
+        <v>208</v>
       </c>
       <c r="CN54" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>214</v>
       </c>
       <c r="CP54" t="s">
-        <v>242</v>
+        <v>214</v>
       </c>
       <c r="CS54" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>245</v>
+      </c>
+      <c r="CW54" t="s">
+        <v>214</v>
+      </c>
+      <c r="CY54" t="s">
+        <v>245</v>
       </c>
     </row>
     <row r="55" spans="1:103">
       <c r="A55" t="s">
+        <v>278</v>
+      </c>
+      <c r="D55" t="s">
         <v>279</v>
       </c>
-      <c r="D55" t="s">
+      <c r="F55" t="s">
+        <v>209</v>
+      </c>
+      <c r="G55" t="s">
+        <v>209</v>
+      </c>
+      <c r="R55" t="s">
+        <v>244</v>
+      </c>
+      <c r="U55" t="s">
+        <v>252</v>
+      </c>
+      <c r="W55" t="s">
+        <v>208</v>
+      </c>
+      <c r="X55" t="s">
+        <v>208</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>211</v>
+      </c>
+      <c r="AD55" t="s">
         <v>211</v>
       </c>
       <c r="AR55" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
       <c r="AS55" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>279</v>
+      </c>
+      <c r="AT55" t="s">
+        <v>279</v>
+      </c>
+      <c r="AY55" t="s">
+        <v>279</v>
       </c>
       <c r="BO55" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
       <c r="BP55" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
       <c r="BQ55" t="s">
-        <v>211</v>
+        <v>279</v>
       </c>
       <c r="BR55" t="s">
-        <v>211</v>
+        <v>279</v>
+      </c>
+      <c r="BS55" t="s">
+        <v>244</v>
       </c>
       <c r="BV55" t="s">
-        <v>211</v>
+        <v>252</v>
+      </c>
+      <c r="BZ55" t="s">
+        <v>244</v>
+      </c>
+      <c r="CB55" t="s">
+        <v>244</v>
+      </c>
+      <c r="CC55" t="s">
+        <v>279</v>
+      </c>
+      <c r="CD55" t="s">
+        <v>211</v>
+      </c>
+      <c r="CJ55" t="s">
+        <v>211</v>
+      </c>
+      <c r="CK55" t="s">
+        <v>279</v>
+      </c>
+      <c r="CN55" t="s">
+        <v>244</v>
+      </c>
+      <c r="CO55" t="s">
+        <v>280</v>
+      </c>
+      <c r="CP55" t="s">
+        <v>244</v>
+      </c>
+      <c r="CS55" t="s">
+        <v>244</v>
+      </c>
+      <c r="CT55" t="s">
+        <v>281</v>
+      </c>
+      <c r="CU55" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="56" spans="1:103">
       <c r="A56" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D56" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="AR56" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="AS56" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>211</v>
+      </c>
+      <c r="AV56" t="s">
+        <v>211</v>
+      </c>
+      <c r="BB56" t="s">
+        <v>211</v>
       </c>
       <c r="BO56" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="BP56" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="BQ56" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="BR56" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="BV56" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
     </row>
     <row r="57" spans="1:103">
       <c r="A57" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D57" t="s">
-        <v>208</v>
-[...8 lines deleted...]
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AR57" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AS57" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AT57" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AY57" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="BO57" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="BP57" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="BQ57" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="BR57" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="BV57" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
     </row>
     <row r="58" spans="1:103">
       <c r="A58" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D58" t="s">
-        <v>211</v>
-[...11 lines deleted...]
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="L58" t="s">
+        <v>208</v>
+      </c>
+      <c r="P58" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>208</v>
       </c>
       <c r="AR58" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="AS58" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="AT58" t="s">
-        <v>211</v>
-[...11 lines deleted...]
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="AY58" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="BO58" t="s">
+        <v>215</v>
+      </c>
+      <c r="BP58" t="s">
+        <v>215</v>
+      </c>
+      <c r="BQ58" t="s">
+        <v>215</v>
+      </c>
+      <c r="BR58" t="s">
+        <v>215</v>
       </c>
       <c r="BT58" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="BV58" t="s">
-        <v>212</v>
-[...8 lines deleted...]
-        <v>212</v>
+        <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:103">
       <c r="A59" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D59" t="s">
-        <v>205</v>
+        <v>211</v>
+      </c>
+      <c r="I59" t="s">
+        <v>212</v>
+      </c>
+      <c r="R59" t="s">
+        <v>212</v>
+      </c>
+      <c r="W59" t="s">
+        <v>211</v>
+      </c>
+      <c r="X59" t="s">
+        <v>211</v>
+      </c>
+      <c r="AR59" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS59" t="s">
+        <v>211</v>
+      </c>
+      <c r="AT59" t="s">
+        <v>211</v>
+      </c>
+      <c r="AU59" t="s">
+        <v>211</v>
+      </c>
+      <c r="AV59" t="s">
+        <v>211</v>
+      </c>
+      <c r="AW59" t="s">
+        <v>211</v>
+      </c>
+      <c r="AX59" t="s">
+        <v>211</v>
+      </c>
+      <c r="AY59" t="s">
+        <v>211</v>
+      </c>
+      <c r="BB59" t="s">
+        <v>211</v>
+      </c>
+      <c r="BT59" t="s">
+        <v>212</v>
+      </c>
+      <c r="BV59" t="s">
+        <v>212</v>
+      </c>
+      <c r="CN59" t="s">
+        <v>212</v>
+      </c>
+      <c r="CO59" t="s">
+        <v>212</v>
+      </c>
+      <c r="CP59" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="60" spans="1:103">
       <c r="A60" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D60" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:103">
       <c r="A61" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D61" t="s">
-        <v>211</v>
-[...35 lines deleted...]
-        <v>214</v>
+        <v>205</v>
       </c>
     </row>
     <row r="62" spans="1:103">
       <c r="A62" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D62" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>211</v>
+      </c>
+      <c r="P62" t="s">
+        <v>210</v>
+      </c>
+      <c r="AR62" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS62" t="s">
+        <v>211</v>
+      </c>
+      <c r="AT62" t="s">
+        <v>211</v>
+      </c>
+      <c r="AY62" t="s">
+        <v>211</v>
+      </c>
+      <c r="BO62" t="s">
+        <v>211</v>
+      </c>
+      <c r="BP62" t="s">
+        <v>211</v>
+      </c>
+      <c r="BQ62" t="s">
+        <v>211</v>
+      </c>
+      <c r="BR62" t="s">
+        <v>211</v>
+      </c>
+      <c r="BT62" t="s">
+        <v>209</v>
+      </c>
+      <c r="BV62" t="s">
+        <v>211</v>
+      </c>
+      <c r="CO62" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="63" spans="1:103">
       <c r="A63" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D63" t="s">
-        <v>208</v>
-[...35 lines deleted...]
-        <v>212</v>
+        <v>210</v>
+      </c>
+      <c r="L63" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="64" spans="1:103">
       <c r="A64" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D64" t="s">
-        <v>205</v>
+        <v>208</v>
+      </c>
+      <c r="K64" t="s">
+        <v>208</v>
+      </c>
+      <c r="X64" t="s">
+        <v>208</v>
+      </c>
+      <c r="AR64" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS64" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT64" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY64" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO64" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP64" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ64" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR64" t="s">
+        <v>208</v>
+      </c>
+      <c r="BV64" t="s">
+        <v>208</v>
+      </c>
+      <c r="CS64" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:103">
       <c r="A65" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D65" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="66" spans="1:103">
       <c r="A66" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D66" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="67" spans="1:103">
       <c r="A67" t="s">
-        <v>291</v>
+        <v>293</v>
+      </c>
+      <c r="B67" t="s">
+        <v>208</v>
       </c>
       <c r="D67" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
     </row>
     <row r="68" spans="1:103">
       <c r="A68" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D68" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="69" spans="1:103">
       <c r="A69" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D69" t="s">
-        <v>205</v>
-[...100 lines deleted...]
-      <c r="CK69" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:103">
       <c r="A70" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D70" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="K70" t="s">
-        <v>210</v>
+        <v>205</v>
+      </c>
+      <c r="L70" t="s">
+        <v>205</v>
+      </c>
+      <c r="M70" t="s">
+        <v>205</v>
       </c>
       <c r="N70" t="s">
-        <v>210</v>
+        <v>205</v>
+      </c>
+      <c r="O70" t="s">
+        <v>205</v>
+      </c>
+      <c r="P70" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>205</v>
+      </c>
+      <c r="U70" t="s">
+        <v>205</v>
+      </c>
+      <c r="W70" t="s">
+        <v>205</v>
+      </c>
+      <c r="X70" t="s">
+        <v>205</v>
       </c>
       <c r="AR70" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AS70" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AT70" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AU70" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AV70" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AW70" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AX70" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AY70" t="s">
-        <v>210</v>
+        <v>205</v>
+      </c>
+      <c r="AZ70" t="s">
+        <v>205</v>
+      </c>
+      <c r="BA70" t="s">
+        <v>205</v>
+      </c>
+      <c r="BB70" t="s">
+        <v>205</v>
+      </c>
+      <c r="BC70" t="s">
+        <v>205</v>
       </c>
       <c r="BO70" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="BP70" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="BQ70" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="BR70" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="BV70" t="s">
-        <v>210</v>
+        <v>205</v>
+      </c>
+      <c r="BX70" t="s">
+        <v>205</v>
+      </c>
+      <c r="CB70" t="s">
+        <v>205</v>
+      </c>
+      <c r="CC70" t="s">
+        <v>205</v>
+      </c>
+      <c r="CD70" t="s">
+        <v>205</v>
+      </c>
+      <c r="CF70" t="s">
+        <v>205</v>
+      </c>
+      <c r="CJ70" t="s">
+        <v>205</v>
+      </c>
+      <c r="CK70" t="s">
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:103">
       <c r="A71" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="C71" t="s">
+        <v>297</v>
+      </c>
+      <c r="B71" t="s">
+        <v>205</v>
+      </c>
+      <c r="D71" t="s">
+        <v>205</v>
+      </c>
+      <c r="I71" t="s">
+        <v>205</v>
+      </c>
+      <c r="J71" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>205</v>
+      </c>
+      <c r="R71" t="s">
+        <v>205</v>
+      </c>
+      <c r="U71" t="s">
+        <v>205</v>
+      </c>
+      <c r="AR71" t="s">
+        <v>205</v>
+      </c>
+      <c r="AS71" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT71" t="s">
+        <v>205</v>
+      </c>
+      <c r="AU71" t="s">
+        <v>205</v>
+      </c>
+      <c r="AV71" t="s">
+        <v>205</v>
+      </c>
+      <c r="AX71" t="s">
+        <v>205</v>
+      </c>
+      <c r="AY71" t="s">
+        <v>205</v>
+      </c>
+      <c r="BB71" t="s">
+        <v>205</v>
+      </c>
+      <c r="BT71" t="s">
+        <v>205</v>
+      </c>
+      <c r="BU71" t="s">
+        <v>205</v>
+      </c>
+      <c r="CN71" t="s">
         <v>209</v>
-      </c>
-[...73 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="72" spans="1:103">
       <c r="A72" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D72" t="s">
-        <v>208</v>
-[...4 lines deleted...]
-      <c r="I72" t="s">
         <v>210</v>
       </c>
       <c r="K72" t="s">
-        <v>211</v>
-[...4 lines deleted...]
-      <c r="M72" t="s">
         <v>210</v>
       </c>
       <c r="N72" t="s">
         <v>210</v>
       </c>
-      <c r="R72" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AR72" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AS72" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AT72" t="s">
-        <v>208</v>
+        <v>210</v>
+      </c>
+      <c r="AU72" t="s">
+        <v>210</v>
+      </c>
+      <c r="AV72" t="s">
+        <v>210</v>
+      </c>
+      <c r="AW72" t="s">
+        <v>210</v>
+      </c>
+      <c r="AX72" t="s">
+        <v>210</v>
       </c>
       <c r="AY72" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="BO72" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="BP72" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="BQ72" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="BR72" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="BV72" t="s">
-        <v>208</v>
-[...32 lines deleted...]
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:103">
       <c r="A73" t="s">
         <v>299</v>
       </c>
+      <c r="B73" t="s">
+        <v>300</v>
+      </c>
+      <c r="C73" t="s">
+        <v>209</v>
+      </c>
       <c r="D73" t="s">
-        <v>208</v>
-[...8 lines deleted...]
-        <v>211</v>
+        <v>252</v>
       </c>
       <c r="L73" t="s">
-        <v>300</v>
-[...7 lines deleted...]
-      <c r="Q73" t="s">
         <v>210</v>
       </c>
       <c r="R73" t="s">
         <v>212</v>
       </c>
       <c r="U73" t="s">
-        <v>219</v>
-[...8 lines deleted...]
-        <v>241</v>
+        <v>220</v>
       </c>
       <c r="AR73" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="AS73" t="s">
         <v>208</v>
       </c>
       <c r="AT73" t="s">
         <v>208</v>
       </c>
+      <c r="AU73" t="s">
+        <v>210</v>
+      </c>
+      <c r="AV73" t="s">
+        <v>210</v>
+      </c>
+      <c r="AW73" t="s">
+        <v>210</v>
+      </c>
+      <c r="AX73" t="s">
+        <v>210</v>
+      </c>
       <c r="AY73" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="BO73" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="BP73" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="BQ73" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="BR73" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="BU73" t="s">
+        <v>215</v>
+      </c>
+      <c r="BV73" t="s">
         <v>220</v>
       </c>
-      <c r="BV73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN73" t="s">
-        <v>258</v>
+        <v>212</v>
+      </c>
+      <c r="CO73" t="s">
+        <v>244</v>
       </c>
       <c r="CP73" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="CS73" t="s">
-        <v>243</v>
+        <v>216</v>
       </c>
       <c r="CT73" t="s">
-        <v>213</v>
+        <v>245</v>
+      </c>
+      <c r="CU73" t="s">
+        <v>301</v>
       </c>
       <c r="CW73" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="CY73" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="74" spans="1:103">
       <c r="A74" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="C74" t="s">
+        <v>302</v>
+      </c>
+      <c r="B74" t="s">
+        <v>208</v>
+      </c>
+      <c r="D74" t="s">
+        <v>208</v>
+      </c>
+      <c r="F74" t="s">
         <v>209</v>
       </c>
-      <c r="D74" t="s">
-        <v>208</v>
+      <c r="I74" t="s">
+        <v>210</v>
       </c>
       <c r="K74" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="L74" t="s">
         <v>210</v>
       </c>
+      <c r="M74" t="s">
+        <v>210</v>
+      </c>
+      <c r="N74" t="s">
+        <v>210</v>
+      </c>
       <c r="Q74" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="R74" t="s">
-        <v>214</v>
+        <v>303</v>
       </c>
       <c r="U74" t="s">
-        <v>209</v>
+        <v>220</v>
+      </c>
+      <c r="V74" t="s">
+        <v>215</v>
+      </c>
+      <c r="W74" t="s">
+        <v>208</v>
       </c>
       <c r="X74" t="s">
         <v>208</v>
       </c>
+      <c r="Y74" t="s">
+        <v>208</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>208</v>
+      </c>
+      <c r="AA74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AB74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AC74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AD74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AF74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AG74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AH74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AI74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AJ74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AK74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AL74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AM74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AN74" t="s">
+        <v>215</v>
+      </c>
+      <c r="AO74" t="s">
+        <v>243</v>
+      </c>
       <c r="AR74" t="s">
         <v>208</v>
       </c>
       <c r="AS74" t="s">
         <v>208</v>
       </c>
       <c r="AT74" t="s">
         <v>208</v>
       </c>
       <c r="AY74" t="s">
         <v>208</v>
       </c>
+      <c r="BK74" t="s">
+        <v>205</v>
+      </c>
       <c r="BO74" t="s">
         <v>208</v>
       </c>
       <c r="BP74" t="s">
         <v>208</v>
       </c>
       <c r="BQ74" t="s">
         <v>208</v>
       </c>
       <c r="BR74" t="s">
         <v>208</v>
       </c>
       <c r="BT74" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="BV74" t="s">
         <v>208</v>
+      </c>
+      <c r="BW74" t="s">
+        <v>208</v>
+      </c>
+      <c r="CD74" t="s">
+        <v>215</v>
+      </c>
+      <c r="CF74" t="s">
+        <v>215</v>
+      </c>
+      <c r="CJ74" t="s">
+        <v>215</v>
+      </c>
+      <c r="CK74" t="s">
+        <v>215</v>
       </c>
       <c r="CN74" t="s">
         <v>212</v>
       </c>
+      <c r="CO74" t="s">
+        <v>261</v>
+      </c>
+      <c r="CP74" t="s">
+        <v>212</v>
+      </c>
+      <c r="CR74" t="s">
+        <v>214</v>
+      </c>
       <c r="CS74" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="CT74" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="75" spans="1:103">
       <c r="A75" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>304</v>
+      </c>
+      <c r="B75" t="s">
+        <v>251</v>
       </c>
       <c r="D75" t="s">
         <v>208</v>
       </c>
       <c r="F75" t="s">
         <v>209</v>
       </c>
+      <c r="G75" t="s">
+        <v>209</v>
+      </c>
       <c r="K75" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="L75" t="s">
+        <v>305</v>
+      </c>
+      <c r="M75" t="s">
+        <v>208</v>
+      </c>
+      <c r="N75" t="s">
         <v>210</v>
       </c>
       <c r="Q75" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="R75" t="s">
         <v>212</v>
       </c>
       <c r="U75" t="s">
-        <v>249</v>
+        <v>220</v>
       </c>
       <c r="W75" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="X75" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="AO75" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="AR75" t="s">
         <v>208</v>
       </c>
       <c r="AS75" t="s">
         <v>208</v>
       </c>
       <c r="AT75" t="s">
         <v>208</v>
       </c>
       <c r="AY75" t="s">
         <v>208</v>
       </c>
       <c r="BO75" t="s">
         <v>208</v>
       </c>
       <c r="BP75" t="s">
         <v>208</v>
       </c>
       <c r="BQ75" t="s">
         <v>208</v>
       </c>
       <c r="BR75" t="s">
         <v>208</v>
       </c>
-      <c r="BT75" t="s">
+      <c r="BU75" t="s">
+        <v>221</v>
+      </c>
+      <c r="BV75" t="s">
+        <v>211</v>
+      </c>
+      <c r="CN75" t="s">
+        <v>261</v>
+      </c>
+      <c r="CP75" t="s">
         <v>212</v>
       </c>
-      <c r="BV75" t="s">
-[...12 lines deleted...]
-        <v>214</v>
+      <c r="CQ75" t="s">
+        <v>209</v>
+      </c>
+      <c r="CS75" t="s">
+        <v>245</v>
       </c>
       <c r="CT75" t="s">
         <v>213</v>
       </c>
+      <c r="CW75" t="s">
+        <v>212</v>
+      </c>
+      <c r="CY75" t="s">
+        <v>216</v>
+      </c>
     </row>
     <row r="76" spans="1:103">
       <c r="A76" t="s">
-        <v>303</v>
+        <v>306</v>
+      </c>
+      <c r="B76" t="s">
+        <v>208</v>
+      </c>
+      <c r="C76" t="s">
+        <v>209</v>
       </c>
       <c r="D76" t="s">
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="K76" t="s">
+        <v>208</v>
+      </c>
+      <c r="L76" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>208</v>
+      </c>
+      <c r="R76" t="s">
+        <v>214</v>
+      </c>
+      <c r="U76" t="s">
+        <v>209</v>
+      </c>
+      <c r="X76" t="s">
+        <v>208</v>
       </c>
       <c r="AR76" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="AS76" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="AT76" t="s">
-        <v>211</v>
-[...11 lines deleted...]
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="AY76" t="s">
-        <v>211</v>
-[...17 lines deleted...]
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="BO76" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP76" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ76" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR76" t="s">
+        <v>208</v>
+      </c>
+      <c r="BT76" t="s">
+        <v>209</v>
       </c>
       <c r="BV76" t="s">
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="CN76" t="s">
+        <v>212</v>
+      </c>
+      <c r="CS76" t="s">
+        <v>229</v>
+      </c>
+      <c r="CT76" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:103">
       <c r="A77" t="s">
-        <v>304</v>
+        <v>307</v>
+      </c>
+      <c r="B77" t="s">
+        <v>248</v>
+      </c>
+      <c r="C77" t="s">
+        <v>209</v>
       </c>
       <c r="D77" t="s">
         <v>208</v>
       </c>
+      <c r="F77" t="s">
+        <v>209</v>
+      </c>
       <c r="K77" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="L77" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="Q77" t="s">
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="R77" t="s">
+        <v>212</v>
+      </c>
+      <c r="U77" t="s">
+        <v>252</v>
+      </c>
+      <c r="W77" t="s">
+        <v>210</v>
+      </c>
+      <c r="X77" t="s">
+        <v>213</v>
+      </c>
+      <c r="AO77" t="s">
+        <v>243</v>
       </c>
       <c r="AR77" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="AS77" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="AT77" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="AY77" t="s">
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="BO77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BT77" t="s">
+        <v>212</v>
       </c>
       <c r="BV77" t="s">
         <v>208</v>
       </c>
-      <c r="CC77" t="s">
-        <v>211</v>
+      <c r="BW77" t="s">
+        <v>208</v>
+      </c>
+      <c r="CM77" t="s">
+        <v>308</v>
       </c>
       <c r="CN77" t="s">
+        <v>309</v>
+      </c>
+      <c r="CO77" t="s">
+        <v>212</v>
+      </c>
+      <c r="CP77" t="s">
         <v>214</v>
+      </c>
+      <c r="CT77" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="78" spans="1:103">
       <c r="A78" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>310</v>
+      </c>
+      <c r="D78" t="s">
+        <v>211</v>
+      </c>
+      <c r="AR78" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS78" t="s">
+        <v>211</v>
+      </c>
+      <c r="AT78" t="s">
+        <v>211</v>
+      </c>
+      <c r="AU78" t="s">
+        <v>211</v>
+      </c>
+      <c r="AV78" t="s">
+        <v>211</v>
+      </c>
+      <c r="AW78" t="s">
+        <v>211</v>
+      </c>
+      <c r="AX78" t="s">
+        <v>211</v>
+      </c>
+      <c r="AY78" t="s">
+        <v>211</v>
+      </c>
+      <c r="AZ78" t="s">
+        <v>211</v>
+      </c>
+      <c r="BA78" t="s">
+        <v>211</v>
+      </c>
+      <c r="BB78" t="s">
+        <v>211</v>
+      </c>
+      <c r="BC78" t="s">
+        <v>211</v>
+      </c>
+      <c r="BD78" t="s">
+        <v>211</v>
+      </c>
+      <c r="BE78" t="s">
+        <v>211</v>
+      </c>
+      <c r="BV78" t="s">
+        <v>211</v>
       </c>
     </row>
     <row r="79" spans="1:103">
       <c r="A79" t="s">
-        <v>306</v>
+        <v>311</v>
+      </c>
+      <c r="B79" t="s">
+        <v>208</v>
       </c>
       <c r="D79" t="s">
-        <v>213</v>
-[...8 lines deleted...]
-        <v>210</v>
+        <v>208</v>
+      </c>
+      <c r="K79" t="s">
+        <v>211</v>
+      </c>
+      <c r="L79" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>211</v>
       </c>
       <c r="AR79" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="AS79" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="AT79" t="s">
-        <v>213</v>
-[...8 lines deleted...]
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="AY79" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="CS79" t="s">
+        <v>211</v>
+      </c>
+      <c r="BV79" t="s">
+        <v>208</v>
+      </c>
+      <c r="CC79" t="s">
+        <v>211</v>
+      </c>
+      <c r="CN79" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:103">
       <c r="A80" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>312</v>
+      </c>
+      <c r="CN80" t="s">
+        <v>214</v>
+      </c>
+      <c r="CO80" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="81" spans="1:103">
       <c r="A81" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="D81" t="s">
-        <v>205</v>
+        <v>213</v>
+      </c>
+      <c r="W81" t="s">
+        <v>213</v>
+      </c>
+      <c r="X81" t="s">
+        <v>213</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>210</v>
       </c>
       <c r="AR81" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="AS81" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="AT81" t="s">
-        <v>205</v>
+        <v>213</v>
+      </c>
+      <c r="AV81" t="s">
+        <v>213</v>
+      </c>
+      <c r="AW81" t="s">
+        <v>213</v>
+      </c>
+      <c r="AX81" t="s">
+        <v>213</v>
       </c>
       <c r="AY81" t="s">
-        <v>205</v>
-[...11 lines deleted...]
-        <v>205</v>
+        <v>213</v>
+      </c>
+      <c r="CS81" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="82" spans="1:103">
       <c r="A82" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="D82" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="83" spans="1:103">
       <c r="A83" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="D83" t="s">
-        <v>213</v>
-[...14 lines deleted...]
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="AR83" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="AS83" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AT83" t="s">
-        <v>208</v>
-[...11 lines deleted...]
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AY83" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="BO83" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="BP83" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="BQ83" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="BR83" t="s">
-        <v>210</v>
-[...26 lines deleted...]
-        <v>216</v>
+        <v>205</v>
       </c>
     </row>
     <row r="84" spans="1:103">
       <c r="A84" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="D84" t="s">
-        <v>208</v>
-[...41 lines deleted...]
-        <v>214</v>
+        <v>205</v>
       </c>
     </row>
     <row r="85" spans="1:103">
       <c r="A85" t="s">
-        <v>312</v>
+        <v>317</v>
+      </c>
+      <c r="B85" t="s">
+        <v>219</v>
       </c>
       <c r="D85" t="s">
-        <v>205</v>
+        <v>213</v>
+      </c>
+      <c r="I85" t="s">
+        <v>210</v>
+      </c>
+      <c r="K85" t="s">
+        <v>210</v>
+      </c>
+      <c r="L85" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>210</v>
+      </c>
+      <c r="U85" t="s">
+        <v>220</v>
+      </c>
+      <c r="AR85" t="s">
+        <v>213</v>
+      </c>
+      <c r="AS85" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT85" t="s">
+        <v>208</v>
+      </c>
+      <c r="AU85" t="s">
+        <v>208</v>
+      </c>
+      <c r="AV85" t="s">
+        <v>208</v>
+      </c>
+      <c r="AW85" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX85" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY85" t="s">
+        <v>210</v>
+      </c>
+      <c r="BO85" t="s">
+        <v>213</v>
+      </c>
+      <c r="BP85" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ85" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR85" t="s">
+        <v>210</v>
+      </c>
+      <c r="BT85" t="s">
+        <v>303</v>
+      </c>
+      <c r="BV85" t="s">
+        <v>208</v>
+      </c>
+      <c r="BW85" t="s">
+        <v>220</v>
+      </c>
+      <c r="BY85" t="s">
+        <v>214</v>
+      </c>
+      <c r="CN85" t="s">
+        <v>261</v>
+      </c>
+      <c r="CS85" t="s">
+        <v>216</v>
+      </c>
+      <c r="CT85" t="s">
+        <v>214</v>
+      </c>
+      <c r="CU85" t="s">
+        <v>301</v>
+      </c>
+      <c r="CY85" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="86" spans="1:103">
       <c r="A86" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="D86" t="s">
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="E86" t="s">
+        <v>214</v>
+      </c>
+      <c r="I86" t="s">
+        <v>210</v>
+      </c>
+      <c r="U86" t="s">
+        <v>214</v>
+      </c>
+      <c r="AR86" t="s">
+        <v>215</v>
+      </c>
+      <c r="AS86" t="s">
+        <v>208</v>
+      </c>
+      <c r="AU86" t="s">
+        <v>208</v>
+      </c>
+      <c r="AV86" t="s">
+        <v>208</v>
+      </c>
+      <c r="AW86" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX86" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP86" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ86" t="s">
+        <v>210</v>
       </c>
       <c r="BV86" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="BX86" t="s">
+        <v>208</v>
+      </c>
+      <c r="CN86" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="87" spans="1:103">
       <c r="A87" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="D87" t="s">
-        <v>208</v>
-[...38 lines deleted...]
-        <v>212</v>
+        <v>205</v>
       </c>
     </row>
     <row r="88" spans="1:103">
       <c r="A88" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D88" t="s">
-        <v>208</v>
-[...23 lines deleted...]
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="BV88" t="s">
-        <v>208</v>
+        <v>211</v>
+      </c>
+      <c r="BW88" t="s">
+        <v>211</v>
       </c>
     </row>
     <row r="89" spans="1:103">
       <c r="A89" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="D89" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="L89" t="s">
-        <v>205</v>
-[...8 lines deleted...]
-        <v>205</v>
+        <v>210</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>210</v>
+      </c>
+      <c r="R89" t="s">
+        <v>209</v>
+      </c>
+      <c r="X89" t="s">
+        <v>211</v>
       </c>
       <c r="AR89" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="AS89" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>211</v>
+      </c>
+      <c r="AV89" t="s">
+        <v>211</v>
+      </c>
+      <c r="BB89" t="s">
+        <v>211</v>
       </c>
       <c r="BO89" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="BP89" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="BQ89" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="BR89" t="s">
-        <v>205</v>
-[...17 lines deleted...]
-        <v>205</v>
+        <v>211</v>
+      </c>
+      <c r="CN89" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="90" spans="1:103">
       <c r="A90" t="s">
-        <v>317</v>
+        <v>322</v>
+      </c>
+      <c r="B90" t="s">
+        <v>208</v>
       </c>
       <c r="D90" t="s">
-        <v>205</v>
-[...11 lines deleted...]
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="L90" t="s">
-        <v>205</v>
-[...11 lines deleted...]
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="Q90" t="s">
-        <v>205</v>
-[...68 lines deleted...]
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AR90" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="AS90" t="s">
-        <v>205</v>
-[...38 lines deleted...]
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="BO90" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BP90" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BQ90" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BR90" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="BV90" t="s">
-        <v>205</v>
-[...19 lines deleted...]
-      <c r="CK90" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="91" spans="1:103">
+      <c r="A91" t="s">
+        <v>323</v>
+      </c>
+      <c r="B91" t="s">
+        <v>205</v>
+      </c>
+      <c r="D91" t="s">
+        <v>205</v>
+      </c>
+      <c r="K91" t="s">
+        <v>205</v>
+      </c>
+      <c r="L91" t="s">
+        <v>205</v>
+      </c>
+      <c r="M91" t="s">
+        <v>205</v>
+      </c>
+      <c r="N91" t="s">
+        <v>205</v>
+      </c>
+      <c r="U91" t="s">
+        <v>205</v>
+      </c>
+      <c r="AR91" t="s">
+        <v>205</v>
+      </c>
+      <c r="AS91" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT91" t="s">
+        <v>205</v>
+      </c>
+      <c r="AY91" t="s">
+        <v>205</v>
+      </c>
+      <c r="BO91" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP91" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ91" t="s">
+        <v>205</v>
+      </c>
+      <c r="BR91" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV91" t="s">
+        <v>205</v>
+      </c>
+      <c r="BW91" t="s">
+        <v>205</v>
+      </c>
+      <c r="CC91" t="s">
+        <v>205</v>
+      </c>
+      <c r="CD91" t="s">
+        <v>205</v>
+      </c>
+      <c r="CJ91" t="s">
+        <v>205</v>
+      </c>
+      <c r="CK91" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="92" spans="1:103">
+      <c r="A92" t="s">
+        <v>324</v>
+      </c>
+      <c r="D92" t="s">
+        <v>205</v>
+      </c>
+      <c r="E92" t="s">
+        <v>205</v>
+      </c>
+      <c r="H92" t="s">
+        <v>205</v>
+      </c>
+      <c r="I92" t="s">
+        <v>205</v>
+      </c>
+      <c r="K92" t="s">
+        <v>205</v>
+      </c>
+      <c r="L92" t="s">
+        <v>205</v>
+      </c>
+      <c r="M92" t="s">
+        <v>205</v>
+      </c>
+      <c r="N92" t="s">
+        <v>205</v>
+      </c>
+      <c r="O92" t="s">
+        <v>205</v>
+      </c>
+      <c r="P92" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>205</v>
+      </c>
+      <c r="R92" t="s">
+        <v>205</v>
+      </c>
+      <c r="T92" t="s">
+        <v>205</v>
+      </c>
+      <c r="U92" t="s">
+        <v>205</v>
+      </c>
+      <c r="V92" t="s">
+        <v>205</v>
+      </c>
+      <c r="W92" t="s">
+        <v>205</v>
+      </c>
+      <c r="X92" t="s">
+        <v>205</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>205</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AE92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AF92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AG92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AH92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AI92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AJ92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AK92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AL92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AM92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AN92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AQ92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AR92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AS92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AU92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AV92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AW92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AX92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AY92" t="s">
+        <v>205</v>
+      </c>
+      <c r="AZ92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BA92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BB92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BC92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BD92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BE92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BL92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BO92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BR92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BT92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BW92" t="s">
+        <v>205</v>
+      </c>
+      <c r="BX92" t="s">
+        <v>205</v>
+      </c>
+      <c r="CC92" t="s">
+        <v>205</v>
+      </c>
+      <c r="CD92" t="s">
+        <v>205</v>
+      </c>
+      <c r="CF92" t="s">
+        <v>205</v>
+      </c>
+      <c r="CJ92" t="s">
+        <v>205</v>
+      </c>
+      <c r="CK92" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E62A21D40257D247B88A41B77A45A13C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="457df277547e6da80ca0c8eff9e5bd15">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e31a3ada-991a-4791-8793-04cdc4dbe385" xmlns:ns3="404c62fe-d53b-4c4c-bd74-31be39dd2526" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a623610b2243af99736d45b873c1180f" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="e31a3ada-991a-4791-8793-04cdc4dbe385"/>
     <xsd:import namespace="404c62fe-d53b-4c4c-bd74-31be39dd2526"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:Hyperlink" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -6252,60 +6420,77 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Hyperlink xmlns="404c62fe-d53b-4c4c-bd74-31be39dd2526">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Hyperlink>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="e31a3ada-991a-4791-8793-04cdc4dbe385" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="404c62fe-d53b-4c4c-bd74-31be39dd2526">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4090E850-B750-4F50-8F12-9C3E615C31E5}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D43CE2AD-8476-4FDA-AC75-137341A55BB9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A292DEA-17B1-4F18-90CD-55C987421244}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A292DEA-17B1-4F18-90CD-55C987421244}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D43CE2AD-8476-4FDA-AC75-137341A55BB9}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>