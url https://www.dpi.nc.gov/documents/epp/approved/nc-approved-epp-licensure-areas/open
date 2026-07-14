--- v5 (2026-06-23)
+++ v6 (2026-07-14)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30128"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30215"/>
   <workbookPr/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{149B3E65-CC61-48BC-84AF-FCA37CC0479C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8B0F7002-2E40-423E-8D83-E8BC11981E22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="27945" windowHeight="12300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1516" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1563" uniqueCount="326">
   <si>
     <t xml:space="preserve">A = Bachelor's Level                                      M = Master's Level                                                                       S = Specialist's Level                                        D = Doctoral Level                                                                       AO =Add On                                                          R= Residency                                                                                                                                   E = Endorsement (computer only)                                                                                                                                                                              </t>
   </si>
   <si>
     <t xml:space="preserve">Birth - Kindergarten </t>
   </si>
   <si>
     <t>Preschool Add-on</t>
   </si>
   <si>
     <t>Elementary Education  (K-6)</t>
   </si>
   <si>
     <t>Elementary Second Language [ESL], (K-6)</t>
   </si>
   <si>
     <t>Elementary Math (K-6) Add-On</t>
   </si>
   <si>
     <t>Elementary Science (K-6) Add-On</t>
   </si>
   <si>
     <t>Reading (K-6)</t>
   </si>
   <si>
@@ -886,50 +886,53 @@
     <t>NC A&amp;T State University</t>
   </si>
   <si>
     <t>NC Central University</t>
   </si>
   <si>
     <t>NC State University</t>
   </si>
   <si>
     <t>A, M, S, D, R</t>
   </si>
   <si>
     <t>M, S, D, AO</t>
   </si>
   <si>
     <t>A, M, S, R</t>
   </si>
   <si>
     <t>NC Wesleyan College</t>
   </si>
   <si>
     <t>Pathways to Practice NC</t>
   </si>
   <si>
     <t>Pfeiffer University</t>
+  </si>
+  <si>
+    <t>Pitt Community College</t>
   </si>
   <si>
     <t>Queens University of Charlotte</t>
   </si>
   <si>
     <t>Richmond Community College</t>
   </si>
   <si>
     <t>Rowan-Cabarrus Community College</t>
   </si>
   <si>
     <t>Saint Andrews University</t>
   </si>
   <si>
     <t>Saint Augustine's University</t>
   </si>
   <si>
     <t>Salem College</t>
   </si>
   <si>
     <t>Sampson Community College</t>
   </si>
   <si>
     <t>Sandhills Community College</t>
   </si>
@@ -1391,55 +1394,55 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:CY92"/>
+  <dimension ref="A1:CY93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="BY67" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="CM71" sqref="CM71"/>
+      <pane ySplit="1" topLeftCell="CF68" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="CV78" sqref="CV78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:103" ht="267" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
@@ -2906,50 +2909,65 @@
         <v>205</v>
       </c>
       <c r="CC19" t="s">
         <v>205</v>
       </c>
       <c r="CD19" t="s">
         <v>205</v>
       </c>
       <c r="CF19" t="s">
         <v>205</v>
       </c>
       <c r="CJ19" t="s">
         <v>205</v>
       </c>
       <c r="CK19" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="20" spans="1:103">
       <c r="A20" t="s">
         <v>235</v>
       </c>
       <c r="D20" t="s">
         <v>205</v>
       </c>
+      <c r="AS20" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP20" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ20" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV20" t="s">
+        <v>205</v>
+      </c>
     </row>
     <row r="21" spans="1:103">
       <c r="A21" t="s">
         <v>236</v>
       </c>
       <c r="B21" t="s">
         <v>205</v>
       </c>
       <c r="D21" t="s">
         <v>205</v>
       </c>
       <c r="U21" t="s">
         <v>205</v>
       </c>
       <c r="AR21" t="s">
         <v>205</v>
       </c>
       <c r="AS21" t="s">
         <v>205</v>
       </c>
       <c r="AT21" t="s">
         <v>205</v>
       </c>
       <c r="AY21" t="s">
         <v>205</v>
@@ -3684,51 +3702,57 @@
       <c r="BV38" t="s">
         <v>208</v>
       </c>
       <c r="BW38" t="s">
         <v>208</v>
       </c>
       <c r="CN38" t="s">
         <v>261</v>
       </c>
       <c r="CR38" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="39" spans="1:97">
       <c r="A39" t="s">
         <v>262</v>
       </c>
       <c r="D39" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="40" spans="1:97">
       <c r="A40" t="s">
         <v>263</v>
       </c>
+      <c r="B40" t="s">
+        <v>205</v>
+      </c>
       <c r="D40" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV40" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="41" spans="1:97">
       <c r="A41" t="s">
         <v>264</v>
       </c>
       <c r="D41" t="s">
         <v>205</v>
       </c>
       <c r="BO41" t="s">
         <v>205</v>
       </c>
       <c r="BP41" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="42" spans="1:97">
       <c r="A42" t="s">
         <v>265</v>
       </c>
       <c r="D42" t="s">
         <v>211</v>
       </c>
       <c r="AR42" t="s">
@@ -3875,51 +3899,69 @@
         <v>215</v>
       </c>
       <c r="BO46" t="s">
         <v>215</v>
       </c>
       <c r="BP46" t="s">
         <v>215</v>
       </c>
       <c r="BQ46" t="s">
         <v>215</v>
       </c>
       <c r="BR46" t="s">
         <v>215</v>
       </c>
       <c r="BV46" t="s">
         <v>220</v>
       </c>
       <c r="CD46" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="47" spans="1:97">
       <c r="A47" t="s">
         <v>270</v>
       </c>
+      <c r="B47" t="s">
+        <v>205</v>
+      </c>
       <c r="D47" t="s">
+        <v>205</v>
+      </c>
+      <c r="AS47" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT47" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP47" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ47" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV47" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="48" spans="1:97">
       <c r="A48" t="s">
         <v>271</v>
       </c>
       <c r="B48" t="s">
         <v>210</v>
       </c>
       <c r="D48" t="s">
         <v>220</v>
       </c>
       <c r="K48" t="s">
         <v>211</v>
       </c>
       <c r="L48" t="s">
         <v>211</v>
       </c>
       <c r="M48" t="s">
         <v>211</v>
       </c>
       <c r="N48" t="s">
         <v>211</v>
       </c>
@@ -4487,1722 +4529,1834 @@
         <v>208</v>
       </c>
       <c r="BO58" t="s">
         <v>215</v>
       </c>
       <c r="BP58" t="s">
         <v>215</v>
       </c>
       <c r="BQ58" t="s">
         <v>215</v>
       </c>
       <c r="BR58" t="s">
         <v>215</v>
       </c>
       <c r="BT58" t="s">
         <v>209</v>
       </c>
       <c r="BV58" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:103">
       <c r="A59" t="s">
         <v>285</v>
       </c>
+      <c r="B59" t="s">
+        <v>205</v>
+      </c>
       <c r="D59" t="s">
-        <v>211</v>
-[...14 lines deleted...]
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="AS59" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="AT59" t="s">
-        <v>211</v>
-[...20 lines deleted...]
-        <v>212</v>
+        <v>205</v>
+      </c>
+      <c r="BP59" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ59" t="s">
+        <v>205</v>
       </c>
       <c r="BV59" t="s">
-        <v>212</v>
-[...8 lines deleted...]
-        <v>212</v>
+        <v>205</v>
       </c>
     </row>
     <row r="60" spans="1:103">
       <c r="A60" t="s">
         <v>286</v>
       </c>
       <c r="D60" t="s">
-        <v>205</v>
+        <v>211</v>
+      </c>
+      <c r="I60" t="s">
+        <v>212</v>
+      </c>
+      <c r="R60" t="s">
+        <v>212</v>
+      </c>
+      <c r="W60" t="s">
+        <v>211</v>
+      </c>
+      <c r="X60" t="s">
+        <v>211</v>
+      </c>
+      <c r="AR60" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS60" t="s">
+        <v>211</v>
+      </c>
+      <c r="AT60" t="s">
+        <v>211</v>
+      </c>
+      <c r="AU60" t="s">
+        <v>211</v>
+      </c>
+      <c r="AV60" t="s">
+        <v>211</v>
+      </c>
+      <c r="AW60" t="s">
+        <v>211</v>
+      </c>
+      <c r="AX60" t="s">
+        <v>211</v>
+      </c>
+      <c r="AY60" t="s">
+        <v>211</v>
+      </c>
+      <c r="BB60" t="s">
+        <v>211</v>
+      </c>
+      <c r="BT60" t="s">
+        <v>212</v>
+      </c>
+      <c r="BV60" t="s">
+        <v>212</v>
+      </c>
+      <c r="CN60" t="s">
+        <v>212</v>
+      </c>
+      <c r="CO60" t="s">
+        <v>212</v>
+      </c>
+      <c r="CP60" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="61" spans="1:103">
       <c r="A61" t="s">
         <v>287</v>
       </c>
+      <c r="B61" t="s">
+        <v>205</v>
+      </c>
       <c r="D61" t="s">
+        <v>205</v>
+      </c>
+      <c r="AS61" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT61" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP61" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ61" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV61" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="62" spans="1:103">
       <c r="A62" t="s">
         <v>288</v>
       </c>
       <c r="D62" t="s">
-        <v>211</v>
-[...35 lines deleted...]
-        <v>214</v>
+        <v>205</v>
       </c>
     </row>
     <row r="63" spans="1:103">
       <c r="A63" t="s">
         <v>289</v>
       </c>
       <c r="D63" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>211</v>
+      </c>
+      <c r="P63" t="s">
+        <v>210</v>
+      </c>
+      <c r="AR63" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS63" t="s">
+        <v>211</v>
+      </c>
+      <c r="AT63" t="s">
+        <v>211</v>
+      </c>
+      <c r="AY63" t="s">
+        <v>211</v>
+      </c>
+      <c r="BO63" t="s">
+        <v>211</v>
+      </c>
+      <c r="BP63" t="s">
+        <v>211</v>
+      </c>
+      <c r="BQ63" t="s">
+        <v>211</v>
+      </c>
+      <c r="BR63" t="s">
+        <v>211</v>
+      </c>
+      <c r="BT63" t="s">
+        <v>209</v>
+      </c>
+      <c r="BV63" t="s">
+        <v>211</v>
+      </c>
+      <c r="CO63" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="64" spans="1:103">
       <c r="A64" t="s">
         <v>290</v>
       </c>
       <c r="D64" t="s">
-        <v>208</v>
-[...35 lines deleted...]
-        <v>212</v>
+        <v>210</v>
+      </c>
+      <c r="L64" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="65" spans="1:103">
       <c r="A65" t="s">
         <v>291</v>
       </c>
       <c r="D65" t="s">
-        <v>205</v>
+        <v>208</v>
+      </c>
+      <c r="K65" t="s">
+        <v>208</v>
+      </c>
+      <c r="X65" t="s">
+        <v>208</v>
+      </c>
+      <c r="AR65" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS65" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT65" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY65" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO65" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP65" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ65" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR65" t="s">
+        <v>208</v>
+      </c>
+      <c r="BV65" t="s">
+        <v>208</v>
+      </c>
+      <c r="CS65" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="66" spans="1:103">
       <c r="A66" t="s">
         <v>292</v>
       </c>
       <c r="D66" t="s">
         <v>205</v>
       </c>
+      <c r="CC66" t="s">
+        <v>205</v>
+      </c>
     </row>
     <row r="67" spans="1:103">
       <c r="A67" t="s">
         <v>293</v>
       </c>
       <c r="B67" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="D67" t="s">
-        <v>211</v>
+        <v>205</v>
+      </c>
+      <c r="AS67" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT67" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP67" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ67" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV67" t="s">
+        <v>205</v>
       </c>
     </row>
     <row r="68" spans="1:103">
       <c r="A68" t="s">
         <v>294</v>
       </c>
+      <c r="B68" t="s">
+        <v>208</v>
+      </c>
       <c r="D68" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
     </row>
     <row r="69" spans="1:103">
       <c r="A69" t="s">
         <v>295</v>
       </c>
       <c r="D69" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:103">
       <c r="A70" t="s">
         <v>296</v>
       </c>
+      <c r="B70" t="s">
+        <v>205</v>
+      </c>
       <c r="D70" t="s">
         <v>205</v>
       </c>
-      <c r="K70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AS70" t="s">
         <v>205</v>
       </c>
       <c r="AT70" t="s">
         <v>205</v>
       </c>
-      <c r="AU70" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="BP70" t="s">
         <v>205</v>
       </c>
       <c r="BQ70" t="s">
         <v>205</v>
       </c>
-      <c r="BR70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV70" t="s">
-        <v>205</v>
-[...19 lines deleted...]
-      <c r="CK70" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:103">
       <c r="A71" t="s">
         <v>297</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" t="s">
         <v>205</v>
       </c>
-      <c r="I71" t="s">
-[...2 lines deleted...]
-      <c r="J71" t="s">
+      <c r="K71" t="s">
+        <v>205</v>
+      </c>
+      <c r="L71" t="s">
+        <v>205</v>
+      </c>
+      <c r="M71" t="s">
+        <v>205</v>
+      </c>
+      <c r="N71" t="s">
+        <v>205</v>
+      </c>
+      <c r="O71" t="s">
+        <v>205</v>
+      </c>
+      <c r="P71" t="s">
         <v>205</v>
       </c>
       <c r="Q71" t="s">
         <v>205</v>
       </c>
-      <c r="R71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U71" t="s">
         <v>205</v>
       </c>
+      <c r="W71" t="s">
+        <v>205</v>
+      </c>
+      <c r="X71" t="s">
+        <v>205</v>
+      </c>
       <c r="AR71" t="s">
         <v>205</v>
       </c>
       <c r="AS71" t="s">
         <v>205</v>
       </c>
       <c r="AT71" t="s">
         <v>205</v>
       </c>
       <c r="AU71" t="s">
         <v>205</v>
       </c>
       <c r="AV71" t="s">
         <v>205</v>
       </c>
+      <c r="AW71" t="s">
+        <v>205</v>
+      </c>
       <c r="AX71" t="s">
         <v>205</v>
       </c>
       <c r="AY71" t="s">
         <v>205</v>
       </c>
+      <c r="AZ71" t="s">
+        <v>205</v>
+      </c>
+      <c r="BA71" t="s">
+        <v>205</v>
+      </c>
       <c r="BB71" t="s">
         <v>205</v>
       </c>
-      <c r="BT71" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="BC71" t="s">
+        <v>205</v>
+      </c>
+      <c r="BO71" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP71" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ71" t="s">
+        <v>205</v>
+      </c>
+      <c r="BR71" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV71" t="s">
+        <v>205</v>
+      </c>
+      <c r="BX71" t="s">
+        <v>205</v>
+      </c>
+      <c r="CB71" t="s">
+        <v>205</v>
+      </c>
+      <c r="CC71" t="s">
+        <v>205</v>
+      </c>
+      <c r="CD71" t="s">
+        <v>205</v>
+      </c>
+      <c r="CF71" t="s">
+        <v>205</v>
+      </c>
+      <c r="CJ71" t="s">
+        <v>205</v>
+      </c>
+      <c r="CK71" t="s">
+        <v>205</v>
       </c>
     </row>
     <row r="72" spans="1:103">
       <c r="A72" t="s">
         <v>298</v>
       </c>
+      <c r="B72" t="s">
+        <v>205</v>
+      </c>
       <c r="D72" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>205</v>
+      </c>
+      <c r="I72" t="s">
+        <v>205</v>
+      </c>
+      <c r="J72" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>205</v>
+      </c>
+      <c r="R72" t="s">
+        <v>205</v>
+      </c>
+      <c r="U72" t="s">
+        <v>205</v>
       </c>
       <c r="AR72" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AS72" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AT72" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AU72" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AV72" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AX72" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AY72" t="s">
-        <v>210</v>
-[...14 lines deleted...]
-        <v>210</v>
+        <v>205</v>
+      </c>
+      <c r="BB72" t="s">
+        <v>205</v>
+      </c>
+      <c r="BT72" t="s">
+        <v>205</v>
+      </c>
+      <c r="BU72" t="s">
+        <v>205</v>
+      </c>
+      <c r="CN72" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="73" spans="1:103">
       <c r="A73" t="s">
         <v>299</v>
       </c>
-      <c r="B73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D73" t="s">
-        <v>252</v>
-[...8 lines deleted...]
-        <v>220</v>
+        <v>210</v>
+      </c>
+      <c r="K73" t="s">
+        <v>210</v>
+      </c>
+      <c r="N73" t="s">
+        <v>210</v>
       </c>
       <c r="AR73" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="AS73" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AT73" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AU73" t="s">
         <v>210</v>
       </c>
       <c r="AV73" t="s">
         <v>210</v>
       </c>
       <c r="AW73" t="s">
         <v>210</v>
       </c>
       <c r="AX73" t="s">
         <v>210</v>
       </c>
       <c r="AY73" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="BO73" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="BP73" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="BQ73" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="BR73" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="BV73" t="s">
-        <v>220</v>
-[...23 lines deleted...]
-        <v>216</v>
+        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:103">
       <c r="A74" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B74" t="s">
-        <v>208</v>
+        <v>301</v>
+      </c>
+      <c r="C74" t="s">
+        <v>209</v>
       </c>
       <c r="D74" t="s">
-        <v>208</v>
-[...8 lines deleted...]
-        <v>211</v>
+        <v>252</v>
       </c>
       <c r="L74" t="s">
         <v>210</v>
       </c>
-      <c r="M74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R74" t="s">
-        <v>303</v>
+        <v>212</v>
       </c>
       <c r="U74" t="s">
         <v>220</v>
       </c>
-      <c r="V74" t="s">
+      <c r="AR74" t="s">
         <v>215</v>
       </c>
-      <c r="W74" t="s">
-[...11 lines deleted...]
-      <c r="AA74" t="s">
+      <c r="AS74" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT74" t="s">
+        <v>208</v>
+      </c>
+      <c r="AU74" t="s">
+        <v>210</v>
+      </c>
+      <c r="AV74" t="s">
+        <v>210</v>
+      </c>
+      <c r="AW74" t="s">
+        <v>210</v>
+      </c>
+      <c r="AX74" t="s">
+        <v>210</v>
+      </c>
+      <c r="AY74" t="s">
         <v>215</v>
       </c>
-      <c r="AB74" t="s">
+      <c r="BO74" t="s">
         <v>215</v>
       </c>
-      <c r="AC74" t="s">
+      <c r="BP74" t="s">
         <v>215</v>
       </c>
-      <c r="AD74" t="s">
+      <c r="BQ74" t="s">
         <v>215</v>
       </c>
-      <c r="AE74" t="s">
+      <c r="BR74" t="s">
         <v>215</v>
       </c>
-      <c r="AF74" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="BV74" t="s">
-        <v>208</v>
-[...14 lines deleted...]
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="CN74" t="s">
         <v>212</v>
       </c>
       <c r="CO74" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="CP74" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="CR74" t="s">
         <v>214</v>
       </c>
       <c r="CS74" t="s">
         <v>216</v>
       </c>
       <c r="CT74" t="s">
-        <v>213</v>
+        <v>245</v>
+      </c>
+      <c r="CU74" t="s">
+        <v>302</v>
+      </c>
+      <c r="CW74" t="s">
+        <v>216</v>
+      </c>
+      <c r="CY74" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:103">
       <c r="A75" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B75" t="s">
-        <v>251</v>
+        <v>208</v>
       </c>
       <c r="D75" t="s">
         <v>208</v>
       </c>
       <c r="F75" t="s">
         <v>209</v>
       </c>
-      <c r="G75" t="s">
-        <v>209</v>
+      <c r="I75" t="s">
+        <v>210</v>
       </c>
       <c r="K75" t="s">
         <v>211</v>
       </c>
       <c r="L75" t="s">
-        <v>305</v>
+        <v>210</v>
       </c>
       <c r="M75" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="N75" t="s">
         <v>210</v>
       </c>
       <c r="Q75" t="s">
         <v>210</v>
       </c>
       <c r="R75" t="s">
-        <v>212</v>
+        <v>304</v>
       </c>
       <c r="U75" t="s">
         <v>220</v>
       </c>
+      <c r="V75" t="s">
+        <v>215</v>
+      </c>
       <c r="W75" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="X75" t="s">
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>208</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>208</v>
+      </c>
+      <c r="AA75" t="s">
+        <v>215</v>
+      </c>
+      <c r="AB75" t="s">
+        <v>215</v>
+      </c>
+      <c r="AC75" t="s">
+        <v>215</v>
+      </c>
+      <c r="AD75" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE75" t="s">
+        <v>215</v>
+      </c>
+      <c r="AF75" t="s">
+        <v>215</v>
+      </c>
+      <c r="AG75" t="s">
+        <v>215</v>
+      </c>
+      <c r="AH75" t="s">
+        <v>215</v>
+      </c>
+      <c r="AI75" t="s">
+        <v>215</v>
+      </c>
+      <c r="AJ75" t="s">
+        <v>215</v>
+      </c>
+      <c r="AK75" t="s">
+        <v>215</v>
+      </c>
+      <c r="AL75" t="s">
+        <v>215</v>
+      </c>
+      <c r="AM75" t="s">
+        <v>215</v>
+      </c>
+      <c r="AN75" t="s">
+        <v>215</v>
       </c>
       <c r="AO75" t="s">
         <v>243</v>
       </c>
       <c r="AR75" t="s">
         <v>208</v>
       </c>
       <c r="AS75" t="s">
         <v>208</v>
       </c>
       <c r="AT75" t="s">
         <v>208</v>
       </c>
       <c r="AY75" t="s">
         <v>208</v>
       </c>
+      <c r="BK75" t="s">
+        <v>205</v>
+      </c>
       <c r="BO75" t="s">
         <v>208</v>
       </c>
       <c r="BP75" t="s">
         <v>208</v>
       </c>
       <c r="BQ75" t="s">
         <v>208</v>
       </c>
       <c r="BR75" t="s">
         <v>208</v>
       </c>
-      <c r="BU75" t="s">
-        <v>221</v>
+      <c r="BT75" t="s">
+        <v>212</v>
       </c>
       <c r="BV75" t="s">
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="BW75" t="s">
+        <v>208</v>
+      </c>
+      <c r="CD75" t="s">
+        <v>215</v>
+      </c>
+      <c r="CF75" t="s">
+        <v>215</v>
+      </c>
+      <c r="CJ75" t="s">
+        <v>215</v>
+      </c>
+      <c r="CK75" t="s">
+        <v>215</v>
       </c>
       <c r="CN75" t="s">
+        <v>212</v>
+      </c>
+      <c r="CO75" t="s">
         <v>261</v>
       </c>
       <c r="CP75" t="s">
         <v>212</v>
       </c>
-      <c r="CQ75" t="s">
-        <v>209</v>
+      <c r="CR75" t="s">
+        <v>214</v>
       </c>
       <c r="CS75" t="s">
-        <v>245</v>
+        <v>216</v>
       </c>
       <c r="CT75" t="s">
         <v>213</v>
       </c>
-      <c r="CW75" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="76" spans="1:103">
       <c r="A76" t="s">
+        <v>305</v>
+      </c>
+      <c r="B76" t="s">
+        <v>251</v>
+      </c>
+      <c r="D76" t="s">
+        <v>208</v>
+      </c>
+      <c r="F76" t="s">
+        <v>209</v>
+      </c>
+      <c r="G76" t="s">
+        <v>209</v>
+      </c>
+      <c r="K76" t="s">
+        <v>211</v>
+      </c>
+      <c r="L76" t="s">
         <v>306</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="M76" t="s">
+        <v>208</v>
+      </c>
+      <c r="N76" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>210</v>
+      </c>
+      <c r="R76" t="s">
+        <v>212</v>
+      </c>
+      <c r="U76" t="s">
+        <v>220</v>
+      </c>
+      <c r="W76" t="s">
+        <v>211</v>
+      </c>
+      <c r="X76" t="s">
+        <v>211</v>
+      </c>
+      <c r="AO76" t="s">
+        <v>243</v>
+      </c>
+      <c r="AR76" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS76" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT76" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY76" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO76" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP76" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ76" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR76" t="s">
+        <v>208</v>
+      </c>
+      <c r="BU76" t="s">
+        <v>221</v>
+      </c>
+      <c r="BV76" t="s">
+        <v>211</v>
+      </c>
+      <c r="CN76" t="s">
+        <v>261</v>
+      </c>
+      <c r="CP76" t="s">
+        <v>212</v>
+      </c>
+      <c r="CQ76" t="s">
         <v>209</v>
       </c>
-      <c r="D76" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="CS76" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="CT76" t="s">
         <v>213</v>
+      </c>
+      <c r="CW76" t="s">
+        <v>212</v>
+      </c>
+      <c r="CY76" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:103">
       <c r="A77" t="s">
         <v>307</v>
       </c>
       <c r="B77" t="s">
-        <v>248</v>
+        <v>208</v>
       </c>
       <c r="C77" t="s">
         <v>209</v>
       </c>
       <c r="D77" t="s">
         <v>208</v>
       </c>
-      <c r="F77" t="s">
+      <c r="K77" t="s">
+        <v>208</v>
+      </c>
+      <c r="L77" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>208</v>
+      </c>
+      <c r="R77" t="s">
+        <v>214</v>
+      </c>
+      <c r="U77" t="s">
         <v>209</v>
       </c>
-      <c r="K77" t="s">
-[...8 lines deleted...]
-      <c r="R77" t="s">
+      <c r="X77" t="s">
+        <v>208</v>
+      </c>
+      <c r="AR77" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS77" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT77" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BT77" t="s">
+        <v>209</v>
+      </c>
+      <c r="BV77" t="s">
+        <v>208</v>
+      </c>
+      <c r="CN77" t="s">
         <v>212</v>
       </c>
-      <c r="U77" t="s">
-[...54 lines deleted...]
-        <v>214</v>
+      <c r="CS77" t="s">
+        <v>229</v>
       </c>
       <c r="CT77" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="78" spans="1:103">
       <c r="A78" t="s">
+        <v>308</v>
+      </c>
+      <c r="B78" t="s">
+        <v>248</v>
+      </c>
+      <c r="C78" t="s">
+        <v>209</v>
+      </c>
+      <c r="D78" t="s">
+        <v>208</v>
+      </c>
+      <c r="F78" t="s">
+        <v>209</v>
+      </c>
+      <c r="K78" t="s">
+        <v>215</v>
+      </c>
+      <c r="L78" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>208</v>
+      </c>
+      <c r="R78" t="s">
+        <v>212</v>
+      </c>
+      <c r="U78" t="s">
+        <v>252</v>
+      </c>
+      <c r="W78" t="s">
+        <v>210</v>
+      </c>
+      <c r="X78" t="s">
+        <v>208</v>
+      </c>
+      <c r="AO78" t="s">
+        <v>243</v>
+      </c>
+      <c r="AR78" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS78" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT78" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY78" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO78" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP78" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ78" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR78" t="s">
+        <v>208</v>
+      </c>
+      <c r="BT78" t="s">
+        <v>212</v>
+      </c>
+      <c r="BV78" t="s">
+        <v>208</v>
+      </c>
+      <c r="BW78" t="s">
+        <v>208</v>
+      </c>
+      <c r="CM78" t="s">
+        <v>309</v>
+      </c>
+      <c r="CN78" t="s">
         <v>310</v>
       </c>
-      <c r="D78" t="s">
-[...45 lines deleted...]
-        <v>211</v>
+      <c r="CO78" t="s">
+        <v>212</v>
+      </c>
+      <c r="CP78" t="s">
+        <v>214</v>
+      </c>
+      <c r="CT78" t="s">
+        <v>213</v>
+      </c>
+      <c r="CV78" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="79" spans="1:103">
       <c r="A79" t="s">
         <v>311</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" t="s">
-        <v>208</v>
-[...7 lines deleted...]
-      <c r="Q79" t="s">
         <v>211</v>
       </c>
       <c r="AR79" t="s">
         <v>211</v>
       </c>
       <c r="AS79" t="s">
         <v>211</v>
       </c>
       <c r="AT79" t="s">
         <v>211</v>
       </c>
+      <c r="AU79" t="s">
+        <v>211</v>
+      </c>
+      <c r="AV79" t="s">
+        <v>211</v>
+      </c>
+      <c r="AW79" t="s">
+        <v>211</v>
+      </c>
+      <c r="AX79" t="s">
+        <v>211</v>
+      </c>
       <c r="AY79" t="s">
         <v>211</v>
       </c>
+      <c r="AZ79" t="s">
+        <v>211</v>
+      </c>
+      <c r="BA79" t="s">
+        <v>211</v>
+      </c>
+      <c r="BB79" t="s">
+        <v>211</v>
+      </c>
+      <c r="BC79" t="s">
+        <v>211</v>
+      </c>
+      <c r="BD79" t="s">
+        <v>211</v>
+      </c>
+      <c r="BE79" t="s">
+        <v>211</v>
+      </c>
       <c r="BV79" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="80" spans="1:103">
       <c r="A80" t="s">
         <v>312</v>
       </c>
+      <c r="B80" t="s">
+        <v>208</v>
+      </c>
+      <c r="D80" t="s">
+        <v>208</v>
+      </c>
+      <c r="K80" t="s">
+        <v>211</v>
+      </c>
+      <c r="L80" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>211</v>
+      </c>
+      <c r="AR80" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS80" t="s">
+        <v>211</v>
+      </c>
+      <c r="AT80" t="s">
+        <v>211</v>
+      </c>
+      <c r="AY80" t="s">
+        <v>211</v>
+      </c>
+      <c r="BV80" t="s">
+        <v>208</v>
+      </c>
+      <c r="CC80" t="s">
+        <v>211</v>
+      </c>
       <c r="CN80" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="CO80" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="81" spans="1:103">
       <c r="A81" t="s">
         <v>313</v>
       </c>
-      <c r="D81" t="s">
-[...32 lines deleted...]
-      <c r="CS81" t="s">
+      <c r="CN81" t="s">
+        <v>214</v>
+      </c>
+      <c r="CO81" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="82" spans="1:103">
       <c r="A82" t="s">
         <v>314</v>
       </c>
       <c r="D82" t="s">
-        <v>205</v>
+        <v>213</v>
+      </c>
+      <c r="W82" t="s">
+        <v>213</v>
+      </c>
+      <c r="X82" t="s">
+        <v>213</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>210</v>
+      </c>
+      <c r="AR82" t="s">
+        <v>213</v>
+      </c>
+      <c r="AS82" t="s">
+        <v>213</v>
+      </c>
+      <c r="AT82" t="s">
+        <v>213</v>
+      </c>
+      <c r="AV82" t="s">
+        <v>213</v>
+      </c>
+      <c r="AW82" t="s">
+        <v>213</v>
+      </c>
+      <c r="AX82" t="s">
+        <v>213</v>
+      </c>
+      <c r="AY82" t="s">
+        <v>213</v>
+      </c>
+      <c r="CS82" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="83" spans="1:103">
       <c r="A83" t="s">
         <v>315</v>
       </c>
       <c r="D83" t="s">
         <v>205</v>
       </c>
-      <c r="AR83" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:103">
       <c r="A84" t="s">
         <v>316</v>
       </c>
       <c r="D84" t="s">
         <v>205</v>
       </c>
+      <c r="AR84" t="s">
+        <v>205</v>
+      </c>
+      <c r="AS84" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT84" t="s">
+        <v>205</v>
+      </c>
+      <c r="AY84" t="s">
+        <v>205</v>
+      </c>
+      <c r="BO84" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP84" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ84" t="s">
+        <v>205</v>
+      </c>
+      <c r="BR84" t="s">
+        <v>205</v>
+      </c>
     </row>
     <row r="85" spans="1:103">
       <c r="A85" t="s">
         <v>317</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" t="s">
-        <v>213</v>
-[...17 lines deleted...]
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="AS85" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AT85" t="s">
-        <v>208</v>
-[...17 lines deleted...]
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="BP85" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="BQ85" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>205</v>
       </c>
       <c r="BV85" t="s">
-        <v>208</v>
-[...20 lines deleted...]
-        <v>216</v>
+        <v>205</v>
       </c>
     </row>
     <row r="86" spans="1:103">
       <c r="A86" t="s">
         <v>318</v>
       </c>
+      <c r="B86" t="s">
+        <v>219</v>
+      </c>
       <c r="D86" t="s">
         <v>208</v>
       </c>
-      <c r="E86" t="s">
+      <c r="I86" t="s">
+        <v>210</v>
+      </c>
+      <c r="K86" t="s">
+        <v>210</v>
+      </c>
+      <c r="L86" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>210</v>
+      </c>
+      <c r="U86" t="s">
+        <v>220</v>
+      </c>
+      <c r="AR86" t="s">
+        <v>213</v>
+      </c>
+      <c r="AS86" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT86" t="s">
+        <v>208</v>
+      </c>
+      <c r="AU86" t="s">
+        <v>208</v>
+      </c>
+      <c r="AV86" t="s">
+        <v>208</v>
+      </c>
+      <c r="AW86" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX86" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY86" t="s">
+        <v>210</v>
+      </c>
+      <c r="BO86" t="s">
+        <v>213</v>
+      </c>
+      <c r="BP86" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ86" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR86" t="s">
+        <v>210</v>
+      </c>
+      <c r="BT86" t="s">
+        <v>304</v>
+      </c>
+      <c r="BV86" t="s">
+        <v>208</v>
+      </c>
+      <c r="BW86" t="s">
+        <v>220</v>
+      </c>
+      <c r="BY86" t="s">
         <v>214</v>
       </c>
-      <c r="I86" t="s">
-[...2 lines deleted...]
-      <c r="U86" t="s">
+      <c r="CN86" t="s">
+        <v>261</v>
+      </c>
+      <c r="CS86" t="s">
+        <v>216</v>
+      </c>
+      <c r="CT86" t="s">
         <v>214</v>
       </c>
-      <c r="AR86" t="s">
-[...30 lines deleted...]
-        <v>214</v>
+      <c r="CU86" t="s">
+        <v>302</v>
+      </c>
+      <c r="CY86" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="87" spans="1:103">
       <c r="A87" t="s">
         <v>319</v>
       </c>
       <c r="D87" t="s">
-        <v>205</v>
+        <v>208</v>
+      </c>
+      <c r="E87" t="s">
+        <v>214</v>
+      </c>
+      <c r="I87" t="s">
+        <v>210</v>
+      </c>
+      <c r="U87" t="s">
+        <v>214</v>
+      </c>
+      <c r="AR87" t="s">
+        <v>215</v>
+      </c>
+      <c r="AS87" t="s">
+        <v>208</v>
+      </c>
+      <c r="AU87" t="s">
+        <v>208</v>
+      </c>
+      <c r="AV87" t="s">
+        <v>208</v>
+      </c>
+      <c r="AW87" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX87" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY87" t="s">
+        <v>215</v>
+      </c>
+      <c r="BP87" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ87" t="s">
+        <v>210</v>
+      </c>
+      <c r="BV87" t="s">
+        <v>208</v>
+      </c>
+      <c r="BX87" t="s">
+        <v>208</v>
+      </c>
+      <c r="CN87" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="88" spans="1:103">
       <c r="A88" t="s">
         <v>320</v>
       </c>
       <c r="D88" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="89" spans="1:103">
       <c r="A89" t="s">
         <v>321</v>
       </c>
       <c r="D89" t="s">
-        <v>208</v>
-[...38 lines deleted...]
-        <v>212</v>
+        <v>211</v>
+      </c>
+      <c r="BV89" t="s">
+        <v>211</v>
+      </c>
+      <c r="BW89" t="s">
+        <v>211</v>
       </c>
     </row>
     <row r="90" spans="1:103">
       <c r="A90" t="s">
         <v>322</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" t="s">
         <v>208</v>
       </c>
       <c r="L90" t="s">
         <v>210</v>
       </c>
       <c r="Q90" t="s">
-        <v>208</v>
+        <v>210</v>
+      </c>
+      <c r="R90" t="s">
+        <v>209</v>
+      </c>
+      <c r="X90" t="s">
+        <v>211</v>
       </c>
       <c r="AR90" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AS90" t="s">
-        <v>210</v>
+        <v>211</v>
+      </c>
+      <c r="AV90" t="s">
+        <v>211</v>
+      </c>
+      <c r="BB90" t="s">
+        <v>211</v>
       </c>
       <c r="BO90" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BP90" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BQ90" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BR90" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>211</v>
+      </c>
+      <c r="CN90" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="91" spans="1:103">
       <c r="A91" t="s">
         <v>323</v>
       </c>
       <c r="B91" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D91" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="L91" t="s">
-        <v>205</v>
-[...8 lines deleted...]
-        <v>205</v>
+        <v>210</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>208</v>
       </c>
       <c r="AR91" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="AS91" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="BO91" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BP91" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BQ91" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BR91" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="BV91" t="s">
-        <v>205</v>
-[...14 lines deleted...]
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="92" spans="1:103">
       <c r="A92" t="s">
         <v>324</v>
       </c>
+      <c r="B92" t="s">
+        <v>205</v>
+      </c>
       <c r="D92" t="s">
         <v>205</v>
       </c>
-      <c r="E92" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K92" t="s">
         <v>205</v>
       </c>
       <c r="L92" t="s">
         <v>205</v>
       </c>
       <c r="M92" t="s">
         <v>205</v>
       </c>
       <c r="N92" t="s">
         <v>205</v>
       </c>
-      <c r="O92" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="U92" t="s">
         <v>205</v>
       </c>
-      <c r="V92" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="AR92" t="s">
         <v>205</v>
       </c>
       <c r="AS92" t="s">
         <v>205</v>
       </c>
       <c r="AT92" t="s">
         <v>205</v>
       </c>
-      <c r="AU92" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AY92" t="s">
         <v>205</v>
       </c>
-      <c r="AZ92" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="BO92" t="s">
         <v>205</v>
       </c>
       <c r="BP92" t="s">
         <v>205</v>
       </c>
       <c r="BQ92" t="s">
         <v>205</v>
       </c>
       <c r="BR92" t="s">
         <v>205</v>
       </c>
-      <c r="BT92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV92" t="s">
         <v>205</v>
       </c>
       <c r="BW92" t="s">
         <v>205</v>
       </c>
-      <c r="BX92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CC92" t="s">
         <v>205</v>
       </c>
       <c r="CD92" t="s">
         <v>205</v>
       </c>
-      <c r="CF92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CJ92" t="s">
         <v>205</v>
       </c>
       <c r="CK92" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="93" spans="1:103">
+      <c r="A93" t="s">
+        <v>325</v>
+      </c>
+      <c r="D93" t="s">
+        <v>205</v>
+      </c>
+      <c r="E93" t="s">
+        <v>205</v>
+      </c>
+      <c r="H93" t="s">
+        <v>205</v>
+      </c>
+      <c r="I93" t="s">
+        <v>205</v>
+      </c>
+      <c r="K93" t="s">
+        <v>205</v>
+      </c>
+      <c r="L93" t="s">
+        <v>205</v>
+      </c>
+      <c r="M93" t="s">
+        <v>205</v>
+      </c>
+      <c r="N93" t="s">
+        <v>205</v>
+      </c>
+      <c r="O93" t="s">
+        <v>205</v>
+      </c>
+      <c r="P93" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>205</v>
+      </c>
+      <c r="R93" t="s">
+        <v>205</v>
+      </c>
+      <c r="T93" t="s">
+        <v>205</v>
+      </c>
+      <c r="U93" t="s">
+        <v>205</v>
+      </c>
+      <c r="V93" t="s">
+        <v>205</v>
+      </c>
+      <c r="W93" t="s">
+        <v>205</v>
+      </c>
+      <c r="X93" t="s">
+        <v>205</v>
+      </c>
+      <c r="Y93" t="s">
+        <v>205</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AE93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AF93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AG93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AH93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AI93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AJ93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AK93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AL93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AM93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AN93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AQ93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AR93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AS93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AU93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AV93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AW93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AX93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AY93" t="s">
+        <v>205</v>
+      </c>
+      <c r="AZ93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BA93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BB93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BC93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BD93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BE93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BL93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BO93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BR93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BT93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BW93" t="s">
+        <v>205</v>
+      </c>
+      <c r="BX93" t="s">
+        <v>205</v>
+      </c>
+      <c r="CC93" t="s">
+        <v>205</v>
+      </c>
+      <c r="CD93" t="s">
+        <v>205</v>
+      </c>
+      <c r="CF93" t="s">
+        <v>205</v>
+      </c>
+      <c r="CJ93" t="s">
+        <v>205</v>
+      </c>
+      <c r="CK93" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Hyperlink xmlns="404c62fe-d53b-4c4c-bd74-31be39dd2526">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Hyperlink>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="e31a3ada-991a-4791-8793-04cdc4dbe385" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="404c62fe-d53b-4c4c-bd74-31be39dd2526">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E62A21D40257D247B88A41B77A45A13C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="457df277547e6da80ca0c8eff9e5bd15">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e31a3ada-991a-4791-8793-04cdc4dbe385" xmlns:ns3="404c62fe-d53b-4c4c-bd74-31be39dd2526" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a623610b2243af99736d45b873c1180f" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="e31a3ada-991a-4791-8793-04cdc4dbe385"/>
     <xsd:import namespace="404c62fe-d53b-4c4c-bd74-31be39dd2526"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
@@ -6421,76 +6575,68 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4090E850-B750-4F50-8F12-9C3E615C31E5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D43CE2AD-8476-4FDA-AC75-137341A55BB9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A292DEA-17B1-4F18-90CD-55C987421244}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D43CE2AD-8476-4FDA-AC75-137341A55BB9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4090E850-B750-4F50-8F12-9C3E615C31E5}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>