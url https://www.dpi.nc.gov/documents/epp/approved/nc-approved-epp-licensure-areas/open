--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30215"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30327"/>
   <workbookPr/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8B0F7002-2E40-423E-8D83-E8BC11981E22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6C8336DF-3B8E-464A-A7E3-0DF699ACB127}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="27945" windowHeight="12300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1563" uniqueCount="326">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1566" uniqueCount="327">
   <si>
     <t xml:space="preserve">A = Bachelor's Level                                      M = Master's Level                                                                       S = Specialist's Level                                        D = Doctoral Level                                                                       AO =Add On                                                          R= Residency                                                                                                                                   E = Endorsement (computer only)                                                                                                                                                                              </t>
   </si>
   <si>
     <t xml:space="preserve">Birth - Kindergarten </t>
   </si>
   <si>
     <t>Preschool Add-on</t>
   </si>
   <si>
     <t>Elementary Education  (K-6)</t>
   </si>
   <si>
     <t>Elementary Second Language [ESL], (K-6)</t>
   </si>
   <si>
     <t>Elementary Math (K-6) Add-On</t>
   </si>
   <si>
     <t>Elementary Science (K-6) Add-On</t>
   </si>
   <si>
     <t>Reading (K-6)</t>
   </si>
   <si>
@@ -816,50 +816,53 @@
   <si>
     <t>Fayetteville Technical Community College</t>
   </si>
   <si>
     <t>Forsyth Technical Community College</t>
   </si>
   <si>
     <t>Gardner-Webb University</t>
   </si>
   <si>
     <t>Greensboro College</t>
   </si>
   <si>
     <t>Guilford College</t>
   </si>
   <si>
     <t>Guilford County Schools</t>
   </si>
   <si>
     <t>Guilford Technical Community College</t>
   </si>
   <si>
     <t>High Point University</t>
   </si>
   <si>
+    <t>D</t>
+  </si>
+  <si>
     <t>M, D, AO</t>
   </si>
   <si>
     <t>James Sprunt Community College</t>
   </si>
   <si>
     <t>Johnston Community College</t>
   </si>
   <si>
     <t>KIPP NC</t>
   </si>
   <si>
     <t>Lees-McRae College</t>
   </si>
   <si>
     <t>Lenoir Community College</t>
   </si>
   <si>
     <t>Lenoir-Rhyne University</t>
   </si>
   <si>
     <t>Livingstone College</t>
   </si>
   <si>
     <t>Mars Hill University</t>
@@ -897,50 +900,53 @@
   <si>
     <t>M, S, D, AO</t>
   </si>
   <si>
     <t>A, M, S, R</t>
   </si>
   <si>
     <t>NC Wesleyan College</t>
   </si>
   <si>
     <t>Pathways to Practice NC</t>
   </si>
   <si>
     <t>Pfeiffer University</t>
   </si>
   <si>
     <t>Pitt Community College</t>
   </si>
   <si>
     <t>Queens University of Charlotte</t>
   </si>
   <si>
     <t>Richmond Community College</t>
   </si>
   <si>
+    <t>Robeson Community College</t>
+  </si>
+  <si>
     <t>Rowan-Cabarrus Community College</t>
   </si>
   <si>
     <t>Saint Andrews University</t>
   </si>
   <si>
     <t>Saint Augustine's University</t>
   </si>
   <si>
     <t>Salem College</t>
   </si>
   <si>
     <t>Sampson Community College</t>
   </si>
   <si>
     <t>Sandhills Community College</t>
   </si>
   <si>
     <t>Shaw University</t>
   </si>
   <si>
     <t>South Piedmont Community College</t>
   </si>
   <si>
     <t>Stanly Community College</t>
@@ -958,53 +964,50 @@
     <t>UNC-Chapel Hill</t>
   </si>
   <si>
     <t>M, R, AO</t>
   </si>
   <si>
     <t>S, D</t>
   </si>
   <si>
     <t>UNC-Charlotte</t>
   </si>
   <si>
     <t>A, M, AO</t>
   </si>
   <si>
     <t>UNC-Greensboro</t>
   </si>
   <si>
     <t>A, M, D, R</t>
   </si>
   <si>
     <t>UNC-Pembroke</t>
   </si>
   <si>
     <t>UNC-Wilmington</t>
-  </si>
-[...1 lines deleted...]
-    <t>D</t>
   </si>
   <si>
     <t>M, AO, D</t>
   </si>
   <si>
     <t>University of Phoenix</t>
   </si>
   <si>
     <t>University of Mount Olive</t>
   </si>
   <si>
     <t>Wake Forest University - Charlotte</t>
   </si>
   <si>
     <t>Wake Forest University - Reynolda</t>
   </si>
   <si>
     <t>Wake Technical Community College</t>
   </si>
   <si>
     <t>Want More Do More</t>
   </si>
   <si>
     <t>Wayne Community College</t>
   </si>
@@ -1394,55 +1397,55 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:CY93"/>
+  <dimension ref="A1:CY94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="CF68" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="CV78" sqref="CV78"/>
+      <pane ySplit="1" topLeftCell="A57" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C66" sqref="C66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:103" ht="267" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
@@ -3683,130 +3686,133 @@
       </c>
       <c r="BG38" t="s">
         <v>211</v>
       </c>
       <c r="BO38" t="s">
         <v>211</v>
       </c>
       <c r="BP38" t="s">
         <v>211</v>
       </c>
       <c r="BQ38" t="s">
         <v>211</v>
       </c>
       <c r="BR38" t="s">
         <v>211</v>
       </c>
       <c r="BT38" t="s">
         <v>209</v>
       </c>
       <c r="BV38" t="s">
         <v>208</v>
       </c>
       <c r="BW38" t="s">
         <v>208</v>
       </c>
+      <c r="CM38" t="s">
+        <v>261</v>
+      </c>
       <c r="CN38" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="CR38" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="39" spans="1:97">
       <c r="A39" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D39" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="40" spans="1:97">
       <c r="A40" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B40" t="s">
         <v>205</v>
       </c>
       <c r="D40" t="s">
         <v>205</v>
       </c>
       <c r="BV40" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="41" spans="1:97">
       <c r="A41" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D41" t="s">
         <v>205</v>
       </c>
       <c r="BO41" t="s">
         <v>205</v>
       </c>
       <c r="BP41" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="42" spans="1:97">
       <c r="A42" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D42" t="s">
         <v>211</v>
       </c>
       <c r="AR42" t="s">
         <v>215</v>
       </c>
       <c r="AV42" t="s">
         <v>215</v>
       </c>
       <c r="AY42" t="s">
         <v>215</v>
       </c>
       <c r="BV42" t="s">
         <v>211</v>
       </c>
       <c r="CD42" t="s">
         <v>215</v>
       </c>
       <c r="CJ42" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="43" spans="1:97">
       <c r="A43" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D43" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="44" spans="1:97">
       <c r="A44" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B44" t="s">
         <v>210</v>
       </c>
       <c r="D44" t="s">
         <v>210</v>
       </c>
       <c r="I44" t="s">
         <v>210</v>
       </c>
       <c r="L44" t="s">
         <v>208</v>
       </c>
       <c r="Q44" t="s">
         <v>208</v>
       </c>
       <c r="X44" t="s">
         <v>213</v>
       </c>
       <c r="AO44" t="s">
         <v>243</v>
       </c>
       <c r="AR44" t="s">
         <v>208</v>
       </c>
@@ -3824,150 +3830,150 @@
       </c>
       <c r="BO44" t="s">
         <v>208</v>
       </c>
       <c r="BP44" t="s">
         <v>208</v>
       </c>
       <c r="BQ44" t="s">
         <v>208</v>
       </c>
       <c r="BR44" t="s">
         <v>208</v>
       </c>
       <c r="BV44" t="s">
         <v>210</v>
       </c>
       <c r="CN44" t="s">
         <v>214</v>
       </c>
       <c r="CS44" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="45" spans="1:97">
       <c r="A45" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B45" t="s">
         <v>248</v>
       </c>
       <c r="D45" t="s">
         <v>210</v>
       </c>
       <c r="L45" t="s">
         <v>210</v>
       </c>
       <c r="AR45" t="s">
         <v>210</v>
       </c>
       <c r="AS45" t="s">
         <v>210</v>
       </c>
       <c r="AY45" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="46" spans="1:97">
       <c r="A46" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D46" t="s">
         <v>220</v>
       </c>
       <c r="L46" t="s">
         <v>210</v>
       </c>
       <c r="N46" t="s">
         <v>214</v>
       </c>
       <c r="P46" t="s">
         <v>213</v>
       </c>
       <c r="R46" t="s">
         <v>209</v>
       </c>
       <c r="AR46" t="s">
         <v>215</v>
       </c>
       <c r="AS46" t="s">
         <v>215</v>
       </c>
       <c r="AT46" t="s">
         <v>215</v>
       </c>
       <c r="AY46" t="s">
         <v>215</v>
       </c>
       <c r="BO46" t="s">
         <v>215</v>
       </c>
       <c r="BP46" t="s">
         <v>215</v>
       </c>
       <c r="BQ46" t="s">
         <v>215</v>
       </c>
       <c r="BR46" t="s">
         <v>215</v>
       </c>
       <c r="BV46" t="s">
         <v>220</v>
       </c>
       <c r="CD46" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="47" spans="1:97">
       <c r="A47" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B47" t="s">
         <v>205</v>
       </c>
       <c r="D47" t="s">
         <v>205</v>
       </c>
       <c r="AS47" t="s">
         <v>205</v>
       </c>
       <c r="AT47" t="s">
         <v>205</v>
       </c>
       <c r="BP47" t="s">
         <v>205</v>
       </c>
       <c r="BQ47" t="s">
         <v>205</v>
       </c>
       <c r="BV47" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="48" spans="1:97">
       <c r="A48" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B48" t="s">
         <v>210</v>
       </c>
       <c r="D48" t="s">
         <v>220</v>
       </c>
       <c r="K48" t="s">
         <v>211</v>
       </c>
       <c r="L48" t="s">
         <v>211</v>
       </c>
       <c r="M48" t="s">
         <v>211</v>
       </c>
       <c r="N48" t="s">
         <v>211</v>
       </c>
       <c r="Q48" t="s">
         <v>211</v>
       </c>
       <c r="R48" t="s">
         <v>212</v>
       </c>
@@ -4000,120 +4006,120 @@
       </c>
       <c r="BP48" t="s">
         <v>210</v>
       </c>
       <c r="BQ48" t="s">
         <v>210</v>
       </c>
       <c r="BR48" t="s">
         <v>210</v>
       </c>
       <c r="BT48" t="s">
         <v>212</v>
       </c>
       <c r="BV48" t="s">
         <v>252</v>
       </c>
       <c r="CF48" t="s">
         <v>211</v>
       </c>
       <c r="CO48" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="49" spans="1:103">
       <c r="A49" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D49" t="s">
         <v>211</v>
       </c>
       <c r="I49" t="s">
         <v>205</v>
       </c>
       <c r="K49" t="s">
         <v>205</v>
       </c>
       <c r="L49" t="s">
         <v>205</v>
       </c>
       <c r="Q49" t="s">
         <v>211</v>
       </c>
       <c r="AR49" t="s">
         <v>211</v>
       </c>
       <c r="AS49" t="s">
         <v>205</v>
       </c>
       <c r="AT49" t="s">
         <v>205</v>
       </c>
       <c r="AY49" t="s">
         <v>205</v>
       </c>
       <c r="BO49" t="s">
         <v>211</v>
       </c>
       <c r="BP49" t="s">
         <v>211</v>
       </c>
       <c r="BQ49" t="s">
         <v>211</v>
       </c>
       <c r="BR49" t="s">
         <v>211</v>
       </c>
       <c r="BV49" t="s">
         <v>211</v>
       </c>
       <c r="CT49" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:103">
       <c r="A50" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D50" t="s">
         <v>210</v>
       </c>
       <c r="AT50" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:103">
       <c r="A51" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D51" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="52" spans="1:103">
       <c r="A52" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D52" t="s">
         <v>205</v>
       </c>
       <c r="P52" t="s">
         <v>205</v>
       </c>
       <c r="U52" t="s">
         <v>205</v>
       </c>
       <c r="W52" t="s">
         <v>205</v>
       </c>
       <c r="X52" t="s">
         <v>205</v>
       </c>
       <c r="Y52" t="s">
         <v>205</v>
       </c>
       <c r="AD52" t="s">
         <v>205</v>
       </c>
       <c r="AK52" t="s">
         <v>205</v>
       </c>
@@ -4134,51 +4140,51 @@
       </c>
       <c r="AX52" t="s">
         <v>205</v>
       </c>
       <c r="AY52" t="s">
         <v>205</v>
       </c>
       <c r="BO52" t="s">
         <v>205</v>
       </c>
       <c r="BP52" t="s">
         <v>205</v>
       </c>
       <c r="BQ52" t="s">
         <v>205</v>
       </c>
       <c r="BR52" t="s">
         <v>205</v>
       </c>
       <c r="BV52" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="53" spans="1:103">
       <c r="A53" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B53" t="s">
         <v>208</v>
       </c>
       <c r="D53" t="s">
         <v>208</v>
       </c>
       <c r="F53" t="s">
         <v>209</v>
       </c>
       <c r="K53" t="s">
         <v>210</v>
       </c>
       <c r="L53" t="s">
         <v>210</v>
       </c>
       <c r="Q53" t="s">
         <v>215</v>
       </c>
       <c r="R53" t="s">
         <v>214</v>
       </c>
       <c r="AR53" t="s">
         <v>208</v>
       </c>
@@ -4208,51 +4214,51 @@
       </c>
       <c r="CF53" t="s">
         <v>215</v>
       </c>
       <c r="CK53" t="s">
         <v>215</v>
       </c>
       <c r="CL53" t="s">
         <v>209</v>
       </c>
       <c r="CN53" t="s">
         <v>212</v>
       </c>
       <c r="CS53" t="s">
         <v>216</v>
       </c>
       <c r="CT53" t="s">
         <v>214</v>
       </c>
       <c r="CW53" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:103">
       <c r="A54" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B54" t="s">
         <v>251</v>
       </c>
       <c r="D54" t="s">
         <v>208</v>
       </c>
       <c r="E54" t="s">
         <v>210</v>
       </c>
       <c r="F54" t="s">
         <v>209</v>
       </c>
       <c r="G54" t="s">
         <v>209</v>
       </c>
       <c r="H54" t="s">
         <v>210</v>
       </c>
       <c r="L54" t="s">
         <v>208</v>
       </c>
       <c r="M54" t="s">
         <v>208</v>
       </c>
@@ -4312,292 +4318,292 @@
       </c>
       <c r="CB54" t="s">
         <v>214</v>
       </c>
       <c r="CF54" t="s">
         <v>208</v>
       </c>
       <c r="CN54" t="s">
         <v>214</v>
       </c>
       <c r="CP54" t="s">
         <v>214</v>
       </c>
       <c r="CS54" t="s">
         <v>245</v>
       </c>
       <c r="CW54" t="s">
         <v>214</v>
       </c>
       <c r="CY54" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="55" spans="1:103">
       <c r="A55" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F55" t="s">
         <v>209</v>
       </c>
       <c r="G55" t="s">
         <v>209</v>
       </c>
       <c r="R55" t="s">
         <v>244</v>
       </c>
       <c r="U55" t="s">
         <v>252</v>
       </c>
       <c r="W55" t="s">
         <v>208</v>
       </c>
       <c r="X55" t="s">
         <v>208</v>
       </c>
       <c r="Y55" t="s">
         <v>211</v>
       </c>
       <c r="AD55" t="s">
         <v>211</v>
       </c>
       <c r="AR55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="AS55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="AT55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="AY55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="BO55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="BP55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="BQ55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="BR55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="BS55" t="s">
         <v>244</v>
       </c>
       <c r="BV55" t="s">
         <v>252</v>
       </c>
       <c r="BZ55" t="s">
         <v>244</v>
       </c>
       <c r="CB55" t="s">
         <v>244</v>
       </c>
       <c r="CC55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="CD55" t="s">
         <v>211</v>
       </c>
       <c r="CJ55" t="s">
         <v>211</v>
       </c>
       <c r="CK55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="CN55" t="s">
         <v>244</v>
       </c>
       <c r="CO55" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="CP55" t="s">
         <v>244</v>
       </c>
       <c r="CS55" t="s">
         <v>244</v>
       </c>
       <c r="CT55" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="CU55" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="56" spans="1:103">
       <c r="A56" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D56" t="s">
         <v>211</v>
       </c>
       <c r="AR56" t="s">
         <v>211</v>
       </c>
       <c r="AS56" t="s">
         <v>211</v>
       </c>
       <c r="AV56" t="s">
         <v>211</v>
       </c>
       <c r="BB56" t="s">
         <v>211</v>
       </c>
       <c r="BO56" t="s">
         <v>211</v>
       </c>
       <c r="BP56" t="s">
         <v>211</v>
       </c>
       <c r="BQ56" t="s">
         <v>211</v>
       </c>
       <c r="BR56" t="s">
         <v>211</v>
       </c>
       <c r="BV56" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="57" spans="1:103">
       <c r="A57" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D57" t="s">
         <v>205</v>
       </c>
       <c r="AR57" t="s">
         <v>205</v>
       </c>
       <c r="AS57" t="s">
         <v>205</v>
       </c>
       <c r="AT57" t="s">
         <v>205</v>
       </c>
       <c r="AY57" t="s">
         <v>205</v>
       </c>
       <c r="BO57" t="s">
         <v>205</v>
       </c>
       <c r="BP57" t="s">
         <v>205</v>
       </c>
       <c r="BQ57" t="s">
         <v>205</v>
       </c>
       <c r="BR57" t="s">
         <v>205</v>
       </c>
       <c r="BV57" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="58" spans="1:103">
       <c r="A58" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D58" t="s">
         <v>208</v>
       </c>
       <c r="L58" t="s">
         <v>208</v>
       </c>
       <c r="P58" t="s">
         <v>205</v>
       </c>
       <c r="Q58" t="s">
         <v>208</v>
       </c>
       <c r="AR58" t="s">
         <v>208</v>
       </c>
       <c r="AS58" t="s">
         <v>208</v>
       </c>
       <c r="AT58" t="s">
         <v>208</v>
       </c>
       <c r="AY58" t="s">
         <v>208</v>
       </c>
       <c r="BO58" t="s">
         <v>215</v>
       </c>
       <c r="BP58" t="s">
         <v>215</v>
       </c>
       <c r="BQ58" t="s">
         <v>215</v>
       </c>
       <c r="BR58" t="s">
         <v>215</v>
       </c>
       <c r="BT58" t="s">
         <v>209</v>
       </c>
       <c r="BV58" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:103">
       <c r="A59" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B59" t="s">
         <v>205</v>
       </c>
       <c r="D59" t="s">
         <v>205</v>
       </c>
       <c r="AS59" t="s">
         <v>205</v>
       </c>
       <c r="AT59" t="s">
         <v>205</v>
       </c>
       <c r="BP59" t="s">
         <v>205</v>
       </c>
       <c r="BQ59" t="s">
         <v>205</v>
       </c>
       <c r="BV59" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="60" spans="1:103">
       <c r="A60" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D60" t="s">
         <v>211</v>
       </c>
       <c r="I60" t="s">
         <v>212</v>
       </c>
       <c r="R60" t="s">
         <v>212</v>
       </c>
       <c r="W60" t="s">
         <v>211</v>
       </c>
       <c r="X60" t="s">
         <v>211</v>
       </c>
       <c r="AR60" t="s">
         <v>211</v>
       </c>
       <c r="AS60" t="s">
         <v>211</v>
       </c>
       <c r="AT60" t="s">
         <v>211</v>
       </c>
@@ -4615,1751 +4621,1768 @@
       </c>
       <c r="AY60" t="s">
         <v>211</v>
       </c>
       <c r="BB60" t="s">
         <v>211</v>
       </c>
       <c r="BT60" t="s">
         <v>212</v>
       </c>
       <c r="BV60" t="s">
         <v>212</v>
       </c>
       <c r="CN60" t="s">
         <v>212</v>
       </c>
       <c r="CO60" t="s">
         <v>212</v>
       </c>
       <c r="CP60" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="61" spans="1:103">
       <c r="A61" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B61" t="s">
         <v>205</v>
       </c>
       <c r="D61" t="s">
         <v>205</v>
       </c>
       <c r="AS61" t="s">
         <v>205</v>
       </c>
       <c r="AT61" t="s">
         <v>205</v>
       </c>
       <c r="BP61" t="s">
         <v>205</v>
       </c>
       <c r="BQ61" t="s">
         <v>205</v>
       </c>
       <c r="BV61" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="62" spans="1:103">
       <c r="A62" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D62" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="63" spans="1:103">
       <c r="A63" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D63" t="s">
-        <v>211</v>
-[...35 lines deleted...]
-        <v>214</v>
+        <v>205</v>
       </c>
     </row>
     <row r="64" spans="1:103">
       <c r="A64" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D64" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>211</v>
+      </c>
+      <c r="P64" t="s">
+        <v>210</v>
+      </c>
+      <c r="AR64" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS64" t="s">
+        <v>211</v>
+      </c>
+      <c r="AT64" t="s">
+        <v>211</v>
+      </c>
+      <c r="AY64" t="s">
+        <v>211</v>
+      </c>
+      <c r="BO64" t="s">
+        <v>211</v>
+      </c>
+      <c r="BP64" t="s">
+        <v>211</v>
+      </c>
+      <c r="BQ64" t="s">
+        <v>211</v>
+      </c>
+      <c r="BR64" t="s">
+        <v>211</v>
+      </c>
+      <c r="BT64" t="s">
+        <v>209</v>
+      </c>
+      <c r="BV64" t="s">
+        <v>211</v>
+      </c>
+      <c r="CO64" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="65" spans="1:103">
       <c r="A65" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D65" t="s">
-        <v>208</v>
-[...35 lines deleted...]
-        <v>212</v>
+        <v>210</v>
+      </c>
+      <c r="L65" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="66" spans="1:103">
       <c r="A66" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D66" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>208</v>
+      </c>
+      <c r="K66" t="s">
+        <v>208</v>
+      </c>
+      <c r="X66" t="s">
+        <v>208</v>
+      </c>
+      <c r="AR66" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS66" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT66" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY66" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO66" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP66" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ66" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR66" t="s">
+        <v>208</v>
+      </c>
+      <c r="BV66" t="s">
+        <v>208</v>
+      </c>
+      <c r="CS66" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:103">
       <c r="A67" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>294</v>
       </c>
       <c r="D67" t="s">
         <v>205</v>
       </c>
-      <c r="AS67" t="s">
-[...11 lines deleted...]
-      <c r="BV67" t="s">
+      <c r="CC67" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="68" spans="1:103">
       <c r="A68" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B68" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="D68" t="s">
-        <v>211</v>
+        <v>205</v>
+      </c>
+      <c r="AS68" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT68" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP68" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ68" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV68" t="s">
+        <v>205</v>
       </c>
     </row>
     <row r="69" spans="1:103">
       <c r="A69" t="s">
-        <v>295</v>
+        <v>296</v>
+      </c>
+      <c r="B69" t="s">
+        <v>208</v>
       </c>
       <c r="D69" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
     </row>
     <row r="70" spans="1:103">
       <c r="A70" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>297</v>
       </c>
       <c r="D70" t="s">
-        <v>205</v>
-[...13 lines deleted...]
-      <c r="BV70" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:103">
       <c r="A71" t="s">
-        <v>297</v>
+        <v>298</v>
+      </c>
+      <c r="B71" t="s">
+        <v>205</v>
       </c>
       <c r="D71" t="s">
         <v>205</v>
       </c>
-      <c r="K71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AS71" t="s">
         <v>205</v>
       </c>
       <c r="AT71" t="s">
         <v>205</v>
       </c>
-      <c r="AU71" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="BP71" t="s">
         <v>205</v>
       </c>
       <c r="BQ71" t="s">
         <v>205</v>
       </c>
-      <c r="BR71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV71" t="s">
-        <v>205</v>
-[...19 lines deleted...]
-      <c r="CK71" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="72" spans="1:103">
       <c r="A72" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>299</v>
       </c>
       <c r="D72" t="s">
         <v>205</v>
       </c>
-      <c r="I72" t="s">
-[...2 lines deleted...]
-      <c r="J72" t="s">
+      <c r="K72" t="s">
+        <v>205</v>
+      </c>
+      <c r="L72" t="s">
+        <v>205</v>
+      </c>
+      <c r="M72" t="s">
+        <v>205</v>
+      </c>
+      <c r="N72" t="s">
+        <v>205</v>
+      </c>
+      <c r="O72" t="s">
+        <v>205</v>
+      </c>
+      <c r="P72" t="s">
         <v>205</v>
       </c>
       <c r="Q72" t="s">
         <v>205</v>
       </c>
-      <c r="R72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U72" t="s">
         <v>205</v>
       </c>
+      <c r="W72" t="s">
+        <v>205</v>
+      </c>
+      <c r="X72" t="s">
+        <v>205</v>
+      </c>
       <c r="AR72" t="s">
         <v>205</v>
       </c>
       <c r="AS72" t="s">
         <v>205</v>
       </c>
       <c r="AT72" t="s">
         <v>205</v>
       </c>
       <c r="AU72" t="s">
         <v>205</v>
       </c>
       <c r="AV72" t="s">
         <v>205</v>
       </c>
+      <c r="AW72" t="s">
+        <v>205</v>
+      </c>
       <c r="AX72" t="s">
         <v>205</v>
       </c>
       <c r="AY72" t="s">
         <v>205</v>
       </c>
+      <c r="AZ72" t="s">
+        <v>205</v>
+      </c>
+      <c r="BA72" t="s">
+        <v>205</v>
+      </c>
       <c r="BB72" t="s">
         <v>205</v>
       </c>
-      <c r="BT72" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="BC72" t="s">
+        <v>205</v>
+      </c>
+      <c r="BO72" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP72" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ72" t="s">
+        <v>205</v>
+      </c>
+      <c r="BR72" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV72" t="s">
+        <v>205</v>
+      </c>
+      <c r="BX72" t="s">
+        <v>205</v>
+      </c>
+      <c r="CB72" t="s">
+        <v>205</v>
+      </c>
+      <c r="CC72" t="s">
+        <v>205</v>
+      </c>
+      <c r="CD72" t="s">
+        <v>205</v>
+      </c>
+      <c r="CF72" t="s">
+        <v>205</v>
+      </c>
+      <c r="CJ72" t="s">
+        <v>205</v>
+      </c>
+      <c r="CK72" t="s">
+        <v>205</v>
       </c>
     </row>
     <row r="73" spans="1:103">
       <c r="A73" t="s">
-        <v>299</v>
+        <v>300</v>
+      </c>
+      <c r="B73" t="s">
+        <v>205</v>
       </c>
       <c r="D73" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>205</v>
+      </c>
+      <c r="I73" t="s">
+        <v>205</v>
+      </c>
+      <c r="J73" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>205</v>
+      </c>
+      <c r="R73" t="s">
+        <v>205</v>
+      </c>
+      <c r="U73" t="s">
+        <v>205</v>
       </c>
       <c r="AR73" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AS73" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AT73" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AU73" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AV73" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AX73" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AY73" t="s">
-        <v>210</v>
-[...14 lines deleted...]
-        <v>210</v>
+        <v>205</v>
+      </c>
+      <c r="BB73" t="s">
+        <v>205</v>
+      </c>
+      <c r="BT73" t="s">
+        <v>205</v>
+      </c>
+      <c r="BU73" t="s">
+        <v>205</v>
+      </c>
+      <c r="CN73" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="74" spans="1:103">
       <c r="A74" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="B74" t="s">
         <v>301</v>
       </c>
-      <c r="C74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74" t="s">
-        <v>252</v>
-[...8 lines deleted...]
-        <v>220</v>
+        <v>210</v>
+      </c>
+      <c r="K74" t="s">
+        <v>210</v>
+      </c>
+      <c r="N74" t="s">
+        <v>210</v>
       </c>
       <c r="AR74" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="AS74" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AT74" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AU74" t="s">
         <v>210</v>
       </c>
       <c r="AV74" t="s">
         <v>210</v>
       </c>
       <c r="AW74" t="s">
         <v>210</v>
       </c>
       <c r="AX74" t="s">
         <v>210</v>
       </c>
       <c r="AY74" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="BO74" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="BP74" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="BQ74" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="BR74" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="BV74" t="s">
-        <v>220</v>
-[...23 lines deleted...]
-        <v>216</v>
+        <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:103">
       <c r="A75" t="s">
+        <v>302</v>
+      </c>
+      <c r="B75" t="s">
         <v>303</v>
       </c>
-      <c r="B75" t="s">
-        <v>208</v>
+      <c r="C75" t="s">
+        <v>209</v>
       </c>
       <c r="D75" t="s">
-        <v>208</v>
-[...8 lines deleted...]
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="L75" t="s">
         <v>210</v>
       </c>
-      <c r="M75" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R75" t="s">
-        <v>304</v>
+        <v>212</v>
       </c>
       <c r="U75" t="s">
         <v>220</v>
       </c>
-      <c r="V75" t="s">
+      <c r="AR75" t="s">
         <v>215</v>
       </c>
-      <c r="W75" t="s">
-[...11 lines deleted...]
-      <c r="AA75" t="s">
+      <c r="AS75" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT75" t="s">
+        <v>208</v>
+      </c>
+      <c r="AU75" t="s">
+        <v>210</v>
+      </c>
+      <c r="AV75" t="s">
+        <v>210</v>
+      </c>
+      <c r="AW75" t="s">
+        <v>210</v>
+      </c>
+      <c r="AX75" t="s">
+        <v>210</v>
+      </c>
+      <c r="AY75" t="s">
         <v>215</v>
       </c>
-      <c r="AB75" t="s">
+      <c r="BO75" t="s">
         <v>215</v>
       </c>
-      <c r="AC75" t="s">
+      <c r="BP75" t="s">
         <v>215</v>
       </c>
-      <c r="AD75" t="s">
+      <c r="BQ75" t="s">
         <v>215</v>
       </c>
-      <c r="AE75" t="s">
+      <c r="BR75" t="s">
         <v>215</v>
       </c>
-      <c r="AF75" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="BV75" t="s">
-        <v>208</v>
-[...14 lines deleted...]
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="CN75" t="s">
         <v>212</v>
       </c>
       <c r="CO75" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="CP75" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="CR75" t="s">
         <v>214</v>
       </c>
       <c r="CS75" t="s">
         <v>216</v>
       </c>
       <c r="CT75" t="s">
-        <v>213</v>
+        <v>245</v>
+      </c>
+      <c r="CU75" t="s">
+        <v>304</v>
+      </c>
+      <c r="CW75" t="s">
+        <v>216</v>
+      </c>
+      <c r="CY75" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="76" spans="1:103">
       <c r="A76" t="s">
         <v>305</v>
       </c>
       <c r="B76" t="s">
-        <v>251</v>
+        <v>208</v>
       </c>
       <c r="D76" t="s">
         <v>208</v>
       </c>
       <c r="F76" t="s">
         <v>209</v>
       </c>
-      <c r="G76" t="s">
-        <v>209</v>
+      <c r="I76" t="s">
+        <v>210</v>
       </c>
       <c r="K76" t="s">
         <v>211</v>
       </c>
       <c r="L76" t="s">
+        <v>210</v>
+      </c>
+      <c r="M76" t="s">
+        <v>210</v>
+      </c>
+      <c r="N76" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>210</v>
+      </c>
+      <c r="R76" t="s">
         <v>306</v>
-      </c>
-[...10 lines deleted...]
-        <v>212</v>
       </c>
       <c r="U76" t="s">
         <v>220</v>
       </c>
+      <c r="V76" t="s">
+        <v>215</v>
+      </c>
       <c r="W76" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="X76" t="s">
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>208</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>208</v>
+      </c>
+      <c r="AA76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AB76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AC76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AD76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AF76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AG76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AH76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AI76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AJ76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AK76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AL76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AM76" t="s">
+        <v>215</v>
+      </c>
+      <c r="AN76" t="s">
+        <v>215</v>
       </c>
       <c r="AO76" t="s">
         <v>243</v>
       </c>
       <c r="AR76" t="s">
         <v>208</v>
       </c>
       <c r="AS76" t="s">
         <v>208</v>
       </c>
       <c r="AT76" t="s">
         <v>208</v>
       </c>
       <c r="AY76" t="s">
         <v>208</v>
       </c>
+      <c r="BK76" t="s">
+        <v>205</v>
+      </c>
       <c r="BO76" t="s">
         <v>208</v>
       </c>
       <c r="BP76" t="s">
         <v>208</v>
       </c>
       <c r="BQ76" t="s">
         <v>208</v>
       </c>
       <c r="BR76" t="s">
         <v>208</v>
       </c>
-      <c r="BU76" t="s">
-        <v>221</v>
+      <c r="BT76" t="s">
+        <v>212</v>
       </c>
       <c r="BV76" t="s">
-        <v>211</v>
+        <v>208</v>
+      </c>
+      <c r="BW76" t="s">
+        <v>208</v>
+      </c>
+      <c r="CD76" t="s">
+        <v>215</v>
+      </c>
+      <c r="CF76" t="s">
+        <v>215</v>
+      </c>
+      <c r="CJ76" t="s">
+        <v>215</v>
+      </c>
+      <c r="CK76" t="s">
+        <v>215</v>
       </c>
       <c r="CN76" t="s">
-        <v>261</v>
+        <v>212</v>
+      </c>
+      <c r="CO76" t="s">
+        <v>262</v>
       </c>
       <c r="CP76" t="s">
         <v>212</v>
       </c>
-      <c r="CQ76" t="s">
-        <v>209</v>
+      <c r="CR76" t="s">
+        <v>214</v>
       </c>
       <c r="CS76" t="s">
-        <v>245</v>
+        <v>216</v>
       </c>
       <c r="CT76" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:103">
       <c r="A77" t="s">
         <v>307</v>
       </c>
       <c r="B77" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="C77" t="s">
+        <v>251</v>
+      </c>
+      <c r="D77" t="s">
+        <v>208</v>
+      </c>
+      <c r="F77" t="s">
         <v>209</v>
       </c>
-      <c r="D77" t="s">
-        <v>208</v>
+      <c r="G77" t="s">
+        <v>209</v>
       </c>
       <c r="K77" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="L77" t="s">
+        <v>308</v>
+      </c>
+      <c r="M77" t="s">
+        <v>208</v>
+      </c>
+      <c r="N77" t="s">
         <v>210</v>
       </c>
       <c r="Q77" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="R77" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="U77" t="s">
+        <v>220</v>
+      </c>
+      <c r="W77" t="s">
+        <v>211</v>
+      </c>
+      <c r="X77" t="s">
+        <v>211</v>
+      </c>
+      <c r="AO77" t="s">
+        <v>243</v>
+      </c>
+      <c r="AR77" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS77" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT77" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR77" t="s">
+        <v>208</v>
+      </c>
+      <c r="BU77" t="s">
+        <v>221</v>
+      </c>
+      <c r="BV77" t="s">
+        <v>211</v>
+      </c>
+      <c r="CN77" t="s">
+        <v>262</v>
+      </c>
+      <c r="CP77" t="s">
+        <v>212</v>
+      </c>
+      <c r="CQ77" t="s">
         <v>209</v>
       </c>
-      <c r="X77" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="CS77" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="CT77" t="s">
         <v>213</v>
       </c>
+      <c r="CW77" t="s">
+        <v>212</v>
+      </c>
+      <c r="CY77" t="s">
+        <v>216</v>
+      </c>
     </row>
     <row r="78" spans="1:103">
       <c r="A78" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B78" t="s">
-        <v>248</v>
+        <v>208</v>
       </c>
       <c r="C78" t="s">
         <v>209</v>
       </c>
       <c r="D78" t="s">
         <v>208</v>
       </c>
-      <c r="F78" t="s">
+      <c r="K78" t="s">
+        <v>208</v>
+      </c>
+      <c r="L78" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>208</v>
+      </c>
+      <c r="R78" t="s">
+        <v>214</v>
+      </c>
+      <c r="U78" t="s">
         <v>209</v>
       </c>
-      <c r="K78" t="s">
-[...8 lines deleted...]
-      <c r="R78" t="s">
+      <c r="X78" t="s">
+        <v>208</v>
+      </c>
+      <c r="AR78" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS78" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT78" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY78" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO78" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP78" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ78" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR78" t="s">
+        <v>208</v>
+      </c>
+      <c r="BT78" t="s">
+        <v>209</v>
+      </c>
+      <c r="BV78" t="s">
+        <v>208</v>
+      </c>
+      <c r="CN78" t="s">
         <v>212</v>
       </c>
-      <c r="U78" t="s">
-[...54 lines deleted...]
-        <v>214</v>
+      <c r="CS78" t="s">
+        <v>229</v>
       </c>
       <c r="CT78" t="s">
         <v>213</v>
       </c>
-      <c r="CV78" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="79" spans="1:103">
       <c r="A79" t="s">
+        <v>310</v>
+      </c>
+      <c r="B79" t="s">
+        <v>221</v>
+      </c>
+      <c r="C79" t="s">
+        <v>209</v>
+      </c>
+      <c r="D79" t="s">
+        <v>208</v>
+      </c>
+      <c r="F79" t="s">
+        <v>209</v>
+      </c>
+      <c r="K79" t="s">
+        <v>215</v>
+      </c>
+      <c r="L79" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>208</v>
+      </c>
+      <c r="R79" t="s">
+        <v>212</v>
+      </c>
+      <c r="U79" t="s">
+        <v>252</v>
+      </c>
+      <c r="W79" t="s">
+        <v>210</v>
+      </c>
+      <c r="X79" t="s">
+        <v>208</v>
+      </c>
+      <c r="AO79" t="s">
+        <v>243</v>
+      </c>
+      <c r="AR79" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS79" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT79" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY79" t="s">
+        <v>208</v>
+      </c>
+      <c r="BO79" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP79" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ79" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR79" t="s">
+        <v>208</v>
+      </c>
+      <c r="BT79" t="s">
+        <v>212</v>
+      </c>
+      <c r="BV79" t="s">
+        <v>208</v>
+      </c>
+      <c r="BW79" t="s">
+        <v>208</v>
+      </c>
+      <c r="CM79" t="s">
+        <v>261</v>
+      </c>
+      <c r="CN79" t="s">
         <v>311</v>
       </c>
-      <c r="D79" t="s">
-[...45 lines deleted...]
-        <v>211</v>
+      <c r="CO79" t="s">
+        <v>212</v>
+      </c>
+      <c r="CP79" t="s">
+        <v>214</v>
+      </c>
+      <c r="CT79" t="s">
+        <v>213</v>
+      </c>
+      <c r="CV79" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="80" spans="1:103">
       <c r="A80" t="s">
         <v>312</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D80" t="s">
-        <v>208</v>
-[...7 lines deleted...]
-      <c r="Q80" t="s">
         <v>211</v>
       </c>
       <c r="AR80" t="s">
         <v>211</v>
       </c>
       <c r="AS80" t="s">
         <v>211</v>
       </c>
       <c r="AT80" t="s">
         <v>211</v>
       </c>
+      <c r="AU80" t="s">
+        <v>211</v>
+      </c>
+      <c r="AV80" t="s">
+        <v>211</v>
+      </c>
+      <c r="AW80" t="s">
+        <v>211</v>
+      </c>
+      <c r="AX80" t="s">
+        <v>211</v>
+      </c>
       <c r="AY80" t="s">
         <v>211</v>
       </c>
+      <c r="AZ80" t="s">
+        <v>211</v>
+      </c>
+      <c r="BA80" t="s">
+        <v>211</v>
+      </c>
+      <c r="BB80" t="s">
+        <v>211</v>
+      </c>
+      <c r="BC80" t="s">
+        <v>211</v>
+      </c>
+      <c r="BD80" t="s">
+        <v>211</v>
+      </c>
+      <c r="BE80" t="s">
+        <v>211</v>
+      </c>
       <c r="BV80" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="81" spans="1:103">
       <c r="A81" t="s">
         <v>313</v>
       </c>
+      <c r="B81" t="s">
+        <v>208</v>
+      </c>
+      <c r="D81" t="s">
+        <v>208</v>
+      </c>
+      <c r="K81" t="s">
+        <v>211</v>
+      </c>
+      <c r="L81" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>211</v>
+      </c>
+      <c r="AR81" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS81" t="s">
+        <v>211</v>
+      </c>
+      <c r="AT81" t="s">
+        <v>211</v>
+      </c>
+      <c r="AY81" t="s">
+        <v>211</v>
+      </c>
+      <c r="BV81" t="s">
+        <v>208</v>
+      </c>
+      <c r="CC81" t="s">
+        <v>211</v>
+      </c>
       <c r="CN81" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="CO81" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="82" spans="1:103">
       <c r="A82" t="s">
         <v>314</v>
       </c>
-      <c r="D82" t="s">
-[...32 lines deleted...]
-      <c r="CS82" t="s">
+      <c r="CN82" t="s">
+        <v>214</v>
+      </c>
+      <c r="CO82" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="83" spans="1:103">
       <c r="A83" t="s">
         <v>315</v>
       </c>
       <c r="D83" t="s">
-        <v>205</v>
+        <v>213</v>
+      </c>
+      <c r="W83" t="s">
+        <v>213</v>
+      </c>
+      <c r="X83" t="s">
+        <v>213</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>210</v>
+      </c>
+      <c r="AR83" t="s">
+        <v>213</v>
+      </c>
+      <c r="AS83" t="s">
+        <v>213</v>
+      </c>
+      <c r="AT83" t="s">
+        <v>213</v>
+      </c>
+      <c r="AV83" t="s">
+        <v>213</v>
+      </c>
+      <c r="AW83" t="s">
+        <v>213</v>
+      </c>
+      <c r="AX83" t="s">
+        <v>213</v>
+      </c>
+      <c r="AY83" t="s">
+        <v>213</v>
+      </c>
+      <c r="CS83" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="84" spans="1:103">
       <c r="A84" t="s">
         <v>316</v>
       </c>
       <c r="D84" t="s">
         <v>205</v>
       </c>
-      <c r="AR84" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
     <row r="85" spans="1:103">
       <c r="A85" t="s">
         <v>317</v>
       </c>
       <c r="D85" t="s">
         <v>205</v>
       </c>
+      <c r="AR85" t="s">
+        <v>205</v>
+      </c>
       <c r="AS85" t="s">
         <v>205</v>
       </c>
       <c r="AT85" t="s">
         <v>205</v>
       </c>
+      <c r="AY85" t="s">
+        <v>205</v>
+      </c>
+      <c r="BO85" t="s">
+        <v>205</v>
+      </c>
       <c r="BP85" t="s">
         <v>205</v>
       </c>
       <c r="BQ85" t="s">
         <v>205</v>
       </c>
-      <c r="BV85" t="s">
+      <c r="BR85" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="86" spans="1:103">
       <c r="A86" t="s">
         <v>318</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" t="s">
-        <v>208</v>
-[...17 lines deleted...]
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="AS86" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="AT86" t="s">
-        <v>208</v>
-[...17 lines deleted...]
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="BP86" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="BQ86" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>205</v>
       </c>
       <c r="BV86" t="s">
-        <v>208</v>
-[...20 lines deleted...]
-        <v>216</v>
+        <v>205</v>
       </c>
     </row>
     <row r="87" spans="1:103">
       <c r="A87" t="s">
         <v>319</v>
       </c>
+      <c r="B87" t="s">
+        <v>219</v>
+      </c>
       <c r="D87" t="s">
         <v>208</v>
       </c>
-      <c r="E87" t="s">
+      <c r="I87" t="s">
+        <v>210</v>
+      </c>
+      <c r="K87" t="s">
+        <v>210</v>
+      </c>
+      <c r="L87" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>210</v>
+      </c>
+      <c r="U87" t="s">
+        <v>220</v>
+      </c>
+      <c r="AR87" t="s">
+        <v>213</v>
+      </c>
+      <c r="AS87" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT87" t="s">
+        <v>208</v>
+      </c>
+      <c r="AU87" t="s">
+        <v>208</v>
+      </c>
+      <c r="AV87" t="s">
+        <v>208</v>
+      </c>
+      <c r="AW87" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX87" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY87" t="s">
+        <v>210</v>
+      </c>
+      <c r="BO87" t="s">
+        <v>213</v>
+      </c>
+      <c r="BP87" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ87" t="s">
+        <v>208</v>
+      </c>
+      <c r="BR87" t="s">
+        <v>210</v>
+      </c>
+      <c r="BT87" t="s">
+        <v>306</v>
+      </c>
+      <c r="BV87" t="s">
+        <v>208</v>
+      </c>
+      <c r="BW87" t="s">
+        <v>220</v>
+      </c>
+      <c r="BY87" t="s">
         <v>214</v>
       </c>
-      <c r="I87" t="s">
-[...2 lines deleted...]
-      <c r="U87" t="s">
+      <c r="CN87" t="s">
+        <v>262</v>
+      </c>
+      <c r="CS87" t="s">
+        <v>216</v>
+      </c>
+      <c r="CT87" t="s">
         <v>214</v>
       </c>
-      <c r="AR87" t="s">
-[...33 lines deleted...]
-        <v>214</v>
+      <c r="CU87" t="s">
+        <v>304</v>
+      </c>
+      <c r="CY87" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="88" spans="1:103">
       <c r="A88" t="s">
         <v>320</v>
       </c>
       <c r="D88" t="s">
-        <v>205</v>
+        <v>208</v>
+      </c>
+      <c r="E88" t="s">
+        <v>214</v>
+      </c>
+      <c r="I88" t="s">
+        <v>210</v>
+      </c>
+      <c r="U88" t="s">
+        <v>214</v>
+      </c>
+      <c r="AR88" t="s">
+        <v>215</v>
+      </c>
+      <c r="AS88" t="s">
+        <v>208</v>
+      </c>
+      <c r="AU88" t="s">
+        <v>208</v>
+      </c>
+      <c r="AV88" t="s">
+        <v>208</v>
+      </c>
+      <c r="AW88" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX88" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY88" t="s">
+        <v>215</v>
+      </c>
+      <c r="BP88" t="s">
+        <v>208</v>
+      </c>
+      <c r="BQ88" t="s">
+        <v>210</v>
+      </c>
+      <c r="BV88" t="s">
+        <v>208</v>
+      </c>
+      <c r="BX88" t="s">
+        <v>208</v>
+      </c>
+      <c r="CN88" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="89" spans="1:103">
       <c r="A89" t="s">
         <v>321</v>
       </c>
       <c r="D89" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="90" spans="1:103">
       <c r="A90" t="s">
         <v>322</v>
       </c>
       <c r="D90" t="s">
-        <v>208</v>
-[...38 lines deleted...]
-        <v>212</v>
+        <v>211</v>
+      </c>
+      <c r="BV90" t="s">
+        <v>211</v>
+      </c>
+      <c r="BW90" t="s">
+        <v>211</v>
       </c>
     </row>
     <row r="91" spans="1:103">
       <c r="A91" t="s">
         <v>323</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" t="s">
         <v>208</v>
       </c>
       <c r="L91" t="s">
         <v>210</v>
       </c>
       <c r="Q91" t="s">
-        <v>208</v>
+        <v>210</v>
+      </c>
+      <c r="R91" t="s">
+        <v>209</v>
+      </c>
+      <c r="X91" t="s">
+        <v>211</v>
       </c>
       <c r="AR91" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AS91" t="s">
-        <v>210</v>
+        <v>211</v>
+      </c>
+      <c r="AV91" t="s">
+        <v>211</v>
+      </c>
+      <c r="BB91" t="s">
+        <v>211</v>
       </c>
       <c r="BO91" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BP91" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BQ91" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="BR91" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>211</v>
+      </c>
+      <c r="CN91" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="92" spans="1:103">
       <c r="A92" t="s">
         <v>324</v>
       </c>
       <c r="B92" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D92" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="L92" t="s">
-        <v>205</v>
-[...8 lines deleted...]
-        <v>205</v>
+        <v>210</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>208</v>
       </c>
       <c r="AR92" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="AS92" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="BO92" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BP92" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BQ92" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BR92" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="BV92" t="s">
-        <v>205</v>
-[...14 lines deleted...]
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="93" spans="1:103">
       <c r="A93" t="s">
         <v>325</v>
       </c>
+      <c r="B93" t="s">
+        <v>205</v>
+      </c>
       <c r="D93" t="s">
         <v>205</v>
       </c>
-      <c r="E93" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K93" t="s">
         <v>205</v>
       </c>
       <c r="L93" t="s">
         <v>205</v>
       </c>
       <c r="M93" t="s">
         <v>205</v>
       </c>
       <c r="N93" t="s">
         <v>205</v>
       </c>
-      <c r="O93" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="U93" t="s">
         <v>205</v>
       </c>
-      <c r="V93" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="AR93" t="s">
         <v>205</v>
       </c>
       <c r="AS93" t="s">
         <v>205</v>
       </c>
       <c r="AT93" t="s">
         <v>205</v>
       </c>
-      <c r="AU93" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AY93" t="s">
         <v>205</v>
       </c>
-      <c r="AZ93" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="BO93" t="s">
         <v>205</v>
       </c>
       <c r="BP93" t="s">
         <v>205</v>
       </c>
       <c r="BQ93" t="s">
         <v>205</v>
       </c>
       <c r="BR93" t="s">
         <v>205</v>
       </c>
-      <c r="BT93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BV93" t="s">
         <v>205</v>
       </c>
       <c r="BW93" t="s">
         <v>205</v>
       </c>
-      <c r="BX93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CC93" t="s">
         <v>205</v>
       </c>
       <c r="CD93" t="s">
         <v>205</v>
       </c>
-      <c r="CF93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CJ93" t="s">
         <v>205</v>
       </c>
       <c r="CK93" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="94" spans="1:103">
+      <c r="A94" t="s">
+        <v>326</v>
+      </c>
+      <c r="D94" t="s">
+        <v>205</v>
+      </c>
+      <c r="E94" t="s">
+        <v>205</v>
+      </c>
+      <c r="H94" t="s">
+        <v>205</v>
+      </c>
+      <c r="I94" t="s">
+        <v>205</v>
+      </c>
+      <c r="K94" t="s">
+        <v>205</v>
+      </c>
+      <c r="L94" t="s">
+        <v>205</v>
+      </c>
+      <c r="M94" t="s">
+        <v>205</v>
+      </c>
+      <c r="N94" t="s">
+        <v>205</v>
+      </c>
+      <c r="O94" t="s">
+        <v>205</v>
+      </c>
+      <c r="P94" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>205</v>
+      </c>
+      <c r="R94" t="s">
+        <v>205</v>
+      </c>
+      <c r="T94" t="s">
+        <v>205</v>
+      </c>
+      <c r="U94" t="s">
+        <v>205</v>
+      </c>
+      <c r="V94" t="s">
+        <v>205</v>
+      </c>
+      <c r="W94" t="s">
+        <v>205</v>
+      </c>
+      <c r="X94" t="s">
+        <v>205</v>
+      </c>
+      <c r="Y94" t="s">
+        <v>205</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AE94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AF94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AG94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AH94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AI94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AJ94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AK94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AL94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AM94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AN94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AQ94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AR94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AS94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AU94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AV94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AW94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AX94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AY94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AZ94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BA94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BB94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BC94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BD94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BE94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BL94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BO94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BP94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BQ94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BR94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BT94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BV94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BW94" t="s">
+        <v>205</v>
+      </c>
+      <c r="BX94" t="s">
+        <v>205</v>
+      </c>
+      <c r="CC94" t="s">
+        <v>205</v>
+      </c>
+      <c r="CD94" t="s">
+        <v>205</v>
+      </c>
+      <c r="CF94" t="s">
+        <v>205</v>
+      </c>
+      <c r="CJ94" t="s">
+        <v>205</v>
+      </c>
+      <c r="CK94" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Hyperlink xmlns="404c62fe-d53b-4c4c-bd74-31be39dd2526">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Hyperlink>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="e31a3ada-991a-4791-8793-04cdc4dbe385" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="404c62fe-d53b-4c4c-bd74-31be39dd2526">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E62A21D40257D247B88A41B77A45A13C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="457df277547e6da80ca0c8eff9e5bd15">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e31a3ada-991a-4791-8793-04cdc4dbe385" xmlns:ns3="404c62fe-d53b-4c4c-bd74-31be39dd2526" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a623610b2243af99736d45b873c1180f" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="e31a3ada-991a-4791-8793-04cdc4dbe385"/>
     <xsd:import namespace="404c62fe-d53b-4c4c-bd74-31be39dd2526"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:Hyperlink" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -6574,69 +6597,60 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4090E850-B750-4F50-8F12-9C3E615C31E5}"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D43CE2AD-8476-4FDA-AC75-137341A55BB9}"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A292DEA-17B1-4F18-90CD-55C987421244}"/>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4090E850-B750-4F50-8F12-9C3E615C31E5}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>