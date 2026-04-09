--- v1 (2025-12-19)
+++ v2 (2026-04-09)
@@ -3,88 +3,88 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dpincgov-my.sharepoint.com/personal/molly_britt_dpi_nc_gov/Documents/Two-year Calendar/2025-26, 2026-27/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1079" documentId="8_{2A4D712F-E9EC-476B-8D53-6E703DDA46FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{245D8957-56BF-4194-80B4-03A0673D3042}"/>
+  <xr:revisionPtr revIDLastSave="1357" documentId="8_{2A4D712F-E9EC-476B-8D53-6E703DDA46FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{25A7F3E3-0099-4DEE-A29D-D1B7D384B674}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="25180" windowHeight="16140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="37320" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025–2026" sheetId="9" r:id="rId1"/>
-    <sheet name="2026–2027" sheetId="12" r:id="rId2"/>
+    <sheet name="2025–2026 Summer, Fall, Spring" sheetId="9" r:id="rId1"/>
+    <sheet name="2026–2027 Summer, Fall, Spring" sheetId="12" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="124">
   <si>
     <t>Test Name</t>
   </si>
   <si>
     <t>Test Purpose/Type</t>
   </si>
   <si>
     <t>Test Subject</t>
   </si>
   <si>
     <t>Test Delivery Mode</t>
   </si>
   <si>
     <t>Grade Level(s)</t>
   </si>
   <si>
     <t>Testing Window</t>
   </si>
   <si>
     <t>Time Allotted for Standard Administration</t>
   </si>
   <si>
     <t>Availability of Results</t>
   </si>
   <si>
@@ -176,726 +176,736 @@
 English II: 150 minutes
 NC Math 1: 180 minutes                            
 NC Math 3: 180 minutes                             </t>
   </si>
   <si>
     <t>NCEXTEND1 Alternate Assessments for End-of-Grade and End-of-Course Tests</t>
   </si>
   <si>
     <t>Alternate Assessments based on Alternate Academic Achievement Standards</t>
   </si>
   <si>
     <t xml:space="preserve">Reading, Math, and Science </t>
   </si>
   <si>
     <t>Reading: 3–8, and 10
 Math: 3–8, and 10
 Science: 5, 8 and 10</t>
   </si>
   <si>
     <t>Listening, Speaking, Reading, and Writing</t>
   </si>
   <si>
     <t>K–12</t>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-  <si>
     <t>Applied Math, Workplace Documents, and Graphic Literacy</t>
   </si>
   <si>
     <t>CTE Concentrators</t>
   </si>
   <si>
     <t>165 minutes</t>
   </si>
   <si>
     <t>CTE State Assessment (CTESA) Proof of Learning (POL)</t>
   </si>
   <si>
     <t>Summative/post-assessment (US Dept. Ed., Perkins V Program Quality Indicator)</t>
   </si>
   <si>
     <t>CTE</t>
   </si>
   <si>
     <t>9–12</t>
   </si>
   <si>
     <t>Final 5 instructional days of the semester or final 10 instructional days of the school year (yearlong courses)</t>
   </si>
   <si>
     <t>CTE Performance-based Measurement (PBM) Proof of Learning (POL)</t>
   </si>
   <si>
     <t>Summative/Performance (US Dept. Ed., Perkins V Program Quality Indicator)</t>
   </si>
   <si>
     <t>Performance-based (semester long)</t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-  <si>
     <t>Does not impact the testing window</t>
   </si>
   <si>
     <t>CTE Credential Proof of Learning (POL)</t>
   </si>
   <si>
     <t>Summative/Vendor defined (US Dept. Ed., Perkins V Program Quality Indicator)</t>
   </si>
   <si>
     <t>Credentialing entity determined</t>
   </si>
   <si>
     <t>Students take credentials, at any point during the semester, when they are ready to be assessed.</t>
   </si>
   <si>
     <t>CTE Local Proof of Learning (POL)</t>
   </si>
   <si>
     <t>Summative/post-assessment OR Performance (US Dept. Ed., Perkins V Program Quality Indicator)</t>
   </si>
   <si>
     <t>Locally determined</t>
   </si>
   <si>
     <t>Students take assessment, supervised work, or credential, at any point during the semester, when they are ready to be assessed.</t>
   </si>
   <si>
     <t>*All standard test administrations must be completed online. A paper format is available for students with a documented accessibility need.</t>
-  </si>
-[...2 lines deleted...]
-2025-26 School Year (Summer, Fall, Spring)</t>
   </si>
   <si>
     <t>• Summer 2025: At the conclusion of reading camp
 • Fall 2025: by the November 1 midyear promotion of students placed in a transitional third and fourth class combination or a fourth-grade accelerated class
 • Spring 2026: Final 10 instructional days of the school year</t>
   </si>
   <si>
     <t>TBD</t>
   </si>
   <si>
-    <t>• Student Diagnostic Test: TBD
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">•Student Diagnostic Test: TBD                  
 • CCRAA: 150 minutes </t>
   </si>
   <si>
-    <r>
-[...52 lines deleted...]
-  <si>
     <t>Diagnostic Test aligned to the College Admissions Test</t>
   </si>
   <si>
     <t>Measures Career-Relevant Skills for Workplace Success</t>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-  <si>
     <t xml:space="preserve">College Admissions Test or Alternate Assessment </t>
   </si>
   <si>
-    <t>• Online* (WIDA ACCESS)
-[...8 lines deleted...]
-•WIDA Alternate ACCESS (Grades K–12) ≈ 
+    <t>Biology, English II, NC Math 1, and NC Math 3</t>
+  </si>
+  <si>
+    <t>English, Math, Reading, and Science</t>
+  </si>
+  <si>
+    <t>October 13–November 20, 2025</t>
+  </si>
+  <si>
+    <t>North Carolina EOC assessments are administered at the end of the course for Biology, English II, NC Math 1, and NC Math 3. 16 N.C. Admin. Code 06D .0309 specifies that “students who are enrolled for credit in courses in which EOC assessments are required shall take the appropriate EOC assessment at the completion of the course."</t>
+  </si>
+  <si>
+    <t xml:space="preserve">State adopted English Learner (EL) language proficiency identification test </t>
+  </si>
+  <si>
+    <t>The appropriate state adopted screener must be administered within 30 calendar days of enrollment.</t>
+  </si>
+  <si>
+    <t>State adopted English Learner (EL) language proficiency test</t>
+  </si>
+  <si>
+    <t xml:space="preserve">January 12–March 13, 2026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The ACT: 165 minutes
+CCRAA: 150 minutes                  
+NCEXTEND1: Unique to each individual student      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PreACT: 130 minutes                  
+CCRAA: 150 minutes </t>
+  </si>
+  <si>
+    <t>Fall 2025: October 20–December 5, 2025
+Spring 2026: February 17–March 27, 2026</t>
+  </si>
+  <si>
+    <t>Kindergarten ACCESS</t>
+  </si>
+  <si>
+    <t>WIDA Alternate ACCESS (Grades K–12)</t>
+  </si>
+  <si>
+    <t>Kindergarten</t>
+  </si>
+  <si>
+    <t>1–12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIDA Alternate ACCESS (Grades K–12) ≈
+Listening Domain ≈ 30 minutes
+Reading Domain ≈ 30 minutes
+Writing Domain ≈ 30 minutes
+Speaking Domain ≈ 30 minutes
+The times listed for the administration of each assessment are approximations.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kindergarten ACCESS ≈ 45 minutes 
+The time listed for the administration of the assessment is an approximation.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIDA ACCESS (Grades 1–12)       
+ Listening Domain ≈ 35–50 minutes
+ Reading Domain ≈ 45 minutes
+ Writing Domain ≈ 50–75 minutes
+ Speaking Domain ≈ 35 minutes                            
+The times listed for the administration of each assessment are approximations.  </t>
+  </si>
+  <si>
+    <t>Paper</t>
+  </si>
+  <si>
+    <t>PreACT: Online or Paper (local decision)
+CCRAA: Online</t>
+  </si>
+  <si>
+    <t>The ACT: Online or Paper (local decision)
+CCRAA: Online
+NCEXTEND1: Online</t>
+  </si>
+  <si>
+    <t>WIDA Alternate Screener</t>
+  </si>
+  <si>
+    <t>WIDA Screener for Kindergarten</t>
+  </si>
+  <si>
+    <t>WIDA Screener</t>
+  </si>
+  <si>
+    <t>WIDA Screener (Grades 1–12): 
+ Reading Domain ≈ up to 15 minutes
+ Listening Domain ≈ up to 15 minutes
+ Speaking Domain ≈ up to 25 minutes
+ Writing Domain ≈ up to 25 minutes
+The times listed for the administration of each domain are estimates. Test administrators may use their best professional judgement to determine if additional time is needed.</t>
+  </si>
+  <si>
+    <t>WIDA Alternate Screener:
+ ≈ 30 minutes or less, depending on individual student need
+The times listed for the administration of each domain are estimates. Test administrators may use their best professional judgement to determine if additional time is needed.</t>
+  </si>
+  <si>
+    <t>WIDA Screener for Kindergarten: ≈ 10–40 minutes
+The times listed for the administration of each domain are estimates. Test administrators may use their best professional judgement to determine if additional time is needed.</t>
+  </si>
+  <si>
+    <t>Final 5 instructional days of the semester
+Final 10 instructional days of yearlong course</t>
+  </si>
+  <si>
+    <t>Summer 2026: At the conclusion of reading camp
+Fall 2026: by the November 1 midyear promotion of students placed in a transitional third and fourth class combination or a fourth-grade accelerated class
+Spring 2027: Final 10 instructional days of the school year</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIDA Screener
+</t>
+  </si>
+  <si>
+    <t>WIDA Alternate Screener
+≈ 30 minutes or less, depending on individual student need
+The times listed for the administration of each domain are estimates. Test administrators may use their best professional judgement to determine if additional time is needed.</t>
+  </si>
+  <si>
+    <t>WIDA Screener for Kindergarten: ≈ 10–40 minutes 
+The times listed for the administration of each domain are estimates. Test administrators may use their best professional judgement to determine if additional time is needed.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIDA Screener (Grades 1–12): 
+Reading Domain ≈ up to 15 minutes
+Listening Domain ≈ up to 15 minutes
+Speaking Domain ≈ up to 25 minutes
+Writing Domain ≈ up to 25 minutes
+The times listed for the administration of each domain are estimates. Test administrators may use their best professional judgement to determine if additional time is needed.
+</t>
+  </si>
+  <si>
+    <t>WIDA Alternate ACCESS</t>
+  </si>
+  <si>
+    <t>WIDA ACCESS</t>
+  </si>
+  <si>
+    <t>Student Diagnostic Test: TBD
+CCRAA: Online</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIDA Alternate ACCESS (Grades K–12) ≈ 
   -Listening Domain ≈ 30 minutes
   -Reading Domain ≈ 30 minutes
   -Writing Domain ≈ 30 minutes
   -Speaking Domain ≈ 30 minutes  
 The times listed for the administration of each assessment are approximations.  </t>
   </si>
   <si>
+    <t xml:space="preserve">Kindergarten ACCESS ≈ 45 minutes  
+The times listed for the administration of each assessment are approximations.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIDA ACCESS (Grades 1–12)       
+Listening Domain ≈ 35–50 minutes
+Reading Domain ≈ 45 minutes
+Writing Domain ≈ 50–75 minutes
+Speaking Domain ≈ 35 minutes                           
+The times listed for the administration of each assessment are approximations.  </t>
+  </si>
+  <si>
+    <t>Fall 2026: TBD
+Spring 2027: TBD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nationally norm-referenced college admissions test: TBD
+CCRAA: 150 minutes                  
+NCEXTEND1: Unique to each individual student      </t>
+  </si>
+  <si>
+    <t>Nationally norm-referenced college admissions test: TBD
+CCRAA: Spring
+NCEXTEND1: Spring</t>
+  </si>
+  <si>
+    <t>Nationally norm-referenced college admissions test: TBD
+CCRAA: Online
+NCEXTEND1: Online</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
     <r>
       <t>Traditional school calendars—the first fifteen days of school year (days 1–15).</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color rgb="FF242424"/>
-        <rFont val="Calibri"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF242424"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>Year round school</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> calendars— the first fifteen days of school year (days 1–15). NCTest does not open until July 18th. Day one will be determined for year round schools for the 2025–26 school year.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>WIDA ACCESS (Grades 1–12),</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">PreACT </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">or </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>College and Career Readiness Alternate Assessment (CCRAA)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>ACT</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">® </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">WorkKeys—Standard and Accommodated Administrations </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The ACT </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">or </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">College and Career Readiness Alternate Assessment (CCRAA) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">or                   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">NCEXTEND1 Alternate Assessment </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The ACT: Spring 2026 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Standard Time - Paper Testing</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Test Date 1: February 24, 2026 
+Test Date 2: March 10, 2026
+Test Date 3: March 24, 2026
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Online Testing (Standard &amp; Accommodated) and Paper Testing (Accommodated Only) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Test Window 1: February 24–27 and March 2–6, 2026
+Test Window 2: March 10–13 and March 16–20, 2026
+Test Window 3: March 24–27, March 30–31, and April 1–3, 2026
+CCRAA: Spring 2026
+NCEXTEND1: Spring 2026 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Students work, supervised, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>all semester</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and turn in PBM on date determined by instructor.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Traditional school calendars—the first fifteen days of school year (days 1–15).</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color rgb="FF242424"/>
-        <rFont val="Calibri"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF242424"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>Year round school</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> calendars— the first fifteen days of school year (days 1–15). NCTest does not open until TBD. Day one will be determined for year round schools for the 2026–27 school year.</t>
     </r>
   </si>
   <si>
-    <t>• Summer 2026: At the conclusion of reading camp
-[...8 lines deleted...]
-      <t xml:space="preserve">PreACT </t>
+    <r>
+      <t xml:space="preserve">Student Diagnostic Test aligned to nationally norm-referenced college admissions test </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">or </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>College and Career Readiness Alternate Assessment (CCRAA)</t>
     </r>
   </si>
   <si>
-    <t>English, Math, Reading, and Science</t>
-[...20 lines deleted...]
-</t>
+    <t>Career Readiness Test</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nationally norm-referenced college admissions test </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">or </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">College and Career Readiness Alternate Assessment (CCRAA) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
-      <t>Standard Time - Paper Testing</t>
+      <t xml:space="preserve">or </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <rFont val="Times New Roman"/>
-[...70 lines deleted...]
-        <family val="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">NCEXTEND1 Alternate Assessment </t>
     </r>
-  </si>
-[...103 lines deleted...]
-2026-27 School Year (Summer, Fall, Spring)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="14"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF201F1E"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF242424"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color rgb="FF242424"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="14"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
-      <name val="Times New Roman"/>
-[...5 lines deleted...]
-      <family val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Times New Roman"/>
-[...6 lines deleted...]
-      <family val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
-      <name val="Times New Roman"/>
-[...12 lines deleted...]
-      <family val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
-      <name val="Times New Roman"/>
-[...5 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...5 lines deleted...]
-      <family val="1"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.59999389629810485"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -944,260 +954,172 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...47 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...20 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="16" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...69 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
@@ -1452,1293 +1374,1512 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C05C1DA1-8BE1-4244-BBEE-1DA41725A74A}">
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H36"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G5" sqref="G5"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="33.81640625" style="7" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.1796875" style="7"/>
+    <col min="1" max="1" width="33.54296875" style="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42.81640625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="31.7265625" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="32.54296875" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="41.26953125" style="8" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="87.08984375" style="8" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="57.36328125" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="93.453125" style="8" customWidth="1"/>
+    <col min="9" max="9" width="16.1796875" style="8" customWidth="1"/>
+    <col min="10" max="16384" width="9.1796875" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-      <c r="A3" s="10" t="s">
+    <row r="1" spans="1:8" s="4" customFormat="1" ht="18.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="11" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="140" x14ac:dyDescent="0.35">
+      <c r="A2" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A3" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>17</v>
+      </c>
       <c r="C3" s="11" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="D3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="11">
         <v>3</v>
       </c>
-      <c r="E3" s="11" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="F3" s="12" t="s">
+        <v>113</v>
       </c>
       <c r="G3" s="11" t="s">
-        <v>6</v>
-[...12 lines deleted...]
-      <c r="C4" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A4" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A5" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A6" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A7" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A8" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A9" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="E9" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="F9" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="13" customFormat="1" ht="155" x14ac:dyDescent="0.35">
+      <c r="A10" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A11" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A12" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A13" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A14" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A15" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" s="11">
         <v>10</v>
       </c>
-      <c r="D4" s="19" t="s">
+      <c r="F15" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A16" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="19" t="s">
-[...31 lines deleted...]
-      <c r="G5" s="14" t="s">
+      <c r="E16" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="13" customFormat="1" ht="186" x14ac:dyDescent="0.35">
+      <c r="A17" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="E17" s="11">
+        <v>11</v>
+      </c>
+      <c r="F17" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A18" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="G18" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="H5" s="24"/>
-[...245 lines deleted...]
-      <c r="B16" s="13" t="s">
+      <c r="H18" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A19" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C16" s="14" t="s">
+      <c r="D19" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="D16" s="14" t="s">
-[...20 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="F19" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="G19" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A20" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="D17" s="13" t="s">
+      <c r="F20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="G20" s="19" t="s">
         <v>53</v>
       </c>
-      <c r="E17" s="16" t="s">
-[...17 lines deleted...]
-      <c r="C18" s="13" t="s">
+      <c r="H20" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="13" customFormat="1" ht="140" x14ac:dyDescent="0.35">
+      <c r="A21" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E21" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="D18" s="13" t="s">
-[...17 lines deleted...]
-      <c r="B19" s="13" t="s">
+      <c r="F21" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="13" t="s">
+      <c r="G21" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="13" customFormat="1" ht="93" x14ac:dyDescent="0.35">
+      <c r="A22" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="E19" s="16" t="s">
-[...71 lines deleted...]
-      <c r="G33" s="2"/>
+      <c r="B22" s="23" t="s">
+        <v>112</v>
+      </c>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
+    </row>
+    <row r="23" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="24"/>
+      <c r="E23" s="25"/>
+    </row>
+    <row r="24" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="E24" s="25"/>
+    </row>
+    <row r="25" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="E25" s="25"/>
+    </row>
+    <row r="26" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="E26" s="25"/>
+    </row>
+    <row r="27" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="E27" s="25"/>
+    </row>
+    <row r="28" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35"/>
+    <row r="29" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="26"/>
+      <c r="B29" s="26"/>
+    </row>
+    <row r="30" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="E30" s="27"/>
+    </row>
+    <row r="31" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="26"/>
+    </row>
+    <row r="32" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="26"/>
+    </row>
+    <row r="33" spans="1:7" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="26"/>
+      <c r="F33" s="28"/>
     </row>
     <row r="34" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A34" s="2"/>
-[...5 lines deleted...]
-      <c r="G34" s="2"/>
+      <c r="A34" s="13"/>
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="13"/>
+    </row>
+    <row r="35" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+    </row>
+    <row r="36" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="13"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...3 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7000B8A6-C60E-45CD-A1A5-EA351363F219}">
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H36"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G5" sqref="G5"/>
+    <sheetView topLeftCell="A15" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="33.81640625" style="7" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.1796875" style="7"/>
+    <col min="1" max="1" width="34" style="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42.81640625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="31.453125" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="33.1796875" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.7265625" style="8" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="86.6328125" style="8" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="53.26953125" style="8" customWidth="1"/>
+    <col min="8" max="8" width="62.1796875" style="8" customWidth="1"/>
+    <col min="9" max="9" width="16.1796875" style="8" customWidth="1"/>
+    <col min="10" max="16384" width="9.1796875" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:8" s="4" customFormat="1" ht="36.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="196" x14ac:dyDescent="0.35">
+      <c r="A2" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A3" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="11">
+        <v>3</v>
+      </c>
+      <c r="F3" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="G3" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A4" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A5" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A6" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A7" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A8" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A9" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E9" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="F9" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="H9" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A10" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="H10" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A11" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="H11" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A12" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="H12" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A13" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="H13" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A14" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="H14" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A15" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="36"/>
-[...50 lines deleted...]
-      <c r="C4" s="19" t="s">
+      <c r="E15" s="11">
         <v>10</v>
       </c>
-      <c r="D4" s="19" t="s">
+      <c r="F15" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A16" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="19" t="s">
-[...31 lines deleted...]
-      <c r="G5" s="14" t="s">
+      <c r="E16" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A17" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="E17" s="11">
+        <v>11</v>
+      </c>
+      <c r="F17" s="16" t="s">
+        <v>110</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="H17" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A18" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="G18" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="H5" s="24"/>
-[...245 lines deleted...]
-      <c r="B16" s="13" t="s">
+      <c r="H18" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A19" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C16" s="14" t="s">
+      <c r="D19" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="D16" s="14" t="s">
-[...20 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="F19" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="G19" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="H19" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A20" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="D17" s="13" t="s">
+      <c r="F20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="G20" s="19" t="s">
         <v>53</v>
       </c>
-      <c r="E17" s="16" t="s">
-[...17 lines deleted...]
-      <c r="C18" s="13" t="s">
+      <c r="H20" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="13" customFormat="1" ht="196" x14ac:dyDescent="0.35">
+      <c r="A21" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E21" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="D18" s="13" t="s">
-[...17 lines deleted...]
-      <c r="B19" s="13" t="s">
+      <c r="F21" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="13" t="s">
+      <c r="G21" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="H21" s="33" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="13" customFormat="1" ht="93" x14ac:dyDescent="0.35">
+      <c r="A22" s="34" t="s">
         <v>62</v>
       </c>
-      <c r="E19" s="16" t="s">
-[...71 lines deleted...]
-      <c r="G33" s="2"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="35"/>
+      <c r="E22" s="35"/>
+      <c r="F22" s="35"/>
+      <c r="G22" s="35"/>
+      <c r="H22" s="35"/>
+    </row>
+    <row r="23" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="E23" s="25"/>
+    </row>
+    <row r="24" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="E24" s="25"/>
+    </row>
+    <row r="25" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="E25" s="25"/>
+    </row>
+    <row r="26" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="E26" s="25"/>
+    </row>
+    <row r="27" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="E27" s="25"/>
+    </row>
+    <row r="28" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35"/>
+    <row r="29" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="26"/>
+      <c r="B29" s="26"/>
+    </row>
+    <row r="30" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="E30" s="27"/>
+    </row>
+    <row r="31" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="26"/>
+    </row>
+    <row r="32" spans="1:8" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="26"/>
+    </row>
+    <row r="33" spans="1:7" s="13" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="26"/>
+      <c r="F33" s="28"/>
     </row>
     <row r="34" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A34" s="2"/>
-[...5 lines deleted...]
-      <c r="G34" s="2"/>
+      <c r="A34" s="13"/>
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="13"/>
+    </row>
+    <row r="35" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+    </row>
+    <row r="36" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="13"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...3 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <MediaLengthInSeconds xmlns="b13cbaab-4565-4d07-9543-88f67d91bd83" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b13cbaab-4565-4d07-9543-88f67d91bd83">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9eb9d2d6-3b32-48da-b080-b6b04fe49947" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="b13cbaab-4565-4d07-9543-88f67d91bd83" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DA94EF14160AEC418463889EC66B8433" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="048c873acea5764daf0204b2f9f3dd2a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="80d15b0a-1107-4ec1-8def-a8ba37d9d2b8" xmlns:ns3="10edd099-e909-4dc8-9b9c-3acf567eb4ac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d6b6b5c1e90cdbbe6d3c3737da30d98d" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008FAF8F18B808E34B8AD7F0EBB9DD5A60" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8b8fb4881c98f5784c6d62cd5e64d7ed">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b13cbaab-4565-4d07-9543-88f67d91bd83" xmlns:ns3="9eb9d2d6-3b32-48da-b080-b6b04fe49947" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f149f64e2b4de18f10ecc4bc2b809fdd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="80d15b0a-1107-4ec1-8def-a8ba37d9d2b8"/>
-    <xsd:import namespace="10edd099-e909-4dc8-9b9c-3acf567eb4ac"/>
+    <xsd:import namespace="b13cbaab-4565-4d07-9543-88f67d91bd83"/>
+    <xsd:import namespace="9eb9d2d6-3b32-48da-b080-b6b04fe49947"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="21" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="80d15b0a-1107-4ec1-8def-a8ba37d9d2b8" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b13cbaab-4565-4d07-9543-88f67d91bd83" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6f04b984-fa73-4293-9547-6fa4c72eebf3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="16" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="22" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...11 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="10edd099-e909-4dc8-9b9c-3acf567eb4ac" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9eb9d2d6-3b32-48da-b080-b6b04fe49947" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{554e9509-e8c6-468d-9bd6-6f75593a1c21}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9eb9d2d6-3b32-48da-b080-b6b04fe49947">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...5 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -2784,156 +2925,135 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9BB9567-3E57-458C-894D-5C926966448D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F33AE9BE-78A8-4EF6-A3C7-9913CE08AA41}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="10edd099-e909-4dc8-9b9c-3acf567eb4ac"/>
+    <ds:schemaRef ds:uri="80d15b0a-1107-4ec1-8def-a8ba37d9d2b8"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FC891A9-B64A-4D59-B204-5C69B756B289}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C0B7088-8C21-4CC1-A579-4D258D842EEB}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F33AE9BE-78A8-4EF6-A3C7-9913CE08AA41}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9BB9567-3E57-458C-894D-5C926966448D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2025–2026</vt:lpstr>
-      <vt:lpstr>2026–2027</vt:lpstr>
+      <vt:lpstr>2025–2026 Summer, Fall, Spring</vt:lpstr>
+      <vt:lpstr>2026–2027 Summer, Fall, Spring</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Center for Urban Affairs; NCSU</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Two year calendar 2025-26, 2026-27</dc:title>
   <dc:subject/>
-  <dc:creator>Karen M. Eller</dc:creator>
+  <dc:creator>Office of Accountability and Testing</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DA94EF14160AEC418463889EC66B8433</vt:lpwstr>
+    <vt:lpwstr>0x0101008FAF8F18B808E34B8AD7F0EBB9DD5A60</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="IsMyDocuments">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>96100</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>