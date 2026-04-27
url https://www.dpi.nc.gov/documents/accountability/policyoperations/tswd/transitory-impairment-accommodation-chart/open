--- v0 (2025-10-07)
+++ v1 (2026-04-27)
@@ -1,11576 +1,13525 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1455D7BA" w14:textId="191F7856" w:rsidR="00B04EEA" w:rsidRPr="00E76E5C" w:rsidRDefault="00B04EEA" w:rsidP="00B04EEA">
+    <w:p w14:paraId="0AC794B0" w14:textId="396033F0" w:rsidR="00253742" w:rsidRPr="00F7394E" w:rsidRDefault="00724A00" w:rsidP="00F7394E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Transitory Impairment Documentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F5FEBF" w14:textId="37D66D03" w:rsidR="00F634A2" w:rsidRPr="00F7394E" w:rsidRDefault="00F634A2" w:rsidP="00F7394E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7394E">
+        <w:t>Testing Accommodations Chart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB7A8F0" w14:textId="77777777" w:rsidR="00F634A2" w:rsidRPr="004400AF" w:rsidRDefault="00F634A2" w:rsidP="007F39C6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="21"/>
-[...102 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F87BCE" w14:textId="02EA0505" w:rsidR="00C7219D" w:rsidRPr="00E76E5C" w:rsidRDefault="007A4450" w:rsidP="00C7219D">
+    <w:p w14:paraId="08864DA8" w14:textId="4CECD279" w:rsidR="00F634A2" w:rsidRPr="00AB0689" w:rsidRDefault="00F634A2" w:rsidP="007F39C6">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
-        <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E76E5C">
+      <w:r w:rsidRPr="00AB0689">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Annual</w:t>
+        <w:t>Student Name:</w:t>
       </w:r>
-      <w:r w:rsidR="00C7219D" w:rsidRPr="00E76E5C">
+      <w:r w:rsidR="00156E1B" w:rsidRPr="00AB0689">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1883742269"/>
+          <w:placeholder>
+            <w:docPart w:val="D02BF332571B4E638C15997ED5AF4044"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00156E1B" w:rsidRPr="004400AF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C44333">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0689">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Testing Program                                                           </w:t>
+        <w:t xml:space="preserve">Duration From: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-554467353"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00156E1B" w:rsidRPr="004400AF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00AB0689">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>To:</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1007014595"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00156E1B" w:rsidRPr="004400AF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1AB7E879" w14:textId="77777777" w:rsidR="00F634A2" w:rsidRPr="00A44C2B" w:rsidRDefault="00F634A2" w:rsidP="007F39C6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="639BA5F9" w14:textId="6DAAABA8" w:rsidR="00F634A2" w:rsidRPr="00AE30C5" w:rsidRDefault="00F634A2" w:rsidP="00AE30C5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE30C5">
+        <w:t>Annual Testing Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D5065E" w14:textId="2EDB81FF" w:rsidR="00C00A0D" w:rsidRPr="00E76E5C" w:rsidRDefault="003F4DA8" w:rsidP="00181B14">
+    <w:p w14:paraId="0000E31E" w14:textId="06AF6E01" w:rsidR="00F634A2" w:rsidRPr="00522C7A" w:rsidRDefault="004400AF" w:rsidP="00522C7A">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
-[...3 lines deleted...]
-        <w:ind w:left="0" w:right="18"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E76E5C">
+      <w:r w:rsidRPr="00D83851">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">A transitory impairment is an impairment with an actual or expected duration of six months or less. </w:t>
       </w:r>
-      <w:r w:rsidR="00325AFF" w:rsidRPr="00E76E5C">
+      <w:r w:rsidR="00F634A2" w:rsidRPr="00522C7A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="19"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Choose</w:t>
+        <w:t xml:space="preserve">Select the appropriate state test(s) and testing accommodations that will allow the student to demonstrate their knowledge. Accommodations that are listed on the Section 504 Plan must be used routinely in classroom instruction and on similar classroom assessments throughout the school year. For specifics regarding accommodation use and availability for specific tests, refer to the </w:t>
       </w:r>
-      <w:r w:rsidR="00C7219D" w:rsidRPr="00E76E5C">
-[...162 lines deleted...]
-        <w:r w:rsidR="00C00A0D" w:rsidRPr="00E76E5C">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00F634A2" w:rsidRPr="00522C7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://www.dpi.nc.gov/districts-schools/testing-and-school-accountability/testing-policy-and-operations/testing-students-disabilities</w:t>
+          <w:t>Testing Students with Disabilities</w:t>
+        </w:r>
+        <w:r w:rsidR="00F634A2" w:rsidRPr="00522C7A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00F634A2" w:rsidRPr="00522C7A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Handbook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C00A0D" w:rsidRPr="00E76E5C">
+      <w:r w:rsidR="00F634A2" w:rsidRPr="00522C7A">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B23D31" w14:textId="04D78DAD" w:rsidR="00B04EEA" w:rsidRPr="00C03606" w:rsidRDefault="00B04EEA" w:rsidP="00181B14">
+    <w:p w14:paraId="16B1EED7" w14:textId="77777777" w:rsidR="007F39C6" w:rsidRPr="00A44C2B" w:rsidRDefault="007F39C6" w:rsidP="007F39C6">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="18"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:right="-72"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1589B2DD" w14:textId="700CFB4E" w:rsidR="008F5412" w:rsidRPr="00D83851" w:rsidRDefault="008F5412" w:rsidP="008F5412">
+      <w:pPr>
+        <w:ind w:right="-72"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E76E5C">
+      <w:r w:rsidRPr="00D83851">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide </w:t>
+        <w:t xml:space="preserve">Provide a brief description of the student’s transitory impairment (including expected duration): </w:t>
       </w:r>
-      <w:r w:rsidR="00765431" w:rsidRPr="00E76E5C">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1895003472"/>
+          <w:placeholder>
+            <w:docPart w:val="4F28A210D89B440D8E635B48521E98E9"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="004400AF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="470391BD" w14:textId="77777777" w:rsidR="00A44C2B" w:rsidRPr="00A44C2B" w:rsidRDefault="00A44C2B" w:rsidP="007F39C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:right="-72"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...104 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E76E5C">
-[...124 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="123"/>
-[...10 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1570"/>
-[...14 lines deleted...]
-        <w:gridCol w:w="540"/>
+        <w:gridCol w:w="2695"/>
+        <w:gridCol w:w="644"/>
+        <w:gridCol w:w="645"/>
+        <w:gridCol w:w="645"/>
+        <w:gridCol w:w="645"/>
+        <w:gridCol w:w="645"/>
+        <w:gridCol w:w="645"/>
+        <w:gridCol w:w="644"/>
+        <w:gridCol w:w="645"/>
+        <w:gridCol w:w="645"/>
+        <w:gridCol w:w="645"/>
+        <w:gridCol w:w="645"/>
+        <w:gridCol w:w="645"/>
+        <w:gridCol w:w="645"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B7BBC" w:rsidRPr="00E76E5C" w14:paraId="4216B3BF" w14:textId="77777777" w:rsidTr="00362E78">
+      <w:tr w:rsidR="008830D9" w:rsidRPr="008830D9" w14:paraId="4868F595" w14:textId="77777777" w:rsidTr="002F1686">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="356"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5301" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="029AC0F1" w14:textId="00A3B74E" w:rsidR="008B7BBC" w:rsidRPr="00A57B7C" w:rsidRDefault="008B7BBC" w:rsidP="00362E78">
+          <w:p w14:paraId="53C2F6B6" w14:textId="3E5F0AC1" w:rsidR="007F39C6" w:rsidRPr="00C26EA1" w:rsidRDefault="007F39C6" w:rsidP="007F39C6">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A57B7C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C26EA1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...786 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>State-Approved Testing Accommodations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="644" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="527DD51B" w14:textId="17A9D877" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00060F99">
+          <w:p w14:paraId="18A8A408" w14:textId="77777777" w:rsidR="008830D9" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
-              <w:ind w:left="113" w:right="-72"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>BOG3</w:t>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>BOG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E76E5C">
-[...6 lines deleted...]
-              <w:t>1</w:t>
+          </w:p>
+          <w:p w14:paraId="797F83F3" w14:textId="18A98241" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Grade 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40654FF0" w14:textId="0CE88C4E" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="5CBD4D70" w14:textId="77777777" w:rsidR="008830D9" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
-              <w:ind w:left="113" w:right="-72"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Reading EOG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BF5E755" w14:textId="797A1D27" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Reading</w:t>
-[...8 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>(Grades 3–8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09B88FF2" w14:textId="111CF4C4" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="0114F489" w14:textId="77777777" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
-              <w:ind w:left="113" w:right="-72"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>Mathematics</w:t>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Math EOG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E76E5C">
-[...6 lines deleted...]
-              <w:t>1</w:t>
+          </w:p>
+          <w:p w14:paraId="13B86AA5" w14:textId="5F2C604F" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Grades 3–8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0876DDA8" w14:textId="11292F5F" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="66223035" w14:textId="77777777" w:rsidR="008830D9" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
-              <w:ind w:left="113" w:right="-72"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>Science</w:t>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Science EOG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E76E5C">
-[...6 lines deleted...]
-              <w:t>2</w:t>
+          </w:p>
+          <w:p w14:paraId="24DFE95A" w14:textId="6CAA8E4E" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Grades 5 &amp; </w:t>
+            </w:r>
+            <w:r w:rsidR="008830D9" w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="532225FC" w14:textId="16262A42" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="3D07D805" w14:textId="72C896B5" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
-              <w:ind w:left="113" w:right="-72"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">English II </w:t>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CTE </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E76E5C">
-[...6 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="00C30169">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00D4093C" w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>ost-assessments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="601817FA" w14:textId="300A614C" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="70F705BD" w14:textId="3F5E3C76" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
-              <w:ind w:left="113" w:right="-72"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Biology EOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="644" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1553B4B2" w14:textId="4A73723B" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="0A2C14CF" w14:textId="77777777" w:rsidR="008830D9" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
-              <w:ind w:left="113" w:right="-72"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>NC Math 3</w:t>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>English II</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E76E5C">
-[...6 lines deleted...]
-              <w:t>1</w:t>
+          </w:p>
+          <w:p w14:paraId="4FA42044" w14:textId="463F6C57" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>EOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="175CAD16" w14:textId="5B1D13EA" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="6676AD3D" w14:textId="62990261" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
-              <w:ind w:left="113" w:right="-72"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...14 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>NC Math 1 EOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5968E19C" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="71E0E382" w14:textId="22FD1D9B" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>NC Math 3 EOC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27A3F57D" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="5B84F713" w14:textId="04D07DCC" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
-              <w:ind w:left="113" w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>WIDA</w:t>
+            </w:r>
+            <w:r w:rsidR="008830D9" w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ACCESS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Reading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="580D91C1" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="17076FB1" w14:textId="0FC151BB" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
-              <w:ind w:left="113" w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>WIDA</w:t>
+            </w:r>
+            <w:r w:rsidR="008830D9" w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ACCESS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Writing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B9D6EAF" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="1354A056" w14:textId="06693BC5" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
-              <w:ind w:left="113" w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>Listening</w:t>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>WIDA</w:t>
+            </w:r>
+            <w:r w:rsidR="008830D9" w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ACCESS Listening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01ABF3B0" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="3097BE36" w14:textId="758CB9B9" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="008830D9" w:rsidP="002F1686">
             <w:pPr>
-              <w:ind w:left="113" w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>Speaking</w:t>
+            <w:r w:rsidRPr="00D4093C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>WIDA ACCESS Speaking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F57442" w:rsidRPr="00E76E5C" w14:paraId="4D51134E" w14:textId="77777777" w:rsidTr="00E868E5">
+      <w:tr w:rsidR="008E07A3" w:rsidRPr="008830D9" w14:paraId="68F4316A" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5301" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="005A950F" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="49A012AA" w14:textId="6509555F" w:rsidR="008E07A3" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-1736078393"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F16B82">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008E07A3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="008E07A3" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Assistive Technology</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA23868" w14:textId="04CC710A" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="008E07A3" w:rsidP="00965DBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Specify</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="90673716"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00156E1B" w:rsidRPr="00965DBA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="auto"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1857388859"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="535AE178" w14:textId="03DD94C6" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="00F16B82" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="995385021"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6088A3D1" w14:textId="61E36DA0" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1553997467"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="75015FFD" w14:textId="24F89550" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-553079976"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="50CC6FA9" w14:textId="525FE1C0" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-2033648668"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4DE47EE2" w14:textId="6B2E2FEC" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-874386554"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="51E491CC" w14:textId="6F3AE78A" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-2086519906"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="48BA15F3" w14:textId="39C37DE2" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="931247240"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="25E8F920" w14:textId="1E3DBB31" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-2105179451"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="75A9FF0A" w14:textId="0A97190B" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1018154540"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="15AA083D" w14:textId="6E3A66F3" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-204108530"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="370ACB53" w14:textId="50FC493F" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-215735755"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="34270DB7" w14:textId="52F6A559" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1235000872"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5945E1CC" w14:textId="0019D204" w:rsidR="008E07A3" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A141F0" w:rsidRPr="008830D9" w14:paraId="6337EFAF" w14:textId="77777777" w:rsidTr="0086636E">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="749620DF" w14:textId="6FCA1807" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-914006018"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F16B82">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A141F0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00A141F0" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Braille Edition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1097373476"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3E78079E" w14:textId="5352278B" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1354609942"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1DC914F0" w14:textId="3D7EE26C" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1558698819"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4634FB2D" w14:textId="5B4D67B4" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-2027936653"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7994CBD4" w14:textId="4F35737D" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1590152707"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5C5C8617" w14:textId="08F9F67C" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-253593441"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="649106C8" w14:textId="69C98DFD" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-391042160"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2ABE0C1C" w14:textId="3D476D10" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-262227672"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="57E365C3" w14:textId="52B5E8A4" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1331017597"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="49C3D0A4" w14:textId="510FB38F" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-993021616"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="78280582" w14:textId="601DFFCB" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-214666076"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="32683594" w14:textId="000E1060" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1831709330"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="62DC313A" w14:textId="008B5EB9" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34595C55" w14:textId="4CBE934F" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A141F0" w:rsidRPr="008830D9" w14:paraId="09F33E8B" w14:textId="77777777" w:rsidTr="0086636E">
+        <w:trPr>
+          <w:trHeight w:val="343"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B189555" w14:textId="072BFF31" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="226804193"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00156E1B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A141F0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00A141F0" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Braille Writer/Braille Paper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-75834798"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7925D84F" w14:textId="78165638" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="401416318"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3BE84769" w14:textId="6A7FC812" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-2041126263"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="59085299" w14:textId="7E9F120D" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1862852092"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2F558E0D" w14:textId="3C8FC8AA" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-433903400"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="003753BB" w14:textId="1DF44058" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="2091502621"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6593D997" w14:textId="6CF05DF0" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1197459432"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="740F5995" w14:textId="1DF7F6EF" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1718507763"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0BECAEA8" w14:textId="01D665BF" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="840131745"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="11F50A86" w14:textId="6AC48763" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A15F98" w14:textId="78937B63" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="555052340"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="49DD0470" w14:textId="594BD6BB" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F001BB3" w14:textId="69CF2D7E" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="786E0AFE" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="02336D42" w14:textId="1863AA57" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...241 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F57442" w:rsidRPr="00E76E5C" w14:paraId="2132FDFC" w14:textId="77777777" w:rsidTr="00E868E5">
+      <w:tr w:rsidR="00A141F0" w:rsidRPr="008830D9" w14:paraId="3F700650" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5301" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A5E83FC" w14:textId="7D3AB538" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="53B30B80" w14:textId="0DE3F2C7" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Large Print Edition </w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-1783498575"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00156E1B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A141F0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00A141F0" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Cranmer Abacus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1695376748"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="16CD1665" w14:textId="3FB95ED5" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1964028549"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="54E0D045" w14:textId="5C9C104D" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-732698808"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4FA2CE04" w14:textId="0CDF546C" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-580138274"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="33C65F52" w14:textId="092832DC" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-865674221"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5C43ADE5" w14:textId="14013143" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="429387914"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2B73139E" w14:textId="2690A96A" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="763346783"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="78C45DAD" w14:textId="01090CC6" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1502188404"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="204AA86A" w14:textId="4702941B" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1846538670"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6B2BBA01" w14:textId="5BBF3A6A" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="078BADDB" w14:textId="30C3C00D" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="542674C3" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="149956D8" w14:textId="600A55D5" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...273 lines deleted...]
-              <w:t xml:space="preserve">One Test Item Per Page Edition </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE73086" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="59A55D5B" w14:textId="51D13EB1" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...277 lines deleted...]
-              <w:t>Assistive Technology: Specify __________________</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED8EC45" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="37FB5170" w14:textId="0CFC0DB8" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...237 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F57442" w:rsidRPr="00E76E5C" w14:paraId="4167AA15" w14:textId="77777777" w:rsidTr="00E868E5">
+      <w:tr w:rsidR="00A141F0" w:rsidRPr="008830D9" w14:paraId="69A1C811" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5301" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AF5FFFE" w14:textId="12E2205F" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="47AEEF9F" w14:textId="37C14E41" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>Braille Writer</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="117267046"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00156E1B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A141F0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="008C1B41" w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>/</w:t>
+            <w:r w:rsidR="00A141F0" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Dictation to a Scribe</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>Braille Paper</w:t>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1537118903"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D2B8852" w14:textId="7A26C5B9" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="2029521886"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2A19784C" w14:textId="4188D8D9" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1944565990"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2E28D287" w14:textId="55F50EE5" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1669090181"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6F21537E" w14:textId="12EA9E65" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1684728509"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C8CE96E" w14:textId="79768BEB" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1480295877"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="74E40716" w14:textId="43A85366" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1462297697"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6AF0C702" w14:textId="6D9DFD73" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1037970276"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="320F86D9" w14:textId="60139F92" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-675653870"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="18B4F4B2" w14:textId="48CAE841" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1450816140"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="711C1D8A" w14:textId="0DC49181" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1843616621"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5EA61EE8" w14:textId="03A8B4DE" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-195228887"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="25FC9A27" w14:textId="3D60AF77" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B284E9" w14:textId="5168A6B2" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A141F0" w:rsidRPr="008830D9" w14:paraId="75B3F2F3" w14:textId="77777777" w:rsidTr="0086636E">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8523D1" w14:textId="29DA537B" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-424259109"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00156E1B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A141F0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00A141F0" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Electronic Braille Notetaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1586301115"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="54BBFB7D" w14:textId="42FBC0F6" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1639178120"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4AABE046" w14:textId="7E46ACEB" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-255291963"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3EC7AC8E" w14:textId="09CEBD80" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1232072411"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0D33963C" w14:textId="79A347A4" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="268445163"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0F173CB0" w14:textId="7D225F27" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1431469344"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="097FEAF5" w14:textId="429A052E" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1401566670"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0B656344" w14:textId="3AA015C5" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="571850113"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4B9DEC43" w14:textId="2A83A0F9" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="763802958"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="047DA7E7" w14:textId="69AEB79D" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="639EE90F" w14:textId="502C5585" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-2106636361"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="625FE1BA" w14:textId="3F85F4BC" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13639163" w14:textId="2D55DA27" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="112DCBD2" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="6DCD3D42" w14:textId="6797D2EF" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...240 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F57442" w:rsidRPr="00E76E5C" w14:paraId="3CBB98F5" w14:textId="77777777" w:rsidTr="00E868E5">
+      <w:tr w:rsidR="00A141F0" w:rsidRPr="008830D9" w14:paraId="2B91A889" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5301" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C531D59" w14:textId="48C73292" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="2ED25946" w14:textId="77777777" w:rsidR="00AB0689" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>Electronic Braille Notetaker</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="300437521"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00156E1B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A141F0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00A141F0" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpreter/Transliterator </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="137C5CBA" w14:textId="252E5D9E" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00AB0689" w:rsidP="00965DBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00A141F0" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signs/Cues Test    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="644" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1039E300" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="24FDF635" w14:textId="76AA469E" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...291 lines deleted...]
-              <w:t>Braille Paper</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="658DFC0E" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="3DDB104B" w14:textId="3C4A27EA" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1768730335"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="180CDA33" w14:textId="7DB12E0C" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="578872451"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="401B9EE9" w14:textId="7877E9B5" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1453048778"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7EAC15F3" w14:textId="44E82E9C" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="882989871"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2AD30C28" w14:textId="37EE6C32" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="644" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="130B8752" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="7D861E30" w14:textId="03E9FD46" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-577912019"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D411877" w14:textId="7A16681A" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1857495059"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="65545EFA" w14:textId="796CF69E" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C530D49" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="70CC7D2D" w14:textId="691C5B53" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="00A141F0" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...218 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-931433123"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6FEB17D0" w14:textId="639E10C8" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-2081661945"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="28FD7921" w14:textId="683FFF2E" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-195395964"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1F1CB67D" w14:textId="78216898" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F57442" w:rsidRPr="00E76E5C" w14:paraId="568C7910" w14:textId="77777777" w:rsidTr="00E868E5">
+      <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="32BE9863" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5301" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40F4B45B" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="0DFB626B" w14:textId="2F75F712" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="1666202553"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0086636E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Large Print Edition</w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1883516397"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7FFB63C1" w14:textId="4B54D35E" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E04D6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="544952643"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6A2EEEDA" w14:textId="68E8E14B" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E04D6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1842387493"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="258E1842" w14:textId="69AF9CEE" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E04D6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="575171753"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="57456781" w14:textId="6F7CB532" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E04D6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1015037123"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1CA09D4D" w14:textId="2E95D4CA" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E04D6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1977518426"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="58BF59DB" w14:textId="0A750AD8" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E04D6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1906672523"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3FE6F9F4" w14:textId="7056B8EC" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E04D6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1811852374"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1B0FE5DA" w14:textId="02F7BE5E" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E04D6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-358819672"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4BF1985D" w14:textId="08B9647D" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E04D6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1767772966"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0E6EFC28" w14:textId="6A31EB8C" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E04D6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="810295131"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="52CC523D" w14:textId="18E8A176" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E04D6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1594739887"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="037BC17C" w14:textId="5ACEE215" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E04D6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1685588838"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3DBA64EC" w14:textId="1359449B" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002E04D6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="7223D328" w14:textId="77777777" w:rsidTr="0086636E">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E8E1F5" w14:textId="5F7828F5" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-1092312724"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0086636E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Magnification Devices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-462116449"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="05316599" w14:textId="1E093C95" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-6287179"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="53136025" w14:textId="26B700BA" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-2093380629"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="295C42CF" w14:textId="01EDD2B7" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="71785924"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="537BD118" w14:textId="36AFEA19" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1502037815"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="50117403" w14:textId="31E00C59" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1627425290"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="489C7F51" w14:textId="03168BC3" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1491018702"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="36CD134E" w14:textId="6546839E" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="843743391"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="746A58BF" w14:textId="5F016CB2" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1985896050"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2EDB872E" w14:textId="4987C744" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="454294709"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="36DDC9DA" w14:textId="0FFA4DEB" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1155063644"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="75957760" w14:textId="3F163546" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-2135853910"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="02118D26" w14:textId="76CFC72F" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-758899659"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7660943D" w14:textId="3BC06DA3" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="00CBD5BC" w14:textId="77777777" w:rsidTr="0086636E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FDAD11" w14:textId="5B00818B" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
             <w:pPr>
               <w:ind w:right="-72"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>Cranmer Abacus</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="848379449"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0086636E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Multiple Testing</w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Sessions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF3CE8D" w14:textId="0582D137" w:rsidR="0086636E" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:ind w:right="-72"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-1552675655"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>__minute break every____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="271D7BA0" w14:textId="77777777" w:rsidR="0086636E" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:ind w:right="-72"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-1605645325"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">over multiple days (number </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309D4CC9" w14:textId="35FCA094" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:ind w:right="-72"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          of days____)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-959796351"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D979204" w14:textId="6D8E1BE3" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1421410577"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5AC95282" w14:textId="3EE711A8" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="930243917"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="786F21C3" w14:textId="4E99ECF1" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="728273813"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5A6F1C31" w14:textId="10F2F20E" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-158550556"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7399626F" w14:textId="22DA6C7A" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="637072890"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5E6225F9" w14:textId="7C57E8F3" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1167625685"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="76579FCA" w14:textId="201D251A" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1452858030"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1A99FC86" w14:textId="00FB13B5" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-236478451"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="20796923" w14:textId="34B48CCA" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="555205449"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6CC32FFD" w14:textId="1DAEFFB1" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1542667275"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1714F9AB" w14:textId="7A4190B4" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="942809700"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1ABAD93C" w14:textId="5ABEEBA4" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1066101220"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0D2C8A8C" w14:textId="11479990" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7744">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="6DE3C539" w14:textId="77777777" w:rsidTr="0086636E">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="310DB600" w14:textId="77777777" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="1534379537"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0086636E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One Test Item Per Page </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6368A522" w14:textId="27F67244" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1068880040"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4093F014" w14:textId="0533B2B9" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1898319129"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="066E0A3B" w14:textId="5CB6B0C3" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-784110110"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="468B408A" w14:textId="68D26BB9" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-32889842"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6737D66E" w14:textId="35954969" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="54443629"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="642A342B" w14:textId="57D9E841" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1004245851"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="42203947" w14:textId="33B3E637" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1135612197"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="69422298" w14:textId="0599C7E8" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-855571841"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="29361E33" w14:textId="03D04137" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1595123498"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1C316378" w14:textId="30C3AEFC" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC1BD60" w14:textId="254EFC8A" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="573BA93A" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="7C8AC9FD" w14:textId="71AF2C6D" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...277 lines deleted...]
-              <w:t>Dictation to a Scribe</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF9C891" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="7373DF00" w14:textId="6FF696B9" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...276 lines deleted...]
-              <w:t xml:space="preserve">Interpreter/Transliterator Signs/Cues Test       </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:shd w:val="pct30" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2641C79A" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="3F3EF903" w14:textId="56C13409" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...252 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F57442" w:rsidRPr="00E76E5C" w14:paraId="4F36A4A9" w14:textId="77777777" w:rsidTr="00E868E5">
+      <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="5134DF1F" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5301" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64359099" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="6E0CF6E3" w14:textId="7CADBB45" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>Magnification Devices</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-1640110219"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="1"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008F5412">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☒</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>cheduled Extended Time</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56121371" w14:textId="2979D0A5" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Specify:</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-1358341886"/>
+                <w:placeholder>
+                  <w:docPart w:val="7FF57C4F50F545EFAD123FBBCB5BADEE"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00965DBA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="auto"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1454836152"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0E80BA15" w14:textId="1A3684DA" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-816878577"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B6F7DE9" w14:textId="70FB02AB" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-688458372"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7F3E3C04" w14:textId="0275DF56" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1985734462"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="119166B5" w14:textId="570BFAC0" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1151369477"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="121DEDF8" w14:textId="5DC9B33C" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="791096014"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="213F101F" w14:textId="35DAB181" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-282272092"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0B5A449D" w14:textId="4CC96DAB" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-825976971"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2106FC3A" w14:textId="5947B8CF" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1137171795"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2406F199" w14:textId="48281DCD" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007944FE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="459766440"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="396F3AB9" w14:textId="3CEDA940" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D4F00">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="151344576"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B2C9143" w14:textId="776DA6E6" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D4F00">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1991166691"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="77CDB12C" w14:textId="7CBCD1BB" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D4F00">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-443699892"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2912CC50" w14:textId="4DEBAA46" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005D4F00">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="55D4D42F" w14:textId="77777777" w:rsidTr="0086636E">
+        <w:trPr>
+          <w:trHeight w:val="199"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74607BBB" w14:textId="6DAA31D3" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-481781367"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0086636E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Slate and Stylus/Braille Paper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1443374331"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="34779C1C" w14:textId="2110A551" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F40AAD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="759496969"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6BACBCA7" w14:textId="08C21456" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F40AAD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="824551901"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5CCE54BE" w14:textId="6B43D6D5" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F40AAD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1227503234"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7295E373" w14:textId="39F97AE0" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F40AAD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1708534837"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B43983A" w14:textId="15304615" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F40AAD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-268854908"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6B33E72C" w14:textId="63DE5143" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F40AAD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-977228357"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="413877CC" w14:textId="2A00D856" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F40AAD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-84998015"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2E58ADD8" w14:textId="3E1A77F2" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F40AAD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="821081456"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1B11FE0E" w14:textId="6EDCA353" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F40AAD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4C169C" w14:textId="0856C699" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1083749874"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2E0C2901" w14:textId="2F25D624" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="238DC609" w14:textId="06A740E8" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75F9171E" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="10F3035D" w14:textId="731F8A79" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="6212821E" w14:textId="77777777" w:rsidTr="0086636E">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE849B7" w14:textId="77777777" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="1218090237"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0086636E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student Marks Answers in </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60DD0143" w14:textId="3E5AF7EB" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Test Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-749730115"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="198660A7" w14:textId="29523BD4" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-229310876"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="53369D11" w14:textId="5519A63A" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="668910693"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="71346A11" w14:textId="6529031F" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1094547434"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="02D606AA" w14:textId="0E98E970" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1020386657"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="67CA5E3B" w14:textId="36FBFAD8" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-2070720432"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="598DD94C" w14:textId="34644DDB" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="856926409"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="31D61D9D" w14:textId="3F65900D" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-444234754"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7E3AE42D" w14:textId="7A84CF50" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="182102683"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="345091E0" w14:textId="352162D7" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1326701472"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="11F91E36" w14:textId="720981E2" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1484814957"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D08BD4F" w14:textId="00C1D1F4" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="24443625"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7353424F" w14:textId="1E22DFD3" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C23BCE5" w14:textId="60BC87DF" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="4C0B333F" w14:textId="77777777" w:rsidTr="0086636E">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B16AC6F" w14:textId="363F5D97" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-984153436"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0086636E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Student Reads Test Aloud to Self</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1516534383"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2FE221F9" w14:textId="2F660DC4" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1474985320"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="113E2CD8" w14:textId="3309A443" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-489490036"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="194B16B7" w14:textId="741B88F3" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="914361976"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="70B31F74" w14:textId="2FA82B73" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-140194459"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="22CA8F17" w14:textId="7A2A4299" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="236438003"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4FE03933" w14:textId="75AD6F0A" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1822926343"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="67FF3D2E" w14:textId="560AAE07" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1474056502"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="45DAFDE1" w14:textId="678C1E26" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1179497704"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7D4A775A" w14:textId="13C27EDE" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-477071711"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2CD1B700" w14:textId="242B4D47" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1296095090"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="046645DB" w14:textId="52682757" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1977791859"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6292A7A4" w14:textId="2C4CD7FC" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00105455">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F362A8D" w14:textId="15F8233C" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="0C9E3EF8" w14:textId="77777777" w:rsidTr="0086636E">
+        <w:trPr>
+          <w:trHeight w:val="514"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14574475" w14:textId="1FAFC621" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
             <w:pPr>
               <w:ind w:right="-72"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="23"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="934558879"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0086636E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Test Read Aloud</w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>(in English)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BC762A2" w14:textId="77777777" w:rsidR="0086636E" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:ind w:right="-72"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Specify:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B9D16D" w14:textId="2397A5FB" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+            <w:pPr>
+              <w:ind w:right="-72"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-1156457899"/>
+                <w:placeholder>
+                  <w:docPart w:val="7176093F1156427BADE298BA468FF621"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0086636E" w:rsidRPr="00965DBA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="auto"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="644" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF8DC6C" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="47A41EC2" w14:textId="42A621EC" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...281 lines deleted...]
-              <w:t>2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="641FBB57" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="7E3CE259" w14:textId="7A703D1D" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...273 lines deleted...]
-              <w:t xml:space="preserve">Student Marks Answers in Test Book </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-393268553"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="00C4636D" w14:textId="1A0F2966" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C91629">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1519929766"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="09270014" w14:textId="76F203F8" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C91629">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="2065528221"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="383AAA93" w14:textId="2849F10F" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C91629">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1868720329"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3DAEAE4B" w14:textId="21D67B81" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C91629">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="644" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D984DD8" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="71615028" w14:textId="3EE56E55" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...274 lines deleted...]
-              <w:t>Student Reads Test Aloud to Self</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1975668605"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3D4CF15D" w14:textId="20B9944E" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DA7DBF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="351693996"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4BD446BD" w14:textId="28B43408" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DA7DBF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B848E27" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="29AAA537" w14:textId="4BDCE4B6" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...290 lines deleted...]
-              <w:t>(in English)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="2128811840"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1290FFAE" w14:textId="2A10DE85" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002C4410">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="510808973"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5FAD81BD" w14:textId="551813DC" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002C4410">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-2092769940"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E570D19" w14:textId="68DD7139" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002C4410">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="061EA0C3" w14:textId="77777777" w:rsidTr="0086636E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3041" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="123D9316" w14:textId="1E0C1F84" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="006024C6" w:rsidP="00F57442">
+          <w:p w14:paraId="465FF584" w14:textId="61852DBE" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
             <w:pPr>
               <w:ind w:right="-72"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>Specify</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-2018609665"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0086636E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F57442" w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Testing in a</w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Separate Room</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08361021" w14:textId="2BACDD8B" w:rsidR="0086636E" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:ind w:right="-72"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-1434741782"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Small group (group size___)     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE25D21" w14:textId="1426884D" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:ind w:right="-72"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="1121421924"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> One-on-One</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1489937830"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="601B74D5" w14:textId="751C46A0" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="2018193925"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="185DF1EA" w14:textId="2140087D" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-778630770"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="67164C03" w14:textId="75251159" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="2099508063"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5D6EFD28" w14:textId="00563E4A" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="192285577"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="05F2E138" w14:textId="6DE07D6A" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1417942328"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="51B6D438" w14:textId="3B35BD7F" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-214901353"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6DF84EFE" w14:textId="2475C278" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="662518525"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="69FB60A1" w14:textId="23E4E3EC" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="923991247"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6BB6F227" w14:textId="00F1004E" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="63610408"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6474B10F" w14:textId="7F69ADE6" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004145B5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-932586576"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6BB9860E" w14:textId="35565F25" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002C4410">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="796727282"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4758BFB8" w14:textId="772D412B" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002C4410">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="614173540"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="32BFE0C4" w14:textId="6F8B88B0" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002C4410">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="3DAC1054" w14:textId="77777777" w:rsidTr="0086636E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...26 lines deleted...]
-            <w:shd w:val="pct30" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="468DA569" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
-[...2756 lines deleted...]
-          <w:p w14:paraId="0BF25B8B" w14:textId="77777777" w:rsidR="00133713" w:rsidRPr="00E76E5C" w:rsidRDefault="00133713" w:rsidP="00133713">
+          <w:p w14:paraId="023A436D" w14:textId="77777777" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:ind w:right="-72"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>Special NCDPI-Approved Accommodation(s)</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="475114058"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0086636E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E76E5C">
-[...6 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Special NCDPI-Approved </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BFA17CC" w14:textId="6BAEA2A9" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00133713" w:rsidP="00133713">
+          <w:p w14:paraId="4F660BBC" w14:textId="42CBF1F7" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:ind w:right="-72"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E76E5C">
-[...5 lines deleted...]
-              <w:t>(specify):</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Accommodation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="600A1F59" w14:textId="0BCA38B5" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Specify</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="685184657"/>
+                <w:placeholder>
+                  <w:docPart w:val="9DA8B3F27C5749BBA8729B37766F8347"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00965DBA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="auto"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1315177844"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7F61703F" w14:textId="19A10008" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1629813181"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="581C15B3" w14:textId="1361ED7B" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1412349816"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="487954C2" w14:textId="65D93717" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="255874470"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="71B5836B" w14:textId="0490550C" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1334901870"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5B7FA41E" w14:textId="175BF3CF" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="795260798"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4AC803AA" w14:textId="5D1DD227" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1453085628"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="764178C1" w14:textId="0CFC4476" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1041256244"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="48C288D0" w14:textId="671DAD83" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1900705190"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6A076169" w14:textId="5F0F2995" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="679627593"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3830EEC8" w14:textId="40061176" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004145B5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1692834605"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="48454F3D" w14:textId="2BB9BAA1" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002C4410">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1012111924"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="25FDB62C" w14:textId="0B4A6F6E" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002C4410">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1374765879"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="114275C0" w14:textId="70EC9C75" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002C4410">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="002A3603" w14:textId="77777777" w:rsidTr="0086636E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFB4E98" w14:textId="605B96CB" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="17"/>
+                  <w:szCs w:val="17"/>
+                </w:rPr>
+                <w:id w:val="-546679374"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0086636E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E" w:rsidRPr="008830D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Word-to-Word Bilingual (English/Native Language) Dictionary/Electronic Translator (EL only)</w:t>
+            </w:r>
+            <w:r w:rsidR="0086636E">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:footnoteReference w:id="5"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1592396226"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2002DC29" w14:textId="05CA4782" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="00A13C4B" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1572918839"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="28C4DA8D" w14:textId="3BC0A6D1" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1304004325"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="23011BE8" w14:textId="36DC5ABD" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="00A13C4B" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="1614170706"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7C984E19" w14:textId="4764EBEB" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="2068382563"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="79F90579" w14:textId="1387A47D" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1205398301"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6153DE7A" w14:textId="4BDD086A" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-1984607077"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="644" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="698AE155" w14:textId="107C831F" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-248808512"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0FF3731E" w14:textId="6E7BB987" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+            </w:rPr>
+            <w:id w:val="-948618359"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0993F555" w14:textId="1BCFE8F3" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CA200B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C377089" w14:textId="6C9C81BD" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="046FC30E" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="45E4E327" w14:textId="6876DDE3" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9AB0AC" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="78EB2F86" w14:textId="6AE954DD" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F78A65B" w14:textId="77777777" w:rsidR="00F57442" w:rsidRPr="00E76E5C" w:rsidRDefault="00F57442" w:rsidP="00F57442">
+          <w:p w14:paraId="718B1825" w14:textId="5A283283" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
             <w:pPr>
-              <w:ind w:right="-72"/>
-[...3 lines deleted...]
-                <w:szCs w:val="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...214 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02B17C87" w14:textId="0BD3776E" w:rsidR="00F20B18" w:rsidRPr="00035F09" w:rsidRDefault="00F57442" w:rsidP="00DA255C">
-[...319 lines deleted...]
-      <w:pgMar w:top="259" w:right="576" w:bottom="288" w:left="576" w:header="720" w:footer="432" w:gutter="0"/>
+    <w:p w14:paraId="5154BD64" w14:textId="3D15A853" w:rsidR="00F634A2" w:rsidRPr="00F634A2" w:rsidRDefault="00F634A2" w:rsidP="00A13C4B"/>
+    <w:sectPr w:rsidR="00F634A2" w:rsidRPr="00F634A2" w:rsidSect="00A44C2B">
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="259" w:right="576" w:bottom="288" w:left="576" w:header="144" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D9157F4" w14:textId="77777777" w:rsidR="00C5121F" w:rsidRDefault="00C5121F">
+    <w:p w14:paraId="1E5329F1" w14:textId="77777777" w:rsidR="001F5148" w:rsidRDefault="001F5148" w:rsidP="00FA29E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="101E4650" w14:textId="77777777" w:rsidR="00C5121F" w:rsidRDefault="00C5121F">
+    <w:p w14:paraId="0A16017A" w14:textId="77777777" w:rsidR="001F5148" w:rsidRDefault="001F5148" w:rsidP="00FA29E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Palatino">
+    <w:altName w:val="Book Antiqua"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="7800205A" w:usb2="14600000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...11 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="626E7827" w14:textId="77777777" w:rsidR="00E2266B" w:rsidRDefault="00E2266B" w:rsidP="00273EFF">
+  <w:p w14:paraId="0A06CD30" w14:textId="40ABAF88" w:rsidR="00A44C2B" w:rsidRPr="00A13C4B" w:rsidRDefault="00A44C2B" w:rsidP="00A44C2B">
     <w:pPr>
-      <w:ind w:left="9360"/>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="11070"/>
+      </w:tabs>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00A13C4B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+      <w:t>North Carolina Department of Public Instruction</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A13C4B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00A13C4B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>July 202</w:t>
+    </w:r>
+    <w:r w:rsidR="008F5412">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="43044BF5" w14:textId="77777777" w:rsidR="00E2266B" w:rsidRDefault="00E2266B" w:rsidP="00273EFF">
+  <w:p w14:paraId="037B4BB6" w14:textId="44DFF2A4" w:rsidR="00A44C2B" w:rsidRPr="00A13C4B" w:rsidRDefault="00A44C2B" w:rsidP="00A44C2B">
     <w:pPr>
-      <w:ind w:left="9360"/>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="11070"/>
+      </w:tabs>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...2 lines deleted...]
-      <w:ind w:left="9360"/>
+    <w:r w:rsidRPr="00A13C4B">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
-    </w:pPr>
-    <w:r>
+      <w:t>Office of Accountability and Testing</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A13C4B">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
-      <w:t>Revised 9/2010</w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="001673DD">
+    <w:r w:rsidRPr="00A13C4B">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...127 lines deleted...]
-      </w:rPr>
+      <w:tab/>
       <w:t>Testing Policy and Operations</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="516897EA" w14:textId="77777777" w:rsidR="00C5121F" w:rsidRDefault="00C5121F">
+    <w:p w14:paraId="7D949C14" w14:textId="77777777" w:rsidR="001F5148" w:rsidRDefault="001F5148" w:rsidP="00FA29E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="653298C2" w14:textId="77777777" w:rsidR="00C5121F" w:rsidRDefault="00C5121F">
+    <w:p w14:paraId="015E71E7" w14:textId="77777777" w:rsidR="001F5148" w:rsidRDefault="001F5148" w:rsidP="00FA29E8">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="633CA483" w14:textId="09DE844C" w:rsidR="0086636E" w:rsidRPr="00A13C4B" w:rsidRDefault="0086636E" w:rsidP="00A13C4B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the size of the large font in the online testing system is not accessible for a student with visual impairments, this option may be used in conjunction with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Magnification Devices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accommodation, or a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>large print edition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the paper test may be ordered.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="512FF5A8" w14:textId="007C8AC6" w:rsidR="0086636E" w:rsidRPr="00A13C4B" w:rsidRDefault="0086636E" w:rsidP="00A13C4B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>One Test Item Per Page Edition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not an applicable accommodation for online tests because all tests are presented one test item at a time on the computer.  </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="0F25483E" w14:textId="77FB8EC3" w:rsidR="0086636E" w:rsidRPr="00A13C4B" w:rsidRDefault="0086636E" w:rsidP="00A13C4B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Student Marks Answers in Test Book</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should not need to be marked as an accommodation when students are testing online because the student’s responses are entered on the computer.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="4E5533A3" w14:textId="69D85DDB" w:rsidR="0086636E" w:rsidRPr="00A13C4B" w:rsidRDefault="0086636E" w:rsidP="00A13C4B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Special NCDPI-Approved Accommodation(s)” must only be used for documenting the use of designated features from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>North Carolina Accessibility Framework</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the use of a paper test due to a documented accessibility need, and/or an accommodation request approved by the North Carolina Department of Public Instruction. Accommodation Requests must be submitted to the public school unit test coordinator.   </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="18EA6B37" w14:textId="77777777" w:rsidR="0086636E" w:rsidRPr="00A13C4B" w:rsidRDefault="0086636E" w:rsidP="00A13C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Only students with disabilities who are also identified as English Learners (ELs) and have scored below Level 5.0 Bridging on the reading domain of the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D867554" w14:textId="7620B5F4" w:rsidR="0086636E" w:rsidRPr="00E67D3D" w:rsidRDefault="0086636E" w:rsidP="00A13C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WIDA Screener™/WIDA ACCESS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are eligible for this accommodation.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14496E80"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D3C0F98"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50A47C29"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="201C3BB2"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
-[...56 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...144 lines deleted...]
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...171 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1776826861">
-[...20 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="230699419">
+  <w:num w:numId="1" w16cid:durableId="1968703017">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="912197694">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="2" w16cid:durableId="176428683">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1089614658">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="2/pr2aRB7Igla9uz9aMAXJCML0dhGRZwMhdgEUKbery5Tu+yQvsweUidj1CfQc6KWkmN/XaRaRC+eQTg6o+jGQ==" w:salt="XnoSe6BuwZaNOaXU69O9ow=="/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...3 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008C04F5"/>
-[...505 lines deleted...]
-    <w:rsid w:val="00FF4FC4"/>
+    <w:rsidRoot w:val="00F634A2"/>
+    <w:rsid w:val="000063F4"/>
+    <w:rsid w:val="00051F9D"/>
+    <w:rsid w:val="00065686"/>
+    <w:rsid w:val="0007799F"/>
+    <w:rsid w:val="000F7E15"/>
+    <w:rsid w:val="00147147"/>
+    <w:rsid w:val="00156E1B"/>
+    <w:rsid w:val="00182B21"/>
+    <w:rsid w:val="00193E4F"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rsid w:val="001D724D"/>
+    <w:rsid w:val="001F5148"/>
+    <w:rsid w:val="00253742"/>
+    <w:rsid w:val="00270E90"/>
+    <w:rsid w:val="002F1686"/>
+    <w:rsid w:val="002F6A8A"/>
+    <w:rsid w:val="003364D2"/>
+    <w:rsid w:val="003773D9"/>
+    <w:rsid w:val="00390939"/>
+    <w:rsid w:val="003A5750"/>
+    <w:rsid w:val="003B4FF2"/>
+    <w:rsid w:val="003C1847"/>
+    <w:rsid w:val="003D4BF6"/>
+    <w:rsid w:val="003D76A4"/>
+    <w:rsid w:val="004400AF"/>
+    <w:rsid w:val="004421E7"/>
+    <w:rsid w:val="0044447E"/>
+    <w:rsid w:val="00480F5A"/>
+    <w:rsid w:val="004C76D2"/>
+    <w:rsid w:val="004F5748"/>
+    <w:rsid w:val="00522C7A"/>
+    <w:rsid w:val="005532BA"/>
+    <w:rsid w:val="005770EA"/>
+    <w:rsid w:val="005828C8"/>
+    <w:rsid w:val="005968A0"/>
+    <w:rsid w:val="005A7295"/>
+    <w:rsid w:val="005B0AF2"/>
+    <w:rsid w:val="0060678F"/>
+    <w:rsid w:val="0064031D"/>
+    <w:rsid w:val="00696AC1"/>
+    <w:rsid w:val="006B6444"/>
+    <w:rsid w:val="00713A70"/>
+    <w:rsid w:val="007219A2"/>
+    <w:rsid w:val="00724A00"/>
+    <w:rsid w:val="00757F4D"/>
+    <w:rsid w:val="00784612"/>
+    <w:rsid w:val="007A1E84"/>
+    <w:rsid w:val="007B3FEB"/>
+    <w:rsid w:val="007D2E90"/>
+    <w:rsid w:val="007D47CE"/>
+    <w:rsid w:val="007F2469"/>
+    <w:rsid w:val="007F39C6"/>
+    <w:rsid w:val="0082343C"/>
+    <w:rsid w:val="008248F5"/>
+    <w:rsid w:val="00832141"/>
+    <w:rsid w:val="0086636E"/>
+    <w:rsid w:val="00867C7D"/>
+    <w:rsid w:val="0087204A"/>
+    <w:rsid w:val="008830D9"/>
+    <w:rsid w:val="008E07A3"/>
+    <w:rsid w:val="008E3F9F"/>
+    <w:rsid w:val="008F1E7F"/>
+    <w:rsid w:val="008F5412"/>
+    <w:rsid w:val="008F5E9D"/>
+    <w:rsid w:val="0092331D"/>
+    <w:rsid w:val="00960A0B"/>
+    <w:rsid w:val="00965DBA"/>
+    <w:rsid w:val="009C7B74"/>
+    <w:rsid w:val="009E321A"/>
+    <w:rsid w:val="00A05422"/>
+    <w:rsid w:val="00A13C4B"/>
+    <w:rsid w:val="00A141F0"/>
+    <w:rsid w:val="00A160A9"/>
+    <w:rsid w:val="00A2029B"/>
+    <w:rsid w:val="00A44C2B"/>
+    <w:rsid w:val="00AA4AD9"/>
+    <w:rsid w:val="00AB0689"/>
+    <w:rsid w:val="00AE30C5"/>
+    <w:rsid w:val="00BC2F7E"/>
+    <w:rsid w:val="00BE7CF1"/>
+    <w:rsid w:val="00BF622B"/>
+    <w:rsid w:val="00C23B39"/>
+    <w:rsid w:val="00C23F72"/>
+    <w:rsid w:val="00C24744"/>
+    <w:rsid w:val="00C26EA1"/>
+    <w:rsid w:val="00C30169"/>
+    <w:rsid w:val="00C407ED"/>
+    <w:rsid w:val="00C44333"/>
+    <w:rsid w:val="00C53F5C"/>
+    <w:rsid w:val="00CE2DBA"/>
+    <w:rsid w:val="00D26DA3"/>
+    <w:rsid w:val="00D37E27"/>
+    <w:rsid w:val="00D4093C"/>
+    <w:rsid w:val="00DF0EB9"/>
+    <w:rsid w:val="00E04F17"/>
+    <w:rsid w:val="00E14E3B"/>
+    <w:rsid w:val="00E171EF"/>
+    <w:rsid w:val="00E20777"/>
+    <w:rsid w:val="00E23A94"/>
+    <w:rsid w:val="00E67D3D"/>
+    <w:rsid w:val="00E81B09"/>
+    <w:rsid w:val="00E95195"/>
+    <w:rsid w:val="00EE0E5F"/>
+    <w:rsid w:val="00F16B82"/>
+    <w:rsid w:val="00F41F2C"/>
+    <w:rsid w:val="00F51699"/>
+    <w:rsid w:val="00F634A2"/>
+    <w:rsid w:val="00F7394E"/>
+    <w:rsid w:val="00FA29E8"/>
+    <w:rsid w:val="00FC39CA"/>
+    <w:rsid w:val="00FE3E36"/>
+    <w:rsid w:val="0AA7296F"/>
+    <w:rsid w:val="0C2184D9"/>
+    <w:rsid w:val="5F8EC1B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0CFED777"/>
-  <w15:docId w15:val="{82DB217C-AF42-4667-BF1E-49F4FEE65923}"/>
+  <w14:docId w14:val="00AEF89F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{09BA0EE4-41E9-43A3-A67F-C07B7E2B4CED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11821,540 +13770,2725 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001C6DA8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00F7394E"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00AE30C5"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:ind w:left="720"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:ind w:left="1440"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="1440"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:ind w:left="1080"/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="720"/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="720"/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-    <w:name w:val="Body Text Indent"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:link w:val="Style1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C53F5C"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="Heading1Char"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="00C53F5C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F7394E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AE30C5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria" w:cstheme="majorBidi"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
     <w:pPr>
-      <w:ind w:left="1080"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:before="200"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="156082" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C6DA8"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B4FF2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9346"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9346"/>
+      </w:tabs>
+      <w:ind w:left="288"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:ind w:left="540"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="23"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendixes">
+    <w:name w:val="Appendixes"/>
+    <w:basedOn w:val="Title"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="009E321A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs/>
+      <w:sz w:val="96"/>
+      <w:szCs w:val="96"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
+    <w:name w:val="x_msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
-  </w:style>
-[...29 lines deleted...]
-    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00726580"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:rsid w:val="008A2CC2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C6DA8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C6DA8"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid7">
+    <w:name w:val="Table Grid7"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="blockparagraph">
+    <w:name w:val="block paragraph"/>
+    <w:aliases w:val="bp"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Say">
+    <w:name w:val="Say"/>
+    <w:aliases w:val="s"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="900" w:hanging="900"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph1">
+    <w:name w:val="paragraph1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:ind w:right="-187"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C6DA8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="indentlist">
+    <w:name w:val="indent list"/>
+    <w:aliases w:val="il"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7560"/>
+        <w:tab w:val="left" w:pos="9179"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="header2">
+    <w:name w:val="header2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:ind w:right="-187"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM14">
+    <w:name w:val="CM14"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableheading1">
+    <w:name w:val="table heading1"/>
+    <w:aliases w:val="th1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="1440"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="center" w:pos="7200"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraphhead">
+    <w:name w:val="paragraph head"/>
+    <w:aliases w:val="ph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading">
+    <w:name w:val="heading"/>
+    <w:aliases w:val="h"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="heading10">
+    <w:name w:val="heading1"/>
+    <w:aliases w:val="hd1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="heading1Char0"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:caps/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="heading1Char0">
+    <w:name w:val="heading1 Char"/>
+    <w:aliases w:val="hd1 Char"/>
+    <w:link w:val="heading10"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cstheme="minorBidi"/>
+      <w:caps/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="block2">
+    <w:name w:val="block 2"/>
+    <w:aliases w:val="b2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:ind w:right="-187"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="hanging">
+    <w:name w:val="hanging"/>
+    <w:aliases w:val="ha"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:right="-187" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino" w:eastAsia="Times New Roman" w:hAnsi="Palatino"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bullets">
+    <w:name w:val="bullets"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino" w:eastAsia="Times New Roman" w:hAnsi="Palatino"/>
+      <w:snapToGrid w:val="0"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A">
+    <w:name w:val="A"/>
+    <w:aliases w:val="B style"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="630"/>
+        <w:tab w:val="left" w:pos="1620"/>
+      </w:tabs>
+      <w:ind w:left="1620" w:hanging="1620"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="1"/>
+    <w:aliases w:val="2 style"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="630"/>
+        <w:tab w:val="left" w:pos="1080"/>
+      </w:tabs>
+      <w:ind w:left="1080" w:hanging="1080"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica"/>
+      <w:snapToGrid w:val="0"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a0">
+    <w:name w:val="a"/>
+    <w:aliases w:val="b style"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="180"/>
+        <w:tab w:val="left" w:pos="630"/>
+        <w:tab w:val="right" w:pos="1080"/>
+        <w:tab w:val="left" w:pos="1354"/>
+        <w:tab w:val="right" w:pos="1627"/>
+        <w:tab w:val="left" w:pos="1886"/>
+        <w:tab w:val="right" w:pos="2160"/>
+        <w:tab w:val="left" w:pos="2434"/>
+        <w:tab w:val="right" w:pos="2707"/>
+      </w:tabs>
+      <w:ind w:left="630" w:hanging="585"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica"/>
+      <w:snapToGrid w:val="0"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="blockinstructions">
+    <w:name w:val="block instructions"/>
+    <w:aliases w:val="bi"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7200"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="1260" w:right="-187" w:hanging="1260"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM6">
+    <w:name w:val="CM6"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="atLeast"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM21">
+    <w:name w:val="CM21"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:after="143"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="header1">
+    <w:name w:val="header1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:ind w:right="-187"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="blockparagraphhead">
+    <w:name w:val="block paragraph head"/>
+    <w:aliases w:val="bph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:right="-187"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TAMHeading">
+    <w:name w:val="TAM Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="hanginginstructions">
+    <w:name w:val="hanging instructions"/>
+    <w:aliases w:val="hi"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="1800" w:right="-187" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="instructions">
+    <w:name w:val="instructions"/>
+    <w:aliases w:val="i1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:ind w:left="900" w:hanging="900"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TAMH1">
+    <w:name w:val="TAM H1"/>
+    <w:basedOn w:val="header1"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:ind w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="gradecodeheading">
+    <w:name w:val="grade code heading"/>
+    <w:aliases w:val="gch"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2700"/>
+        <w:tab w:val="left" w:pos="5660"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:right="-187"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="booklets">
+    <w:name w:val="booklets"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3240"/>
+        <w:tab w:val="left" w:pos="3680"/>
+        <w:tab w:val="decimal" w:pos="5120"/>
+        <w:tab w:val="left" w:pos="5760"/>
+        <w:tab w:val="left" w:pos="6380"/>
+        <w:tab w:val="decimal" w:pos="7280"/>
+        <w:tab w:val="left" w:pos="10260"/>
+      </w:tabs>
+      <w:ind w:left="720" w:right="-180"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C7219D"/>
+    <w:rsid w:val="001C6DA8"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="808080"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C6DA8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="nctest-footnotelabel1">
+    <w:name w:val="nctest-footnote_label1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
+    <w:name w:val="Unresolved Mention3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xxmsonormal">
+    <w:name w:val="x_xmsonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="markdoszdz0b2">
+    <w:name w:val="markdoszdz0b2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C6DA8"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf11">
+    <w:name w:val="cf11"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
+    <w:name w:val="ui-provider"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C6DA8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C7219D"/>
+    <w:rsid w:val="001C6DA8"/>
     <w:rPr>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C7219D"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00C7219D"/>
+    <w:rsid w:val="001C6DA8"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E171EF"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C7219D"/>
+    <w:rsid w:val="001C6DA8"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C7219D"/>
+    <w:rsid w:val="001C6DA8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:u w:val="single"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C00A0D"/>
+    <w:rsid w:val="001C6DA8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
-    <w:rsid w:val="00C03606"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FA29E8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-      <w:sz w:val="24"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00156E1B"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpi.nc.gov/districts-schools/testing-and-school-accountability/testing-policy-and-operations/testing-students-disabilities" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpi.nc.gov/districts-schools/testing-and-school-accountability/testing-policy-and-operations/testing-students-disabilities" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{05266C6C-1D50-4A78-A3A3-BDC0CC7BF8AA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DB3632" w:rsidRDefault="00FC39CA">
+          <w:r w:rsidRPr="007E7B00">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D02BF332571B4E638C15997ED5AF4044"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{10A7BAB8-9CE0-4F1E-A4A8-209C1C156470}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DB3632" w:rsidRDefault="00FC39CA" w:rsidP="00FC39CA">
+          <w:pPr>
+            <w:pStyle w:val="D02BF332571B4E638C15997ED5AF4044"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007E7B00">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7FF57C4F50F545EFAD123FBBCB5BADEE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0799DC2C-8059-44A8-9D36-C774EBE78138}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B22632" w:rsidRDefault="004C0A1A" w:rsidP="004C0A1A">
+          <w:pPr>
+            <w:pStyle w:val="7FF57C4F50F545EFAD123FBBCB5BADEE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007E7B00">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7176093F1156427BADE298BA468FF621"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BAE853F0-E570-4909-AB1F-088C5A45DDA1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B22632" w:rsidRDefault="004C0A1A" w:rsidP="004C0A1A">
+          <w:pPr>
+            <w:pStyle w:val="7176093F1156427BADE298BA468FF621"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007E7B00">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9DA8B3F27C5749BBA8729B37766F8347"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DE1D6833-6B63-478A-BA10-23FCA9CF90B3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B22632" w:rsidRDefault="004C0A1A" w:rsidP="004C0A1A">
+          <w:pPr>
+            <w:pStyle w:val="9DA8B3F27C5749BBA8729B37766F8347"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007E7B00">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4F28A210D89B440D8E635B48521E98E9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{50B9D5BA-39E7-41CD-AB57-315A84389795}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B22632" w:rsidRDefault="00B22632" w:rsidP="00B22632">
+          <w:pPr>
+            <w:pStyle w:val="4F28A210D89B440D8E635B48521E98E9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007E7B00">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Palatino">
+    <w:altName w:val="Book Antiqua"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="7800205A" w:usb2="14600000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00FC39CA"/>
+    <w:rsid w:val="0039703E"/>
+    <w:rsid w:val="004C0A1A"/>
+    <w:rsid w:val="00696AC1"/>
+    <w:rsid w:val="00757F4D"/>
+    <w:rsid w:val="007F2469"/>
+    <w:rsid w:val="008E3F9F"/>
+    <w:rsid w:val="0093291F"/>
+    <w:rsid w:val="00B22632"/>
+    <w:rsid w:val="00C407ED"/>
+    <w:rsid w:val="00DB3632"/>
+    <w:rsid w:val="00E20777"/>
+    <w:rsid w:val="00EE0E5F"/>
+    <w:rsid w:val="00FC39CA"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B22632"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D02BF332571B4E638C15997ED5AF4044">
+    <w:name w:val="D02BF332571B4E638C15997ED5AF4044"/>
+    <w:rsid w:val="00FC39CA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FF57C4F50F545EFAD123FBBCB5BADEE">
+    <w:name w:val="7FF57C4F50F545EFAD123FBBCB5BADEE"/>
+    <w:rsid w:val="004C0A1A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7176093F1156427BADE298BA468FF621">
+    <w:name w:val="7176093F1156427BADE298BA468FF621"/>
+    <w:rsid w:val="004C0A1A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9DA8B3F27C5749BBA8729B37766F8347">
+    <w:name w:val="9DA8B3F27C5749BBA8729B37766F8347"/>
+    <w:rsid w:val="004C0A1A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F28A210D89B440D8E635B48521E98E9">
+    <w:name w:val="4F28A210D89B440D8E635B48521E98E9"/>
+    <w:rsid w:val="00B22632"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -12465,416 +16599,108 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...225 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDB8BCE5-2980-49B6-97F0-6A43B331462F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01E5E613-56E1-4631-B0A5-A9293BA05FEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...42 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>426</Words>
-  <Characters>3565</Characters>
+  <Words>502</Words>
+  <Characters>2866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>132</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>DEC 4 (1 of 4)</vt:lpstr>
+      <vt:lpstr>Section 504 Plan Testing Accommodations Chart</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>NCDPI</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3933</CharactersWithSpaces>
+  <CharactersWithSpaces>3362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="12" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:i4>7012405</vt:i4>
-[...17 lines deleted...]
-        <vt:i4>7864422</vt:i4>
+        <vt:i4>6946868</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.ncpublicschools.org/accountability/policies/tswd</vt:lpwstr>
+        <vt:lpwstr>https://www.dpi.nc.gov/districts-schools/testing-and-school-accountability/testing-policy-and-operations/testing-students-disabilities</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>DEC 4 (1 of 4)</dc:title>
+  <dc:title>Transitory Impairment Testing Accommodations Chart</dc:title>
   <dc:subject/>
-  <dc:creator>Compaq Customer Compaq Custom</dc:creator>
+  <dc:creator>Office of Accountability and Testing</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>