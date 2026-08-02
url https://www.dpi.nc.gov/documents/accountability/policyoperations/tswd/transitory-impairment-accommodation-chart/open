--- v1 (2026-04-27)
+++ v2 (2026-08-02)
@@ -210,51 +210,67 @@
       </w:pPr>
       <w:r w:rsidRPr="00AE30C5">
         <w:t>Annual Testing Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000E31E" w14:textId="06AF6E01" w:rsidR="00F634A2" w:rsidRPr="00522C7A" w:rsidRDefault="004400AF" w:rsidP="00522C7A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D83851">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">A transitory impairment is an impairment with an actual or expected duration of six months or less. </w:t>
       </w:r>
       <w:r w:rsidR="00F634A2" w:rsidRPr="00522C7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Select the appropriate state test(s) and testing accommodations that will allow the student to demonstrate their knowledge. Accommodations that are listed on the Section 504 Plan must be used routinely in classroom instruction and on similar classroom assessments throughout the school year. For specifics regarding accommodation use and availability for specific tests, refer to the </w:t>
+        <w:t xml:space="preserve">Select the appropriate state test(s) and testing accommodations that will allow the student to demonstrate their knowledge. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F634A2" w:rsidRPr="00522C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F634A2" w:rsidRPr="00522C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that are listed on the Section 504 Plan must be used routinely in classroom instruction and on similar classroom assessments throughout the school year. For specifics regarding accommodation use and availability for specific tests, refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00F634A2" w:rsidRPr="00522C7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Testing Students with Disabilities</w:t>
         </w:r>
         <w:r w:rsidR="00F634A2" w:rsidRPr="00522C7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00F634A2" w:rsidRPr="00522C7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
@@ -630,70 +646,72 @@
             <w:tcW w:w="645" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D07D805" w14:textId="72C896B5" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4093C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">CTE </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00C30169">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00D4093C" w:rsidRPr="00D4093C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>ost-assessments</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70F705BD" w14:textId="3F5E3C76" w:rsidR="007F39C6" w:rsidRPr="00D4093C" w:rsidRDefault="007F39C6" w:rsidP="002F1686">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4093C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
@@ -966,51 +984,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4093C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>WIDA ACCESS Speaking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E07A3" w:rsidRPr="008830D9" w14:paraId="68F4316A" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49A012AA" w14:textId="6509555F" w:rsidR="008E07A3" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
+          <w:p w14:paraId="49A012AA" w14:textId="6509555F" w:rsidR="008E07A3" w:rsidRDefault="006E0EA9" w:rsidP="00965DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="-1736078393"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F16B82">
                   <w:rPr>
@@ -1626,51 +1644,51 @@
                     <w:szCs w:val="17"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A141F0" w:rsidRPr="008830D9" w14:paraId="6337EFAF" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="749620DF" w14:textId="6FCA1807" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
+          <w:p w14:paraId="749620DF" w14:textId="6FCA1807" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="006E0EA9" w:rsidP="00965DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="-914006018"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F16B82">
                   <w:rPr>
@@ -2216,51 +2234,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A141F0" w:rsidRPr="008830D9" w14:paraId="09F33E8B" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B189555" w14:textId="072BFF31" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
+          <w:p w14:paraId="7B189555" w14:textId="072BFF31" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="006E0EA9" w:rsidP="00965DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="226804193"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00156E1B">
                   <w:rPr>
@@ -2770,51 +2788,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A141F0" w:rsidRPr="008830D9" w14:paraId="3F700650" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53B30B80" w14:textId="0DE3F2C7" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
+          <w:p w14:paraId="53B30B80" w14:textId="0DE3F2C7" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="006E0EA9" w:rsidP="00965DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="-1783498575"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00156E1B">
                   <w:rPr>
@@ -3306,51 +3324,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A141F0" w:rsidRPr="008830D9" w14:paraId="69A1C811" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47AEEF9F" w14:textId="37C14E41" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
+          <w:p w14:paraId="47AEEF9F" w14:textId="37C14E41" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="006E0EA9" w:rsidP="00965DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="117267046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00156E1B">
                   <w:rPr>
@@ -3896,51 +3914,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A141F0" w:rsidRPr="008830D9" w14:paraId="75B3F2F3" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8523D1" w14:textId="29DA537B" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
+          <w:p w14:paraId="7E8523D1" w14:textId="29DA537B" w:rsidR="00A141F0" w:rsidRPr="008830D9" w:rsidRDefault="006E0EA9" w:rsidP="00965DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="-424259109"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00156E1B">
                   <w:rPr>
@@ -4450,51 +4468,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A141F0" w:rsidRPr="008830D9" w14:paraId="2B91A889" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED25946" w14:textId="77777777" w:rsidR="00AB0689" w:rsidRDefault="004421E7" w:rsidP="00965DBA">
+          <w:p w14:paraId="2ED25946" w14:textId="77777777" w:rsidR="00AB0689" w:rsidRDefault="006E0EA9" w:rsidP="00965DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="300437521"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00156E1B">
                   <w:rPr>
@@ -5011,51 +5029,51 @@
                     <w:szCs w:val="17"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="32BE9863" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DFB626B" w14:textId="2F75F712" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+          <w:p w14:paraId="0DFB626B" w14:textId="2F75F712" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="006E0EA9" w:rsidP="0086636E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="1666202553"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0086636E">
                   <w:rPr>
@@ -5628,51 +5646,51 @@
                     <w:szCs w:val="17"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E04D6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="7223D328" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54E8E1F5" w14:textId="5F7828F5" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+          <w:p w14:paraId="54E8E1F5" w14:textId="5F7828F5" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="006E0EA9" w:rsidP="0086636E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="-1092312724"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0086636E">
                   <w:rPr>
@@ -6233,51 +6251,51 @@
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004D7744">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="00CBD5BC" w14:textId="77777777" w:rsidTr="0086636E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05FDAD11" w14:textId="5B00818B" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+          <w:p w14:paraId="05FDAD11" w14:textId="5B00818B" w:rsidR="0086636E" w:rsidRDefault="006E0EA9" w:rsidP="0086636E">
             <w:pPr>
               <w:ind w:right="-72"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="848379449"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0086636E">
@@ -6980,51 +6998,51 @@
                     <w:szCs w:val="17"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004D7744">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="6DE3C539" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="310DB600" w14:textId="77777777" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+          <w:p w14:paraId="310DB600" w14:textId="77777777" w:rsidR="0086636E" w:rsidRDefault="006E0EA9" w:rsidP="0086636E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="1534379537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0086636E">
                   <w:rPr>
@@ -7550,51 +7568,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="5134DF1F" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0CF6E3" w14:textId="7CADBB45" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+          <w:p w14:paraId="6E0CF6E3" w14:textId="7CADBB45" w:rsidR="0086636E" w:rsidRDefault="006E0EA9" w:rsidP="0086636E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="-1640110219"/>
                 <w14:checkbox>
                   <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F5412">
                   <w:rPr>
@@ -8202,51 +8220,51 @@
                     <w:szCs w:val="17"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005D4F00">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="55D4D42F" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="199"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74607BBB" w14:textId="6DAA31D3" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+          <w:p w14:paraId="74607BBB" w14:textId="6DAA31D3" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="006E0EA9" w:rsidP="0086636E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="-481781367"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0086636E">
                   <w:rPr>
@@ -8756,51 +8774,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="6212821E" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE849B7" w14:textId="77777777" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+          <w:p w14:paraId="3CE849B7" w14:textId="77777777" w:rsidR="0086636E" w:rsidRDefault="006E0EA9" w:rsidP="0086636E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="1218090237"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0086636E">
                   <w:rPr>
@@ -9380,51 +9398,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="4C0B333F" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B16AC6F" w14:textId="363F5D97" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+          <w:p w14:paraId="7B16AC6F" w14:textId="363F5D97" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="006E0EA9" w:rsidP="0086636E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="-984153436"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0086636E">
                   <w:rPr>
@@ -9970,51 +9988,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="0C9E3EF8" w14:textId="77777777" w:rsidTr="0086636E">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14574475" w14:textId="1FAFC621" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+          <w:p w14:paraId="14574475" w14:textId="1FAFC621" w:rsidR="0086636E" w:rsidRDefault="006E0EA9" w:rsidP="0086636E">
             <w:pPr>
               <w:ind w:right="-72"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="934558879"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0086636E">
@@ -10056,51 +10074,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>(in English)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BC762A2" w14:textId="77777777" w:rsidR="0086636E" w:rsidRDefault="0086636E" w:rsidP="0086636E">
             <w:pPr>
               <w:ind w:right="-72"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Specify:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64B9D16D" w14:textId="2397A5FB" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+          <w:p w14:paraId="64B9D16D" w14:textId="2397A5FB" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="006E0EA9" w:rsidP="0086636E">
             <w:pPr>
               <w:ind w:right="-72"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="-1156457899"/>
                 <w:placeholder>
                   <w:docPart w:val="7176093F1156427BADE298BA468FF621"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0086636E" w:rsidRPr="00965DBA">
@@ -10535,91 +10553,91 @@
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002C4410">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
             </w:rPr>
             <w:id w:val="-2092769940"/>
             <w14:checkbox>
-              <w14:checked w14:val="0"/>
-[...26 lines deleted...]
-                  <w:t>☐</w:t>
+              <w14:checked w14:val="1"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="645" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E570D19" w14:textId="6C0B5340" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="00627611" w:rsidP="0086636E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>☒</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="061EA0C3" w14:textId="77777777" w:rsidTr="0086636E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="465FF584" w14:textId="61852DBE" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+          <w:p w14:paraId="465FF584" w14:textId="61852DBE" w:rsidR="0086636E" w:rsidRDefault="006E0EA9" w:rsidP="0086636E">
             <w:pPr>
               <w:ind w:right="-72"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="-2018609665"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0086636E">
@@ -10692,51 +10710,69 @@
                 <w:id w:val="-1434741782"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Small group (group size___)     </w:t>
+              <w:t xml:space="preserve"> Small group (group </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>size__</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_)     </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DE25D21" w14:textId="1426884D" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="0086636E" w:rsidP="0086636E">
             <w:pPr>
               <w:ind w:right="-72"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
@@ -11301,51 +11337,51 @@
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002C4410">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="3DAC1054" w14:textId="77777777" w:rsidTr="0086636E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="023A436D" w14:textId="77777777" w:rsidR="0086636E" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+          <w:p w14:paraId="023A436D" w14:textId="77777777" w:rsidR="0086636E" w:rsidRDefault="006E0EA9" w:rsidP="0086636E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8640"/>
               </w:tabs>
               <w:ind w:right="-72"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="475114058"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12002,51 +12038,51 @@
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002C4410">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="17"/>
                     <w:szCs w:val="17"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0086636E" w:rsidRPr="008830D9" w14:paraId="002A3603" w14:textId="77777777" w:rsidTr="0086636E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFB4E98" w14:textId="605B96CB" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="004421E7" w:rsidP="0086636E">
+          <w:p w14:paraId="0CFB4E98" w14:textId="605B96CB" w:rsidR="0086636E" w:rsidRPr="008830D9" w:rsidRDefault="006E0EA9" w:rsidP="0086636E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:id w:val="-546679374"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0086636E">
                   <w:rPr>
@@ -12554,58 +12590,58 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5154BD64" w14:textId="3D15A853" w:rsidR="00F634A2" w:rsidRPr="00F634A2" w:rsidRDefault="00F634A2" w:rsidP="00A13C4B"/>
     <w:sectPr w:rsidR="00F634A2" w:rsidRPr="00F634A2" w:rsidSect="00A44C2B">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="259" w:right="576" w:bottom="288" w:left="576" w:header="144" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E5329F1" w14:textId="77777777" w:rsidR="001F5148" w:rsidRDefault="001F5148" w:rsidP="00FA29E8">
+    <w:p w14:paraId="1DAEBE5F" w14:textId="77777777" w:rsidR="006E0EA9" w:rsidRDefault="006E0EA9" w:rsidP="00FA29E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A16017A" w14:textId="77777777" w:rsidR="001F5148" w:rsidRDefault="001F5148" w:rsidP="00FA29E8">
+    <w:p w14:paraId="05EBDCB7" w14:textId="77777777" w:rsidR="006E0EA9" w:rsidRDefault="006E0EA9" w:rsidP="00FA29E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -12681,150 +12717,167 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A06CD30" w14:textId="40ABAF88" w:rsidR="00A44C2B" w:rsidRPr="00A13C4B" w:rsidRDefault="00A44C2B" w:rsidP="00A44C2B">
+  <w:p w14:paraId="0A06CD30" w14:textId="47D7F723" w:rsidR="00A44C2B" w:rsidRPr="00A13C4B" w:rsidRDefault="00A44C2B" w:rsidP="00A44C2B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="11070"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A13C4B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>North Carolina Department of Public Instruction</w:t>
     </w:r>
     <w:r w:rsidRPr="00A13C4B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A13C4B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
       <w:t>July 202</w:t>
     </w:r>
-    <w:r w:rsidR="008F5412">
+    <w:r w:rsidR="00627611">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="037B4BB6" w14:textId="44DFF2A4" w:rsidR="00A44C2B" w:rsidRPr="00A13C4B" w:rsidRDefault="00A44C2B" w:rsidP="00A44C2B">
+  <w:p w14:paraId="037B4BB6" w14:textId="27F9C2AE" w:rsidR="00A44C2B" w:rsidRPr="00A13C4B" w:rsidRDefault="00A44C2B" w:rsidP="00A44C2B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="11070"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A13C4B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
-      <w:t>Office of Accountability and Testing</w:t>
+      <w:t>Office of Testing</w:t>
     </w:r>
     <w:r w:rsidRPr="00A13C4B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A13C4B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
-      <w:t>Testing Policy and Operations</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00A13C4B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+      <w:t>Testing</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00A13C4B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Policy and Operations</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D949C14" w14:textId="77777777" w:rsidR="001F5148" w:rsidRDefault="001F5148" w:rsidP="00FA29E8">
+    <w:p w14:paraId="1202ABE9" w14:textId="77777777" w:rsidR="006E0EA9" w:rsidRDefault="006E0EA9" w:rsidP="00FA29E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="015E71E7" w14:textId="77777777" w:rsidR="001F5148" w:rsidRDefault="001F5148" w:rsidP="00FA29E8">
+    <w:p w14:paraId="4070A5AE" w14:textId="77777777" w:rsidR="006E0EA9" w:rsidRDefault="006E0EA9" w:rsidP="00FA29E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="633CA483" w14:textId="09DE844C" w:rsidR="0086636E" w:rsidRPr="00A13C4B" w:rsidRDefault="0086636E" w:rsidP="00A13C4B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A13C4B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A13C4B">
@@ -12984,102 +13037,100 @@
       </w:r>
       <w:r w:rsidRPr="00A13C4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Special NCDPI-Approved Accommodation(s)” must only be used for documenting the use of designated features from the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A13C4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>North Carolina Accessibility Framework</w:t>
       </w:r>
       <w:r w:rsidRPr="00A13C4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the use of a paper test due to a documented accessibility need, and/or an accommodation request approved by the North Carolina Department of Public Instruction. Accommodation Requests must be submitted to the public school unit test coordinator.   </w:t>
+        <w:t xml:space="preserve">, the use of a paper test due to a documented accessibility need, and/or an accommodation request approved by the North Carolina Department of Public Instruction. Accommodation Requests must be submitted to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>public school</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A13C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit test coordinator.   </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="18EA6B37" w14:textId="77777777" w:rsidR="0086636E" w:rsidRPr="00A13C4B" w:rsidRDefault="0086636E" w:rsidP="00A13C4B">
+    <w:p w14:paraId="6D867554" w14:textId="1C2A9097" w:rsidR="0086636E" w:rsidRPr="00E67D3D" w:rsidRDefault="0086636E" w:rsidP="00A13C4B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A13C4B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A13C4B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Only students with disabilities who are also identified as English Learners (ELs) and have scored below Level 5.0 Bridging on the reading domain of the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> WIDA Screener™/WIDA ACCESS </w:t>
+        <w:t xml:space="preserve"> Only students with disabilities who are also identified as English Learners (ELs) and have scored below Level 5.0 Bridging on the reading domain of the WIDA Screener™/WIDA ACCESS </w:t>
       </w:r>
       <w:r w:rsidRPr="00A13C4B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00A13C4B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> are eligible for this accommodation.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -13211,158 +13262,162 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1968703017">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="176428683">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1089614658">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="2/pr2aRB7Igla9uz9aMAXJCML0dhGRZwMhdgEUKbery5Tu+yQvsweUidj1CfQc6KWkmN/XaRaRC+eQTg6o+jGQ==" w:salt="XnoSe6BuwZaNOaXU69O9ow=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="EUAQhJ4fni37ZKluJufuBtpj49hiIu0GTHq8Zd263tzvA/BeBdUI+lUlqyWEf0eV02j/LbglM7w6a29+fC3I3Q==" w:salt="ojuNtwJDvGR9gYiForDrsg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F634A2"/>
     <w:rsid w:val="000063F4"/>
     <w:rsid w:val="00051F9D"/>
     <w:rsid w:val="00065686"/>
     <w:rsid w:val="0007799F"/>
     <w:rsid w:val="000F7E15"/>
     <w:rsid w:val="00147147"/>
     <w:rsid w:val="00156E1B"/>
     <w:rsid w:val="00182B21"/>
     <w:rsid w:val="00193E4F"/>
     <w:rsid w:val="001C6DA8"/>
     <w:rsid w:val="001D724D"/>
     <w:rsid w:val="001F5148"/>
     <w:rsid w:val="00253742"/>
     <w:rsid w:val="00270E90"/>
     <w:rsid w:val="002F1686"/>
     <w:rsid w:val="002F6A8A"/>
+    <w:rsid w:val="00333EB8"/>
     <w:rsid w:val="003364D2"/>
     <w:rsid w:val="003773D9"/>
     <w:rsid w:val="00390939"/>
     <w:rsid w:val="003A5750"/>
     <w:rsid w:val="003B4FF2"/>
     <w:rsid w:val="003C1847"/>
     <w:rsid w:val="003D4BF6"/>
     <w:rsid w:val="003D76A4"/>
     <w:rsid w:val="004400AF"/>
-    <w:rsid w:val="004421E7"/>
     <w:rsid w:val="0044447E"/>
     <w:rsid w:val="00480F5A"/>
     <w:rsid w:val="004C76D2"/>
     <w:rsid w:val="004F5748"/>
     <w:rsid w:val="00522C7A"/>
     <w:rsid w:val="005532BA"/>
     <w:rsid w:val="005770EA"/>
     <w:rsid w:val="005828C8"/>
     <w:rsid w:val="005968A0"/>
     <w:rsid w:val="005A7295"/>
     <w:rsid w:val="005B0AF2"/>
     <w:rsid w:val="0060678F"/>
+    <w:rsid w:val="00627611"/>
     <w:rsid w:val="0064031D"/>
     <w:rsid w:val="00696AC1"/>
     <w:rsid w:val="006B6444"/>
+    <w:rsid w:val="006E0EA9"/>
     <w:rsid w:val="00713A70"/>
     <w:rsid w:val="007219A2"/>
     <w:rsid w:val="00724A00"/>
+    <w:rsid w:val="00742643"/>
     <w:rsid w:val="00757F4D"/>
     <w:rsid w:val="00784612"/>
+    <w:rsid w:val="00791AA7"/>
     <w:rsid w:val="007A1E84"/>
     <w:rsid w:val="007B3FEB"/>
     <w:rsid w:val="007D2E90"/>
     <w:rsid w:val="007D47CE"/>
     <w:rsid w:val="007F2469"/>
     <w:rsid w:val="007F39C6"/>
     <w:rsid w:val="0082343C"/>
     <w:rsid w:val="008248F5"/>
     <w:rsid w:val="00832141"/>
     <w:rsid w:val="0086636E"/>
     <w:rsid w:val="00867C7D"/>
     <w:rsid w:val="0087204A"/>
     <w:rsid w:val="008830D9"/>
     <w:rsid w:val="008E07A3"/>
     <w:rsid w:val="008E3F9F"/>
     <w:rsid w:val="008F1E7F"/>
     <w:rsid w:val="008F5412"/>
     <w:rsid w:val="008F5E9D"/>
     <w:rsid w:val="0092331D"/>
     <w:rsid w:val="00960A0B"/>
     <w:rsid w:val="00965DBA"/>
     <w:rsid w:val="009C7B74"/>
     <w:rsid w:val="009E321A"/>
     <w:rsid w:val="00A05422"/>
     <w:rsid w:val="00A13C4B"/>
     <w:rsid w:val="00A141F0"/>
     <w:rsid w:val="00A160A9"/>
     <w:rsid w:val="00A2029B"/>
     <w:rsid w:val="00A44C2B"/>
     <w:rsid w:val="00AA4AD9"/>
     <w:rsid w:val="00AB0689"/>
     <w:rsid w:val="00AE30C5"/>
+    <w:rsid w:val="00B71F46"/>
     <w:rsid w:val="00BC2F7E"/>
     <w:rsid w:val="00BE7CF1"/>
     <w:rsid w:val="00BF622B"/>
     <w:rsid w:val="00C23B39"/>
     <w:rsid w:val="00C23F72"/>
     <w:rsid w:val="00C24744"/>
     <w:rsid w:val="00C26EA1"/>
     <w:rsid w:val="00C30169"/>
-    <w:rsid w:val="00C407ED"/>
     <w:rsid w:val="00C44333"/>
     <w:rsid w:val="00C53F5C"/>
     <w:rsid w:val="00CE2DBA"/>
     <w:rsid w:val="00D26DA3"/>
     <w:rsid w:val="00D37E27"/>
     <w:rsid w:val="00D4093C"/>
     <w:rsid w:val="00DF0EB9"/>
     <w:rsid w:val="00E04F17"/>
     <w:rsid w:val="00E14E3B"/>
     <w:rsid w:val="00E171EF"/>
     <w:rsid w:val="00E20777"/>
     <w:rsid w:val="00E23A94"/>
     <w:rsid w:val="00E67D3D"/>
     <w:rsid w:val="00E81B09"/>
     <w:rsid w:val="00E95195"/>
     <w:rsid w:val="00EE0E5F"/>
     <w:rsid w:val="00F16B82"/>
     <w:rsid w:val="00F41F2C"/>
     <w:rsid w:val="00F51699"/>
     <w:rsid w:val="00F634A2"/>
     <w:rsid w:val="00F7394E"/>
     <w:rsid w:val="00FA29E8"/>
     <w:rsid w:val="00FC39CA"/>
     <w:rsid w:val="00FE3E36"/>
     <w:rsid w:val="0AA7296F"/>
@@ -15797,63 +15852,65 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC39CA"/>
+    <w:rsid w:val="00333EB8"/>
     <w:rsid w:val="0039703E"/>
     <w:rsid w:val="004C0A1A"/>
     <w:rsid w:val="00696AC1"/>
     <w:rsid w:val="00757F4D"/>
     <w:rsid w:val="007F2469"/>
     <w:rsid w:val="008E3F9F"/>
     <w:rsid w:val="0093291F"/>
     <w:rsid w:val="00B22632"/>
-    <w:rsid w:val="00C407ED"/>
+    <w:rsid w:val="00B71F46"/>
     <w:rsid w:val="00DB3632"/>
     <w:rsid w:val="00E20777"/>
     <w:rsid w:val="00EE0E5F"/>
     <w:rsid w:val="00FC39CA"/>
+    <w:rsid w:val="00FC7498"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -16616,91 +16673,91 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01E5E613-56E1-4631-B0A5-A9293BA05FEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>502</Words>
-  <Characters>2866</Characters>
+  <Words>513</Words>
+  <Characters>2855</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Section 504 Plan Testing Accommodations Chart</vt:lpstr>
+      <vt:lpstr>Transitory Impairment Testing Accommodations Chart</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3362</CharactersWithSpaces>
+  <CharactersWithSpaces>3330</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6946868</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.dpi.nc.gov/districts-schools/testing-and-school-accountability/testing-policy-and-operations/testing-students-disabilities</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Transitory Impairment Testing Accommodations Chart</dc:title>
   <dc:subject/>
-  <dc:creator>Office of Accountability and Testing</dc:creator>
+  <dc:creator>Office of Testing</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>