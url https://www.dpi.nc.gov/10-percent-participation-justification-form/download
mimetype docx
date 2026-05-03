--- v0 (2025-10-16)
+++ v1 (2026-05-03)
@@ -366,51 +366,50 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="4273"/>
         <w:tblW w:w="6650" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6650"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E5FD3" w:rsidRPr="00905429" w14:paraId="27C1DE07" w14:textId="77777777" w:rsidTr="00905429">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6650" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2103BEF7" w14:textId="7638B5DD" w:rsidR="008E5FD3" w:rsidRPr="00905429" w:rsidRDefault="008E5FD3" w:rsidP="00905429">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="336" w:right="540" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk507322261"/>
             <w:bookmarkStart w:id="1" w:name="_Hlk507331206"/>
             <w:r w:rsidRPr="00905429">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3-Digit </w:t>
             </w:r>
             <w:r w:rsidR="00905429">
               <w:rPr>
@@ -454,51 +453,50 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00905429">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="008E5FD3" w:rsidRPr="00905429" w14:paraId="0C078E73" w14:textId="77777777" w:rsidTr="00905429">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6650" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75A66898" w14:textId="7170CCD9" w:rsidR="008E5FD3" w:rsidRPr="00905429" w:rsidRDefault="008E5FD3" w:rsidP="00905429">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="336" w:right="540" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00905429">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact Name:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
@@ -514,51 +512,50 @@
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00905429">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E5FD3" w:rsidRPr="00905429" w14:paraId="60AD43D5" w14:textId="77777777" w:rsidTr="00905429">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6650" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18F095BD" w14:textId="77777777" w:rsidR="008E5FD3" w:rsidRPr="00905429" w:rsidRDefault="008E5FD3" w:rsidP="00905429">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="336" w:right="540" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00905429">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact Phone No.:</w:t>
             </w:r>
             <w:r w:rsidRPr="00905429">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -581,51 +578,50 @@
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00905429">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E5FD3" w:rsidRPr="00905429" w14:paraId="552754F1" w14:textId="77777777" w:rsidTr="00905429">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6650" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71228A7A" w14:textId="34E1F78F" w:rsidR="008E5FD3" w:rsidRPr="00905429" w:rsidRDefault="00905429" w:rsidP="00905429">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="336" w:right="540" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PSU</w:t>
             </w:r>
             <w:r w:rsidR="008E5FD3" w:rsidRPr="00905429">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -657,51 +653,50 @@
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E5FD3" w:rsidRPr="00905429">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E5FD3" w:rsidRPr="00905429" w14:paraId="5431DD72" w14:textId="77777777" w:rsidTr="00905429">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6650" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60F28DAC" w14:textId="77777777" w:rsidR="008E5FD3" w:rsidRPr="00905429" w:rsidRDefault="008E5FD3" w:rsidP="00905429">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="336" w:right="540" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00905429">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact Title:</w:t>
             </w:r>
             <w:r w:rsidRPr="00905429">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -724,51 +719,50 @@
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00905429">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E5FD3" w:rsidRPr="00905429" w14:paraId="33783608" w14:textId="77777777" w:rsidTr="00905429">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6650" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18092FB7" w14:textId="77777777" w:rsidR="008E5FD3" w:rsidRPr="00905429" w:rsidRDefault="008E5FD3" w:rsidP="00905429">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="336" w:right="540" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00905429">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact E-Mail:</w:t>
             </w:r>
             <w:r w:rsidRPr="00905429">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -1048,51 +1042,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:anchor="1Information-6196" w:history="1">
         <w:r w:rsidRPr="00905429">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>North Carolina Alternate Assessment Decision Making Flow Chart</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to make alternate assessment participation decisions?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2A5340" w14:textId="453DDC0D" w:rsidR="008E5FD3" w:rsidRDefault="00070501" w:rsidP="00EB7B62">
+    <w:p w14:paraId="2A2A5340" w14:textId="453DDC0D" w:rsidR="008E5FD3" w:rsidRDefault="00682A08" w:rsidP="00EB7B62">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2772"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="547"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1902983082"/>
           <w14:checkbox>
@@ -3750,149 +3744,121 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="00AD18F4" w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">School </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">__________________________ </w:t>
+        <w:t xml:space="preserve">School Director  ___________________________ </w:t>
       </w:r>
       <w:r w:rsidR="00EB7B62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date   ____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E588523" w14:textId="75A24DF1" w:rsidR="008E5FD3" w:rsidRPr="00905429" w:rsidRDefault="008E5FD3" w:rsidP="00EB7B62">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="360" w:right="162"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exceptional Children Director</w:t>
       </w:r>
       <w:r w:rsidR="00AD18F4" w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordinator </w:t>
       </w:r>
       <w:r w:rsidR="00997632" w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...8 lines deleted...]
-        <w:t>_________________</w:t>
+        <w:t>__________________</w:t>
       </w:r>
       <w:r w:rsidR="00EB7B62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">_ </w:t>
       </w:r>
       <w:r w:rsidR="00EB7B62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date   ____________________</w:t>
       </w:r>
@@ -3948,51 +3914,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704B49CE" w14:textId="77777777" w:rsidR="008E5FD3" w:rsidRPr="00905429" w:rsidRDefault="008E5FD3" w:rsidP="008E5FD3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:right="162"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="135B5DF9" w14:textId="6EF39866" w:rsidR="008E5FD3" w:rsidRPr="00905429" w:rsidRDefault="008E5FD3" w:rsidP="00EB301A">
+    <w:p w14:paraId="135B5DF9" w14:textId="4E94987B" w:rsidR="008E5FD3" w:rsidRPr="00905429" w:rsidRDefault="008E5FD3" w:rsidP="00EB301A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="158"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The completed justification form must be signed by the superintendent/school director, exceptional children’s director</w:t>
       </w:r>
       <w:r w:rsidR="00A21165" w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
@@ -4007,101 +3973,101 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>public school</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> unit testing coordinator. The form must be </w:t>
       </w:r>
       <w:r w:rsidR="002D2AC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">submitted in </w:t>
+        <w:t xml:space="preserve">submitted </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002D2AC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>NCTest</w:t>
+        <w:t>in</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002D2AC6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Admin by </w:t>
+        <w:t xml:space="preserve"> NCTest Admin by </w:t>
       </w:r>
       <w:r w:rsidR="0017765C" w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">July </w:t>
       </w:r>
-      <w:r w:rsidR="009E08FD" w:rsidRPr="00905429">
+      <w:r w:rsidR="00BD7C27">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="005F70CB" w:rsidRPr="00905429">
+      <w:r w:rsidR="00F00FB7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00905429">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3330CFEE" w14:textId="77777777" w:rsidR="008E5FD3" w:rsidRPr="00905429" w:rsidRDefault="008E5FD3" w:rsidP="00EB301A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="158"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AAAC106" w14:textId="0FCA8853" w:rsidR="00D0431B" w:rsidRPr="00905429" w:rsidRDefault="008E5FD3" w:rsidP="00D774EC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -4268,58 +4234,58 @@
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B71E9F" w:rsidRPr="00A41815" w:rsidSect="00D0431B">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="876" w:right="1440" w:bottom="1440" w:left="1440" w:header="288" w:footer="367" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53112DD2" w14:textId="77777777" w:rsidR="00564EB1" w:rsidRDefault="00564EB1">
+    <w:p w14:paraId="7E287582" w14:textId="77777777" w:rsidR="00FC36C0" w:rsidRDefault="00FC36C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0771A9A6" w14:textId="77777777" w:rsidR="00564EB1" w:rsidRDefault="00564EB1">
+    <w:p w14:paraId="01730124" w14:textId="77777777" w:rsidR="00FC36C0" w:rsidRDefault="00FC36C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4369,51 +4335,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3421A94C" w14:textId="0C741E15" w:rsidR="00555306" w:rsidRPr="00905429" w:rsidRDefault="00F24ECE" w:rsidP="00F24ECE">
+  <w:p w14:paraId="3421A94C" w14:textId="60C0A39B" w:rsidR="00555306" w:rsidRPr="00905429" w:rsidRDefault="00F24ECE" w:rsidP="00F24ECE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00905429">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>N</w:t>
     </w:r>
     <w:r w:rsidR="00555306" w:rsidRPr="00905429">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">orth Carolina Department of Public Instruction </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4449,57 +4415,57 @@
         </w:r>
         <w:r w:rsidR="00555306" w:rsidRPr="00905429">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">  </w:t>
         </w:r>
         <w:r w:rsidR="00D90408" w:rsidRPr="00905429">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>January</w:t>
         </w:r>
         <w:r w:rsidR="00555306" w:rsidRPr="00905429">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> 202</w:t>
         </w:r>
-        <w:r w:rsidR="005F70CB" w:rsidRPr="00905429">
+        <w:r w:rsidR="00077046">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="759EF0F2" w14:textId="04C51044" w:rsidR="008E5FD3" w:rsidRPr="00905429" w:rsidRDefault="008B56F9" w:rsidP="00B171A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00905429">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Office</w:t>
     </w:r>
     <w:r w:rsidR="00F24ECE" w:rsidRPr="00905429">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -4532,69 +4498,69 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F7DDCFA" w14:textId="7900B950" w:rsidR="00D81E3D" w:rsidRDefault="00D81E3D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="773AC2FF" w14:textId="15BAF297" w:rsidR="00000119" w:rsidRPr="00EE5374" w:rsidRDefault="00000119" w:rsidP="00B171A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="227B4FBF" w14:textId="77777777" w:rsidR="00564EB1" w:rsidRDefault="00564EB1">
+    <w:p w14:paraId="19CA10DB" w14:textId="77777777" w:rsidR="00FC36C0" w:rsidRDefault="00FC36C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BE1FA08" w14:textId="77777777" w:rsidR="00564EB1" w:rsidRDefault="00564EB1">
+    <w:p w14:paraId="1DD6DD63" w14:textId="77777777" w:rsidR="00FC36C0" w:rsidRDefault="00FC36C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7AF8179C" w14:textId="61C8D0C1" w:rsidR="008E5FD3" w:rsidRPr="00861620" w:rsidRDefault="005E15B6" w:rsidP="003B23D0">
+  <w:p w14:paraId="7AF8179C" w14:textId="240D4DA6" w:rsidR="008E5FD3" w:rsidRPr="00861620" w:rsidRDefault="005E15B6" w:rsidP="003B23D0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="720" w:right="90"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00861620">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
@@ -4611,82 +4577,82 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:id w:val="1955821747"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidRPr="00861620">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>202</w:t>
         </w:r>
-        <w:r w:rsidR="005F70CB" w:rsidRPr="00861620">
+        <w:r w:rsidR="00F00FB7">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00861620">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>–2</w:t>
         </w:r>
-        <w:r w:rsidR="005F70CB" w:rsidRPr="00861620">
+        <w:r w:rsidR="00F00FB7">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="002E1E29" w:rsidRPr="00861620">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t xml:space="preserve">                                 </w:t>
         </w:r>
         <w:r w:rsidR="003B23D0" w:rsidRPr="00861620">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t xml:space="preserve">  </w:t>
         </w:r>
         <w:r w:rsidR="002E1E29" w:rsidRPr="00861620">
           <w:rPr>
@@ -6306,136 +6272,138 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1266813874">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1117791950">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="700473411">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="528766244">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="146483890">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="xEO//JCK6y/4JX9RMoMdGcDaiW3vQ+ZbD1Oo8l69EV/KY9XwqNa/EdHtilTlLbyYncFmN/1QkWvej8i/WiC3pQ==" w:salt="5etq1CXUfnJkiZZtwFh0Mg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ABjcRNFBV1rTlZ22LiUjBnv/IoUqpAOonL0b0BAvjx25AEfrtxYKaD0z0NIEBXz+SThsln3BzTTo7vcbQepurw==" w:salt="cteYfH5LfaKBqvKAsE9mUA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C5003"/>
     <w:rsid w:val="00000119"/>
     <w:rsid w:val="00000DAF"/>
     <w:rsid w:val="00001366"/>
     <w:rsid w:val="000023F6"/>
     <w:rsid w:val="00002827"/>
     <w:rsid w:val="00013A26"/>
     <w:rsid w:val="00023BD9"/>
     <w:rsid w:val="00023DD0"/>
     <w:rsid w:val="00023FB2"/>
     <w:rsid w:val="00032E7C"/>
     <w:rsid w:val="00047BDF"/>
     <w:rsid w:val="00070476"/>
     <w:rsid w:val="00070501"/>
     <w:rsid w:val="0007107C"/>
     <w:rsid w:val="00074962"/>
+    <w:rsid w:val="00077046"/>
     <w:rsid w:val="000862F1"/>
     <w:rsid w:val="0009760A"/>
     <w:rsid w:val="000A0E07"/>
     <w:rsid w:val="000B3ADB"/>
     <w:rsid w:val="000B6539"/>
     <w:rsid w:val="000C03B4"/>
     <w:rsid w:val="000C68E9"/>
     <w:rsid w:val="000C6BB3"/>
     <w:rsid w:val="000D0F3A"/>
     <w:rsid w:val="000D2B75"/>
     <w:rsid w:val="000D4A10"/>
     <w:rsid w:val="000E0E7A"/>
     <w:rsid w:val="000E52F2"/>
     <w:rsid w:val="000F6952"/>
     <w:rsid w:val="000F793A"/>
     <w:rsid w:val="0011105D"/>
     <w:rsid w:val="00117FD3"/>
     <w:rsid w:val="001308C5"/>
     <w:rsid w:val="0013680B"/>
     <w:rsid w:val="00152850"/>
     <w:rsid w:val="00153757"/>
     <w:rsid w:val="001635B4"/>
     <w:rsid w:val="001676DF"/>
     <w:rsid w:val="001718A4"/>
     <w:rsid w:val="0017765C"/>
     <w:rsid w:val="001845A3"/>
     <w:rsid w:val="00193738"/>
     <w:rsid w:val="001960AD"/>
     <w:rsid w:val="001C2510"/>
     <w:rsid w:val="001C2973"/>
     <w:rsid w:val="001C2AB1"/>
     <w:rsid w:val="001C5003"/>
     <w:rsid w:val="001D4764"/>
     <w:rsid w:val="001D77DD"/>
     <w:rsid w:val="001E6C66"/>
     <w:rsid w:val="002031FC"/>
     <w:rsid w:val="00204015"/>
     <w:rsid w:val="00206459"/>
     <w:rsid w:val="0020770A"/>
     <w:rsid w:val="00214F70"/>
     <w:rsid w:val="002164DF"/>
     <w:rsid w:val="00220685"/>
+    <w:rsid w:val="0022761E"/>
     <w:rsid w:val="002330CD"/>
     <w:rsid w:val="00243193"/>
     <w:rsid w:val="002442A2"/>
     <w:rsid w:val="00244DE4"/>
     <w:rsid w:val="002516D2"/>
     <w:rsid w:val="00253B94"/>
     <w:rsid w:val="00270B75"/>
     <w:rsid w:val="00277692"/>
     <w:rsid w:val="0028174F"/>
     <w:rsid w:val="00286224"/>
     <w:rsid w:val="00287D2C"/>
     <w:rsid w:val="002911E4"/>
     <w:rsid w:val="00291F2F"/>
     <w:rsid w:val="00294B58"/>
     <w:rsid w:val="002960DE"/>
     <w:rsid w:val="002B417A"/>
     <w:rsid w:val="002C5FCF"/>
     <w:rsid w:val="002D02F4"/>
     <w:rsid w:val="002D127F"/>
     <w:rsid w:val="002D1F5B"/>
     <w:rsid w:val="002D2AC6"/>
     <w:rsid w:val="002D2E2A"/>
     <w:rsid w:val="002D3A88"/>
     <w:rsid w:val="002D46DE"/>
     <w:rsid w:val="002E1E29"/>
@@ -6444,50 +6412,51 @@
     <w:rsid w:val="0030352A"/>
     <w:rsid w:val="0032737E"/>
     <w:rsid w:val="003530C4"/>
     <w:rsid w:val="00355167"/>
     <w:rsid w:val="00356B06"/>
     <w:rsid w:val="00384844"/>
     <w:rsid w:val="00395B01"/>
     <w:rsid w:val="003B23D0"/>
     <w:rsid w:val="003B2612"/>
     <w:rsid w:val="003B35D9"/>
     <w:rsid w:val="003C0683"/>
     <w:rsid w:val="003C44CD"/>
     <w:rsid w:val="003D04C3"/>
     <w:rsid w:val="003D14FD"/>
     <w:rsid w:val="003D17EB"/>
     <w:rsid w:val="003E3C2F"/>
     <w:rsid w:val="003E4454"/>
     <w:rsid w:val="003F26C5"/>
     <w:rsid w:val="00403E71"/>
     <w:rsid w:val="00413C44"/>
     <w:rsid w:val="00415115"/>
     <w:rsid w:val="00416BC0"/>
     <w:rsid w:val="00432088"/>
     <w:rsid w:val="004351C1"/>
     <w:rsid w:val="00440C5A"/>
+    <w:rsid w:val="00462ADB"/>
     <w:rsid w:val="004877B5"/>
     <w:rsid w:val="00487C2A"/>
     <w:rsid w:val="0049242C"/>
     <w:rsid w:val="00492FEB"/>
     <w:rsid w:val="004A757F"/>
     <w:rsid w:val="004B51D5"/>
     <w:rsid w:val="004C0AF7"/>
     <w:rsid w:val="004C2014"/>
     <w:rsid w:val="004C25ED"/>
     <w:rsid w:val="004C37A0"/>
     <w:rsid w:val="004D0702"/>
     <w:rsid w:val="004D0E91"/>
     <w:rsid w:val="004D6CB2"/>
     <w:rsid w:val="004E060E"/>
     <w:rsid w:val="004E1854"/>
     <w:rsid w:val="004E4B52"/>
     <w:rsid w:val="004E7CFA"/>
     <w:rsid w:val="004F5F75"/>
     <w:rsid w:val="004F6707"/>
     <w:rsid w:val="00500594"/>
     <w:rsid w:val="00510746"/>
     <w:rsid w:val="0051164F"/>
     <w:rsid w:val="005227FB"/>
     <w:rsid w:val="005237C2"/>
     <w:rsid w:val="00525C70"/>
@@ -6503,50 +6472,51 @@
     <w:rsid w:val="00585742"/>
     <w:rsid w:val="005A48FD"/>
     <w:rsid w:val="005A6087"/>
     <w:rsid w:val="005B2BB0"/>
     <w:rsid w:val="005B58C0"/>
     <w:rsid w:val="005C7188"/>
     <w:rsid w:val="005C7C8E"/>
     <w:rsid w:val="005D36FE"/>
     <w:rsid w:val="005E15B6"/>
     <w:rsid w:val="005E49AF"/>
     <w:rsid w:val="005F4721"/>
     <w:rsid w:val="005F70CB"/>
     <w:rsid w:val="006015DA"/>
     <w:rsid w:val="0060455D"/>
     <w:rsid w:val="0061014C"/>
     <w:rsid w:val="00612AC8"/>
     <w:rsid w:val="00630ACB"/>
     <w:rsid w:val="00642EEA"/>
     <w:rsid w:val="006437A8"/>
     <w:rsid w:val="00645D2E"/>
     <w:rsid w:val="00651C62"/>
     <w:rsid w:val="0066131E"/>
     <w:rsid w:val="0066248C"/>
     <w:rsid w:val="0067001F"/>
     <w:rsid w:val="006759CA"/>
+    <w:rsid w:val="00682A08"/>
     <w:rsid w:val="006855FA"/>
     <w:rsid w:val="006871C6"/>
     <w:rsid w:val="00690872"/>
     <w:rsid w:val="00693275"/>
     <w:rsid w:val="006A4E75"/>
     <w:rsid w:val="006A596D"/>
     <w:rsid w:val="006B46D8"/>
     <w:rsid w:val="006C611A"/>
     <w:rsid w:val="006C6AA3"/>
     <w:rsid w:val="006D066B"/>
     <w:rsid w:val="006D1643"/>
     <w:rsid w:val="006D1D82"/>
     <w:rsid w:val="006D242B"/>
     <w:rsid w:val="006D7EEE"/>
     <w:rsid w:val="006E03BE"/>
     <w:rsid w:val="006E4054"/>
     <w:rsid w:val="006F0F61"/>
     <w:rsid w:val="00700F0C"/>
     <w:rsid w:val="007036D3"/>
     <w:rsid w:val="007037EA"/>
     <w:rsid w:val="00706C95"/>
     <w:rsid w:val="00713BF7"/>
     <w:rsid w:val="00720C19"/>
     <w:rsid w:val="00722A7D"/>
     <w:rsid w:val="007238EC"/>
@@ -6622,85 +6592,88 @@
     <w:rsid w:val="009A6601"/>
     <w:rsid w:val="009A77EA"/>
     <w:rsid w:val="009B42EB"/>
     <w:rsid w:val="009B4981"/>
     <w:rsid w:val="009B59B8"/>
     <w:rsid w:val="009D1B7D"/>
     <w:rsid w:val="009D6096"/>
     <w:rsid w:val="009E08FD"/>
     <w:rsid w:val="009E7521"/>
     <w:rsid w:val="009F02F1"/>
     <w:rsid w:val="009F1934"/>
     <w:rsid w:val="009F54FF"/>
     <w:rsid w:val="009F65D1"/>
     <w:rsid w:val="009F6907"/>
     <w:rsid w:val="00A0403B"/>
     <w:rsid w:val="00A0658D"/>
     <w:rsid w:val="00A21165"/>
     <w:rsid w:val="00A23F75"/>
     <w:rsid w:val="00A31EB3"/>
     <w:rsid w:val="00A376AF"/>
     <w:rsid w:val="00A41815"/>
     <w:rsid w:val="00A45D94"/>
     <w:rsid w:val="00A51205"/>
     <w:rsid w:val="00A55A5A"/>
     <w:rsid w:val="00A60CCB"/>
+    <w:rsid w:val="00A6620A"/>
     <w:rsid w:val="00A75CC8"/>
     <w:rsid w:val="00A803CF"/>
     <w:rsid w:val="00A8298C"/>
     <w:rsid w:val="00A8564C"/>
     <w:rsid w:val="00A86AC6"/>
     <w:rsid w:val="00A91306"/>
     <w:rsid w:val="00A936F2"/>
     <w:rsid w:val="00AA74C9"/>
     <w:rsid w:val="00AA74ED"/>
     <w:rsid w:val="00AB4442"/>
     <w:rsid w:val="00AB7887"/>
     <w:rsid w:val="00AC692A"/>
     <w:rsid w:val="00AD18F4"/>
     <w:rsid w:val="00AE389D"/>
     <w:rsid w:val="00B02269"/>
     <w:rsid w:val="00B1364B"/>
     <w:rsid w:val="00B1674E"/>
     <w:rsid w:val="00B2026D"/>
     <w:rsid w:val="00B23807"/>
     <w:rsid w:val="00B278C8"/>
     <w:rsid w:val="00B53379"/>
     <w:rsid w:val="00B565F0"/>
     <w:rsid w:val="00B71E9F"/>
     <w:rsid w:val="00B72FC8"/>
     <w:rsid w:val="00B73B15"/>
     <w:rsid w:val="00B76BDB"/>
     <w:rsid w:val="00B81321"/>
     <w:rsid w:val="00B85474"/>
     <w:rsid w:val="00B924C7"/>
     <w:rsid w:val="00B95FFC"/>
     <w:rsid w:val="00BA100C"/>
     <w:rsid w:val="00BC2CCF"/>
     <w:rsid w:val="00BC4089"/>
     <w:rsid w:val="00BD1A18"/>
     <w:rsid w:val="00BD652B"/>
+    <w:rsid w:val="00BD7C27"/>
+    <w:rsid w:val="00BE0B59"/>
     <w:rsid w:val="00BE1892"/>
     <w:rsid w:val="00BE4BDA"/>
     <w:rsid w:val="00BF40A3"/>
     <w:rsid w:val="00BF7043"/>
     <w:rsid w:val="00C003E8"/>
     <w:rsid w:val="00C167CD"/>
     <w:rsid w:val="00C307D6"/>
     <w:rsid w:val="00C5169F"/>
     <w:rsid w:val="00C51D6F"/>
     <w:rsid w:val="00C525D2"/>
     <w:rsid w:val="00C57218"/>
     <w:rsid w:val="00C60828"/>
     <w:rsid w:val="00C61E1E"/>
     <w:rsid w:val="00C72C5A"/>
     <w:rsid w:val="00C759A4"/>
     <w:rsid w:val="00C76F5C"/>
     <w:rsid w:val="00C82C81"/>
     <w:rsid w:val="00C85EBC"/>
     <w:rsid w:val="00CB1A47"/>
     <w:rsid w:val="00CC083D"/>
     <w:rsid w:val="00CC573B"/>
     <w:rsid w:val="00CD0318"/>
     <w:rsid w:val="00CD5832"/>
     <w:rsid w:val="00CE2A6E"/>
     <w:rsid w:val="00CE5394"/>
@@ -6744,74 +6717,76 @@
     <w:rsid w:val="00E26181"/>
     <w:rsid w:val="00E272DC"/>
     <w:rsid w:val="00E3208C"/>
     <w:rsid w:val="00E37745"/>
     <w:rsid w:val="00E41DF7"/>
     <w:rsid w:val="00E43876"/>
     <w:rsid w:val="00E43C17"/>
     <w:rsid w:val="00E467D4"/>
     <w:rsid w:val="00E560AF"/>
     <w:rsid w:val="00E712C6"/>
     <w:rsid w:val="00E733EC"/>
     <w:rsid w:val="00E8776A"/>
     <w:rsid w:val="00E90FB1"/>
     <w:rsid w:val="00E931BF"/>
     <w:rsid w:val="00E93BB3"/>
     <w:rsid w:val="00E95641"/>
     <w:rsid w:val="00E95A0D"/>
     <w:rsid w:val="00EA3FDC"/>
     <w:rsid w:val="00EA7D91"/>
     <w:rsid w:val="00EB301A"/>
     <w:rsid w:val="00EB7B62"/>
     <w:rsid w:val="00EC7CA9"/>
     <w:rsid w:val="00EE3DDF"/>
     <w:rsid w:val="00EE50FC"/>
     <w:rsid w:val="00EF7736"/>
+    <w:rsid w:val="00F00FB7"/>
     <w:rsid w:val="00F04DDD"/>
     <w:rsid w:val="00F05106"/>
     <w:rsid w:val="00F12CD0"/>
     <w:rsid w:val="00F24ECE"/>
     <w:rsid w:val="00F40ABF"/>
     <w:rsid w:val="00F426FE"/>
     <w:rsid w:val="00F427AA"/>
     <w:rsid w:val="00F43418"/>
     <w:rsid w:val="00F53D4F"/>
     <w:rsid w:val="00F54693"/>
     <w:rsid w:val="00F64CDE"/>
     <w:rsid w:val="00F66D7A"/>
     <w:rsid w:val="00F7511B"/>
     <w:rsid w:val="00F81177"/>
     <w:rsid w:val="00F925D1"/>
     <w:rsid w:val="00F93242"/>
     <w:rsid w:val="00F94E34"/>
     <w:rsid w:val="00FA20EC"/>
     <w:rsid w:val="00FA3913"/>
     <w:rsid w:val="00FB2EA0"/>
     <w:rsid w:val="00FB5CDC"/>
     <w:rsid w:val="00FC0293"/>
     <w:rsid w:val="00FC2234"/>
     <w:rsid w:val="00FC2A70"/>
+    <w:rsid w:val="00FC36C0"/>
     <w:rsid w:val="00FC39E1"/>
     <w:rsid w:val="00FC3E92"/>
     <w:rsid w:val="00FD37D1"/>
     <w:rsid w:val="00FE06B7"/>
     <w:rsid w:val="00FE6B23"/>
     <w:rsid w:val="00FF0996"/>
     <w:rsid w:val="00FF0C88"/>
     <w:rsid w:val="00FF43D3"/>
     <w:rsid w:val="00FF71B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -8460,55 +8435,58 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E611D4"/>
     <w:rsid w:val="0012300C"/>
     <w:rsid w:val="001D77DD"/>
+    <w:rsid w:val="0022761E"/>
     <w:rsid w:val="002D5F2E"/>
+    <w:rsid w:val="00462ADB"/>
     <w:rsid w:val="004C5187"/>
     <w:rsid w:val="005A03C3"/>
     <w:rsid w:val="005E7A48"/>
     <w:rsid w:val="00643554"/>
+    <w:rsid w:val="00651B82"/>
     <w:rsid w:val="00681467"/>
     <w:rsid w:val="006E4054"/>
     <w:rsid w:val="006E4533"/>
     <w:rsid w:val="007C3321"/>
     <w:rsid w:val="009464E4"/>
     <w:rsid w:val="00A60DE7"/>
     <w:rsid w:val="00A7272A"/>
     <w:rsid w:val="00B20024"/>
     <w:rsid w:val="00BD485A"/>
     <w:rsid w:val="00C5169F"/>
     <w:rsid w:val="00C85EBC"/>
     <w:rsid w:val="00DF745C"/>
     <w:rsid w:val="00E611D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -9339,63 +9317,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DA94EF14160AEC418463889EC66B8433" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="048c873acea5764daf0204b2f9f3dd2a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="80d15b0a-1107-4ec1-8def-a8ba37d9d2b8" xmlns:ns3="10edd099-e909-4dc8-9b9c-3acf567eb4ac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d6b6b5c1e90cdbbe6d3c3737da30d98d" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="80d15b0a-1107-4ec1-8def-a8ba37d9d2b8"/>
     <xsd:import namespace="10edd099-e909-4dc8-9b9c-3acf567eb4ac"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -9585,135 +9550,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58FB58E0-7C19-4677-8F02-150D9186E19D}">
-[...16 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB4AA9BC-A6A3-45D0-A93D-15F0A6EE0780}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="80d15b0a-1107-4ec1-8def-a8ba37d9d2b8"/>
     <ds:schemaRef ds:uri="10edd099-e909-4dc8-9b9c-3acf567eb4ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5350328-2CBD-4D99-9564-AA6434783FFA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58FB58E0-7C19-4677-8F02-150D9186E19D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BB596BF-0675-48C7-A010-60EB0C9F46A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>912</Words>
-  <Characters>5204</Characters>
+  <Words>914</Words>
+  <Characters>5202</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>167</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Recommended margins are set on this document</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NC DPI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6104</CharactersWithSpaces>
+  <CharactersWithSpaces>6045</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Recommended margins are set on this document</dc:title>
   <dc:subject/>
   <dc:creator>tblount</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DA94EF14160AEC418463889EC66B8433</vt:lpwstr>
   </property>